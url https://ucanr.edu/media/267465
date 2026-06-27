--- v0 (2026-04-15)
+++ v1 (2026-06-27)
@@ -1,1237 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7195"/>
         <w:gridCol w:w="7195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2AA4" w:rsidRPr="00375772" w:rsidTr="00CB2AA4">
+      <w:tr w:rsidR="00CB2AA4" w:rsidRPr="00375772" w14:paraId="52DE7503" w14:textId="77777777" w:rsidTr="00CB2AA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C4C6D" w:rsidRPr="00375772" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="08C51792" w14:textId="4D2E1032" w:rsidR="004C4C6D" w:rsidRPr="00C51480" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375772">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Project Prioritization Rubric Background:</w:t>
+              <w:t>Project Rubric Background:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="0C25E3AE" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">National and statewide data indicate that COVID-19 has significantly impacted volunteer commitment for the </w:t>
             </w:r>
-            <w:r w:rsidR="00CB2AA4" w:rsidRPr="008515AC">
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020-2021 program year</w:t>
             </w:r>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (and may continue to impact volunteer commitment thereafter).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0055267B" w:rsidRPr="008515AC" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="249C410F" w14:textId="3F108851" w:rsidR="0055267B" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
-[...7 lines deleted...]
-            <w:r w:rsidR="0055267B" w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANR personnel </w:t>
+            </w:r>
+            <w:r w:rsidR="0055267B" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>may need to limit the number of projects and initiatives until volunteer commitment can be restored to a pre-COVID-19 level.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="007C655D" w:rsidRDefault="0055267B" w:rsidP="00433439">
+          <w:p w14:paraId="1978B4CB" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="0055267B" w:rsidP="00433439">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinators have indicated that a rubric for scoring projects would help them </w:t>
             </w:r>
-            <w:r w:rsidR="00CB2AA4" w:rsidRPr="008515AC">
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>strategically plan in the “new normal</w:t>
             </w:r>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00CB2AA4" w:rsidRPr="008515AC">
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C4C6D" w:rsidRPr="00375772" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="46BC8924" w14:textId="3C817338" w:rsidR="004C4C6D" w:rsidRPr="00C51480" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375772">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Project Prioritization Rubric</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+              <w:t>Project Rubric</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Opportunities</w:t>
             </w:r>
-            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00375772">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="49E60929" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="0055267B" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Understand if/how current projects align with key </w:t>
             </w:r>
-            <w:r w:rsidR="000E1457" w:rsidRPr="008515AC">
+            <w:r w:rsidR="000E1457" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">UC Master Gardener Program </w:t>
             </w:r>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>criteria</w:t>
             </w:r>
-            <w:r w:rsidR="000E1457" w:rsidRPr="008515AC">
+            <w:r w:rsidR="000E1457" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E1457" w:rsidRPr="008515AC" w:rsidRDefault="000E1457" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="18FA56FE" w14:textId="77777777" w:rsidR="000E1457" w:rsidRPr="00C51480" w:rsidRDefault="000E1457" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify specific areas of improvement for all projects.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="00784A10" w:rsidP="0055267B">
+          <w:p w14:paraId="56E813BB" w14:textId="240DC378" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="00784A10" w:rsidP="0055267B">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevate and invest resources in projects </w:t>
             </w:r>
-            <w:r w:rsidR="00CB2AA4" w:rsidRPr="008515AC">
+            <w:r w:rsidR="00CB2AA4" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are closely aligned with the UC Master Gardener Pr</w:t>
             </w:r>
-            <w:r w:rsidR="000E1457" w:rsidRPr="008515AC">
-[...5 lines deleted...]
-              <w:t>ogram mission, core values, strategic initiatives, local priorities, and fundraising objectives as well as the needs/assets of communities underinvested by UCANR.</w:t>
+            <w:r w:rsidR="000E1457" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ogram mission, core values, strategic initiatives, local priorities, and fundraising objectives as well as the needs/assets of communities underinvested by UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E1457" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANR.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="000E1457" w:rsidP="00784A10">
+          <w:p w14:paraId="2049D563" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="000E1457" w:rsidP="00784A10">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Consider pausing projects requiring significant improvement for the 2020-2021 and/or 2021-2022 program years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E1457" w:rsidRPr="00375772" w:rsidRDefault="000E1457" w:rsidP="000E1457">
+          <w:p w14:paraId="4B8BF262" w14:textId="77777777" w:rsidR="000E1457" w:rsidRPr="00C51480" w:rsidRDefault="000E1457" w:rsidP="000E1457">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:ind w:left="720"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2AA4" w:rsidRPr="00375772" w:rsidTr="00CB2AA4">
+      <w:tr w:rsidR="00CB2AA4" w:rsidRPr="00375772" w14:paraId="26D221C6" w14:textId="77777777" w:rsidTr="00CB2AA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C4C6D" w:rsidRPr="00375772" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="3B3BE502" w14:textId="51198DE8" w:rsidR="004C4C6D" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375772">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>How to use this Prioritization Rubric:</w:t>
+              <w:t>How to use this Rubric:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00CB2AA4" w:rsidP="00E1670C">
+          <w:p w14:paraId="03CD4D4E" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Use the criteria above to score each of your current and/or proposed county projects. </w:t>
             </w:r>
-            <w:r w:rsidR="00E1670C">
+            <w:r w:rsidR="00E1670C" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOTE: If a project does not raise funds, exclude the ROI criteria. The total score will be out of 30 points, rather than 35. Adjusted ranges are listed below</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="761B5910" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify projects that are:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="1234AFB4" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Excellent (Total score 31-35 or 26-30 if no ROI)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="0A454DA8" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Good (Total score = 26-30 or 21-25)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="1FC0E187" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Acceptable (Total score = 21-25 or 16-20)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="4598B40F" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Needs Improvement (Total score = 16-20 or 11-15)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E1670C" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
+          <w:p w14:paraId="0E409040" w14:textId="77777777" w:rsidR="00E1670C" w:rsidRPr="00C51480" w:rsidRDefault="00E1670C" w:rsidP="00E1670C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poor (Total score = 1-15 or 1-10)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="5DEA90D5" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Of the high scoring projects (and, perhaps, lower scoring projects that can be readily improved), determine how many projects </w:t>
             </w:r>
-            <w:r w:rsidR="004C4C6D" w:rsidRPr="008515AC">
+            <w:r w:rsidR="004C4C6D" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>your county will have capacity to take-on for the 2020-2021, 2021-2022 program years</w:t>
             </w:r>
-            <w:r w:rsidR="008A3B05">
+            <w:r w:rsidR="008A3B05" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRPr="008515AC" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
+          <w:p w14:paraId="0AC33451" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00CB2AA4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work with individual volunteers, relevant committees, general membership to identify adaptation strategies (for virtual, online, or social distanced program delivery)</w:t>
             </w:r>
-            <w:r w:rsidR="008A3B05">
+            <w:r w:rsidR="008A3B05" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2AA4" w:rsidRDefault="00CB2AA4" w:rsidP="00433439">
+          <w:p w14:paraId="7DBAC158" w14:textId="77777777" w:rsidR="00CB2AA4" w:rsidRPr="00C51480" w:rsidRDefault="00CB2AA4" w:rsidP="00433439">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
-[...7 lines deleted...]
-            <w:r w:rsidR="008A3B05">
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Allocate resources (volunteer time, coordinator time, social media marketing, funds, etc.) to these key projects for the 2020-2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00152EEB" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2021-2022</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> program year</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA174A" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3B05" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E676C" w:rsidRPr="006A183F" w:rsidRDefault="004E676C" w:rsidP="004E676C">
+          <w:p w14:paraId="00983679" w14:textId="77777777" w:rsidR="004E676C" w:rsidRPr="00C51480" w:rsidRDefault="004E676C" w:rsidP="004E676C">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:ind w:left="720"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75AFB" w:rsidRPr="00375772" w:rsidRDefault="00A75AFB" w:rsidP="00433439">
+          <w:p w14:paraId="6A6E69D7" w14:textId="77777777" w:rsidR="00A75AFB" w:rsidRPr="00C51480" w:rsidRDefault="00A75AFB" w:rsidP="00433439">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375772">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other considerations:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00375772" w:rsidRPr="008515AC" w:rsidRDefault="00375772" w:rsidP="00375772">
+          <w:p w14:paraId="28DF4B8D" w14:textId="7E586E04" w:rsidR="00375772" w:rsidRPr="00C51480" w:rsidRDefault="00375772" w:rsidP="00375772">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
-[...7 lines deleted...]
-            <w:r w:rsidR="002E3973" w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this Project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rubric is </w:t>
+            </w:r>
+            <w:r w:rsidR="002E3973" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="008515AC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> mandatory. This tool was designed to help willing UCANR personnel to establish a manageable project load for the 2020-2021 and/or the 2021-2022 program year.</w:t>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mandatory. This tool was designed to help willing UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANR personnel to establish a manageable</w:t>
+            </w:r>
+            <w:r w:rsidR="00326097" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project load for the 2020-2021, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021-2022 program year</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA174A" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00375772" w:rsidRPr="008515AC" w:rsidRDefault="002E3973" w:rsidP="00375772">
+          <w:p w14:paraId="19623B7D" w14:textId="5A7783BA" w:rsidR="00375772" w:rsidRPr="00C51480" w:rsidRDefault="002E3973" w:rsidP="00375772">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
-[...13 lines deleted...]
-              <w:t>program-critical decisions should be made by UCANR personnel.</w:t>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Some UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANR personnel may wish to incorporate volunteers in the process of evaluating projects. While this approach has many advantages as it may build volunteer buy-in, UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANR personnel are the stewards of the UC Master Gardener Program in their counties. Any </w:t>
+            </w:r>
+            <w:r w:rsidR="008515AC" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>program-critical decisions should be made by UC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51480" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008515AC" w:rsidRPr="00C51480">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANR personnel.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00375772" w:rsidRDefault="00375772" w:rsidP="00375772">
+          <w:p w14:paraId="6890E706" w14:textId="77777777" w:rsidR="00375772" w:rsidRPr="00C51480" w:rsidRDefault="00375772" w:rsidP="00375772">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projects scoring a 2 or lower on the UC Master Gardener Program Mission, Core Values and Strategic Initiatives criteria should not be considered priority projects UNLESS significant improvement is made to bring the project in line with these fundamental criteria.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E676C" w:rsidRPr="008515AC" w:rsidRDefault="004E676C" w:rsidP="00375772">
+          <w:p w14:paraId="19FBCF5D" w14:textId="77777777" w:rsidR="004E676C" w:rsidRPr="00C51480" w:rsidRDefault="004E676C" w:rsidP="00375772">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assessment of alignment with core values</w:t>
             </w:r>
-            <w:r w:rsidR="00BB3BFC">
+            <w:r w:rsidR="00BB3BFC" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including the use of volunteers to extend horticulture information)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> should include </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3BFC">
+            <w:r w:rsidR="00BB3BFC" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>consideration of a projects inclusiveness to new volunteers. High scoring projects should engage a variety of volunteers including first-years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75AFB" w:rsidRPr="00375772" w:rsidRDefault="00375772" w:rsidP="00375772">
+          <w:p w14:paraId="183175D0" w14:textId="12C596D7" w:rsidR="00A75AFB" w:rsidRPr="00C51480" w:rsidRDefault="00375772" w:rsidP="00375772">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008515AC">
+            <w:r w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment of Return on Investment (ROI) should include consideration of both direct financial outlay (supplies, rental fees, refreshments) and </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="008515AC" w:rsidRPr="008515AC">
+              <w:r w:rsidR="008515AC" w:rsidRPr="00C51480">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>volunteer hour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008515AC">
+            <w:r w:rsidR="008515AC" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008515AC" w:rsidRPr="008515AC">
+            <w:r w:rsidR="008515AC" w:rsidRPr="00C51480">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>investment.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6C4ED1C3" w14:textId="77777777" w:rsidR="00427E24" w:rsidRPr="00C51480" w:rsidRDefault="00427E24" w:rsidP="00427E24">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B494E" w:rsidRPr="00433439" w:rsidRDefault="002B494E" w:rsidP="0031010D">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="66666D30" w14:textId="77777777" w:rsidR="002B494E" w:rsidRPr="00433439" w:rsidRDefault="002B494E" w:rsidP="00C51480">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002B494E" w:rsidRPr="00433439" w:rsidSect="001D57A7">
+    <w:sectPr w:rsidR="002B494E" w:rsidRPr="00433439" w:rsidSect="009007D1">
       <w:headerReference w:type="even" r:id="rId8"/>
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00085457" w:rsidRDefault="00085457" w:rsidP="00A07F2A">
+    <w:p w14:paraId="27945BE8" w14:textId="77777777" w:rsidR="0042466C" w:rsidRDefault="0042466C" w:rsidP="00A07F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00085457" w:rsidRDefault="00085457" w:rsidP="00A07F2A">
+    <w:p w14:paraId="0C34732C" w14:textId="77777777" w:rsidR="0042466C" w:rsidRDefault="0042466C" w:rsidP="00A07F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pythagoras">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050201020203"/>
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00085457" w:rsidRDefault="00085457" w:rsidP="00A07F2A">
+    <w:p w14:paraId="567234A1" w14:textId="77777777" w:rsidR="0042466C" w:rsidRDefault="0042466C" w:rsidP="00A07F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00085457" w:rsidRDefault="00085457" w:rsidP="00A07F2A">
+    <w:p w14:paraId="74B81FE3" w14:textId="77777777" w:rsidR="0042466C" w:rsidRDefault="0042466C" w:rsidP="00A07F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BB631F" w:rsidRDefault="00E1670C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22E63A4A" w14:textId="77777777" w:rsidR="008D4A52" w:rsidRDefault="0042466C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="649B6102">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject61014626" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:571.05pt;height:190.35pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject61014626" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:571.05pt;height:190.35pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0031010D" w:rsidRDefault="0031010D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DC089CB" w14:textId="4A72463A" w:rsidR="00427E24" w:rsidRDefault="0050601A" w:rsidP="00C51480">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Title"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>U</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B0291E">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>C Master Gardener Program</w:t>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B0291E">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Project Rubric</w:t>
+    </w:r>
+    <w:r w:rsidR="00230D06">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> INSTRUCTIONS v. </w:t>
+    </w:r>
+    <w:r w:rsidR="00427E24">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6.3.26</w:t>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="00C51480">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="737A54F3" wp14:editId="2500F033">
+          <wp:extent cx="1365027" cy="400050"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="574415795" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="574415795" name="Picture 574415795"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1400827" cy="410542"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="202EA292" w14:textId="77777777" w:rsidR="00C51480" w:rsidRPr="00C51480" w:rsidRDefault="00C51480" w:rsidP="00C51480">
+    <w:pPr>
+      <w:pStyle w:val="Title"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...67 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090C48BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06D8F894"/>
     <w:lvl w:ilvl="0" w:tplc="0024BEA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1868,221 +2132,238 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="421685131">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="324553970">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2072536184">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1389180535">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1546215286">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1227111814">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="359359017">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00433439"/>
+    <w:rsid w:val="00037AC2"/>
     <w:rsid w:val="00085457"/>
     <w:rsid w:val="000D1959"/>
     <w:rsid w:val="000E1457"/>
+    <w:rsid w:val="00152EEB"/>
     <w:rsid w:val="00182038"/>
     <w:rsid w:val="001C46F2"/>
     <w:rsid w:val="001D57A7"/>
+    <w:rsid w:val="00230D06"/>
     <w:rsid w:val="00265918"/>
     <w:rsid w:val="002B494E"/>
     <w:rsid w:val="002E3973"/>
     <w:rsid w:val="00306D57"/>
     <w:rsid w:val="0031010D"/>
     <w:rsid w:val="00320F66"/>
+    <w:rsid w:val="00326097"/>
     <w:rsid w:val="00375772"/>
+    <w:rsid w:val="0042466C"/>
+    <w:rsid w:val="00427E24"/>
     <w:rsid w:val="00433439"/>
+    <w:rsid w:val="00464CB2"/>
+    <w:rsid w:val="00470A5E"/>
     <w:rsid w:val="004C4C6D"/>
     <w:rsid w:val="004D4E68"/>
     <w:rsid w:val="004E676C"/>
     <w:rsid w:val="0050601A"/>
     <w:rsid w:val="005179DF"/>
     <w:rsid w:val="00527E28"/>
     <w:rsid w:val="0055267B"/>
+    <w:rsid w:val="005915EB"/>
     <w:rsid w:val="00640373"/>
     <w:rsid w:val="006A183F"/>
     <w:rsid w:val="006E75A3"/>
     <w:rsid w:val="006F0544"/>
     <w:rsid w:val="00742D8A"/>
     <w:rsid w:val="00784A10"/>
     <w:rsid w:val="007C655D"/>
     <w:rsid w:val="007F1405"/>
     <w:rsid w:val="008515AC"/>
     <w:rsid w:val="008A3B05"/>
+    <w:rsid w:val="008D4A52"/>
+    <w:rsid w:val="009007D1"/>
     <w:rsid w:val="009124E0"/>
     <w:rsid w:val="009C6C32"/>
     <w:rsid w:val="00A07F2A"/>
     <w:rsid w:val="00A75AFB"/>
+    <w:rsid w:val="00B26EE2"/>
     <w:rsid w:val="00BB3BFC"/>
     <w:rsid w:val="00BD44F4"/>
     <w:rsid w:val="00BD619F"/>
+    <w:rsid w:val="00C00770"/>
+    <w:rsid w:val="00C51480"/>
     <w:rsid w:val="00C714BF"/>
     <w:rsid w:val="00CB2AA4"/>
     <w:rsid w:val="00CB7AF0"/>
     <w:rsid w:val="00D55627"/>
+    <w:rsid w:val="00DA2D26"/>
     <w:rsid w:val="00E1670C"/>
     <w:rsid w:val="00E4181E"/>
     <w:rsid w:val="00EC0757"/>
+    <w:rsid w:val="00FA174A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6CBF7AAB"/>
+  <w14:docId w14:val="782C0C32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D59491EF-0D72-4C5F-ABE4-588D992F213F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2410,50 +2691,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00433439"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2561,73 +2847,77 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CB2AA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="276564838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/value-of-volunteer-time-2020/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2851,70 +3141,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2920</Characters>
+  <Pages>1</Pages>
+  <Words>500</Words>
+  <Characters>2853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3426</CharactersWithSpaces>
+  <CharactersWithSpaces>3347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marisa Ann Coyne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>