--- v0 (2026-04-15)
+++ v1 (2026-06-27)
@@ -1,2254 +1,2672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00433439" w:rsidRPr="005B5FF6" w:rsidRDefault="00433439" w:rsidP="00433439">
+    <w:p w14:paraId="7C48D40C" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00433439">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="23670" w:type="dxa"/>
         <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="3870"/>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="5490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00433439" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00433439" w:rsidRPr="00EB7737" w14:paraId="780A91D5" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="10FBC793" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:ind w:left="-190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="26240595" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Poor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="4EF6DAED" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="6F399FF8" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Needs Improvement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="10BAE030" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="6C3744E9" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="1F5B96AF" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="17B06AC1" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="65FC23E9" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="14FA8B85" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Exemplary</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433439" w:rsidRPr="00D560F7" w:rsidRDefault="00433439" w:rsidP="00D560F7">
+          <w:p w14:paraId="6AC73A0A" w14:textId="77777777" w:rsidR="00433439" w:rsidRPr="00EB7737" w:rsidRDefault="00433439" w:rsidP="00D560F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="6A4A3105" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00F231CB" w:rsidRDefault="009F3575" w:rsidP="00F231CB">
+          <w:p w14:paraId="4889907D" w14:textId="1A826A8C" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="00F231CB" w:rsidRPr="00D560F7">
+              <w:r w:rsidRPr="00EB7737">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                   <w:sz w:val="23"/>
                   <w:szCs w:val="23"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UC Master Gardener Program Mission </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F231CB" w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00F231CB" w:rsidRPr="00D560F7">
+              <w:r w:rsidRPr="00EB7737">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                   <w:sz w:val="23"/>
                   <w:szCs w:val="23"/>
                 </w:rPr>
                 <w:t>Core Values</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F231CB">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F231CB">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="6078EBD7" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>No or nominal connection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="19FC8E8B" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Some elements are present, but project has minimal impact and/or focuses narrowly on the needs of historic UC Master Gardener Program clientele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="08F53282" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Evident connection to mission and values; </w:t>
             </w:r>
-            <w:r w:rsidR="000C0439">
+            <w:r w:rsidR="000C0439" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive of many volunteers; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Early efforts to explore project changes to ensure educational opportunities for all CA gardeners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="000C0439">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="419F47B2" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="000C0439">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Evident connection to mission and values; </w:t>
             </w:r>
-            <w:r w:rsidR="000C0439">
+            <w:r w:rsidR="000C0439" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive of many volunteers, including trainees; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Clear attempts to adapt project to address diverse audiences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="168E406C" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Evident connection to mission and values; </w:t>
             </w:r>
-            <w:r w:rsidR="000C0439">
+            <w:r w:rsidR="000C0439" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive of many volunteers, including trainees; Regular changes in project leadership roles; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Ongoing and institutionalized efforts to adapt, revise project to address diverse audiences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="50FCE84D" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00F231CB" w:rsidRDefault="009F3575" w:rsidP="00F231CB">
+          <w:p w14:paraId="3B477917" w14:textId="3E72F4AF" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00F231CB" w:rsidRPr="00D560F7">
+              <w:r w:rsidRPr="00EB7737">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                   <w:sz w:val="23"/>
                   <w:szCs w:val="23"/>
                 </w:rPr>
-                <w:t>UCANR Strategic Initiatives (SI)</w:t>
+                <w:t>UC</w:t>
+              </w:r>
+              <w:r w:rsidR="008D5309" w:rsidRPr="00EB7737">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EB7737">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR </w:t>
+              </w:r>
+              <w:r w:rsidR="006002EB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission, Vision, and </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EB7737">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic </w:t>
+              </w:r>
+              <w:r w:rsidR="006002EB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t>Priorities</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F231CB">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="001E5790">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F231CB">
-[...6 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidR="001E5790" w:rsidRPr="001E5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+          <w:p w14:paraId="3FFD2CE4" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D560F7">
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Minimal or no connection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="6EAFEFE1" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Some connection to one or more SI evident; Improvement needed to strengthen/clarify alignment with SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...14 lines deleted...]
-              <w:t>Clear connection to one or more SI; Evident to UCANR staff</w:t>
+          <w:p w14:paraId="6E928EC2" w14:textId="01E590F8" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Clear connection to one or more SI; Evident to UC</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5309" w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ANR staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="077BAAC8" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Clear, strong alignment with one or more SI is evident to staff and volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="2E536957" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Clear, strong alignment with one or more SI evident to staff, volunteers, AND public; Project is easily evaluated using the UC Master Gardener Program Evaluation processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="495494F3" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="1168A692" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Local Priorities (UCCE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="76CAE549" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>No or nominal alignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...14 lines deleted...]
-              <w:t>Some connection to local County Director, Advisor, CES skills, abilities, priorities</w:t>
+          <w:p w14:paraId="60CB0ED7" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Some connection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>to local</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> County Director, Advisor, CES skills, abilities, priorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...14 lines deleted...]
-              <w:t>Clear connection to local County Director, Advisor, CES skills, abilities, priorities</w:t>
+          <w:p w14:paraId="6905288B" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clear connection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> local County Director, Advisor, CES skills, abilities, priorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...14 lines deleted...]
-              <w:t>Strong connection to local County Director, Advisor, CES skills, abilities, priorities; Volunteers involved in primary research, data collection</w:t>
+          <w:p w14:paraId="05F13F8E" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strong connection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> local County Director, Advisor, CES skills, abilities, priorities; Volunteers involved in primary research, data collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="131FE303" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Robust connection to local County Director, Advisor, CES skills, abilities, priorities; Volunteers involved in primary research, data collection, and results dissemination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="43F62B25" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="4CE30438" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Local Priorities (County leadership, Partner organizations, Municipal districts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="3C25BF4C" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>No or nominal alignment with local priorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="0F28901E" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Some project elements connect with local priorities including county initiatives, partner organization missions, grantee/funder requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="222D89A5" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Clear connection to local priorities including county initiatives, partner organization missions, grantee/funder requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="48064201" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Strong alignment with local priorities including county initiatives, partner organization missions, grantee/funder requirements; Project outcomes are reported regularly to partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="331EE9A5" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Strong alignment with local priorities including county initiatives, partner organization missions, grantee/funder requirements; Project outcomes are reported regularly to partners; Volunteers articulate these collaborations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="77839DCE" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="55E1F9DD" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Unique Areas of Volunteer / Coordinator Brilliance (UAB)</w:t>
             </w:r>
-            <w:r w:rsidR="00711641">
+            <w:r w:rsidR="00711641" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="593B81CE" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Does not specifically showcase Volunteer / Coordinator UAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="5AEF929A" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Volunteer / Coordinator UAB best put to work in other projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="33D804D3" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Volunteer / Coordinator UAB observable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="013DD531" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Volunteer / Coordinator UAB observable; Innovation impacts, informs local UC Master Gardener Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Network</w:t>
+          <w:p w14:paraId="3C2877AB" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Volunteer / Coordinator UAB observable; Innovation impacts, informs statewide UC Master Gardener Program, National Extension Master Gardener Network</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="33DD93CB" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...32 lines deleted...]
-              <w:t>/Hispanic, POC, LGBTQIA+)</w:t>
+          <w:p w14:paraId="0F49E678" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Communities Underinvested by UC System (Black, Indigenous, Latinx/Hispanic, POC, LGBTQIA+)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="211B3C2C" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Does not focus on priorities of and/or requests made by communities under-invested by the UC-system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="2CE02EC4" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Focuses somewhat on communities under-invested by the UC-system but communities are not involved in decision-making, agenda-setting; DEI continuing education is not a priority for current UC Master Gardener Program volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="2F6ED352" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Focuses on communities under-invested by the UC-system but communities are minimally involved in decision-making, agenda-setting; DEI continuing education is a priority for current UC Master Gardener Program volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="49ADBA85" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Communities under-invested by UC are actively involved in decision-making, agenda-setting; DEI continuing education is a core priority for current UC Master Gardener Program volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D560F7">
+          <w:p w14:paraId="28D94FF8" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Communities underinvested are involved in decision-making, agenda-setting, and evaluation; DEI continuing education is a core priority and competency for current UC Master Gardener Program volunteers; Project results in identification and selection of new volunteers / partners from communities underinvested by UC system</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F231CB" w:rsidRPr="002E35F5" w:rsidTr="00D560F7">
+      <w:tr w:rsidR="00F231CB" w:rsidRPr="00EB7737" w14:paraId="4313EF4A" w14:textId="77777777" w:rsidTr="00D560F7">
         <w:trPr>
           <w:trHeight w:val="1367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00F85D28" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="567B9D26" w14:textId="10D0DDD0" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00F85D28" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">For Fundraising Events: </w:t>
             </w:r>
-            <w:r w:rsidR="00F231CB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Return on Investment ** </w:t>
+            <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Return on Investment **</w:t>
+            </w:r>
+            <w:r w:rsidR="006002EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="009D3F3F" w:rsidP="005649B1">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F48A2CE" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="009D3F3F" w:rsidP="005649B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Volunteer time investment, financial outlay </w:t>
             </w:r>
-            <w:r w:rsidR="005649B1">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F85D28">
+            <w:r w:rsidR="005649B1" w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">far </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005649B1" w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>exceed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F85D28" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>funds raised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="009D3F3F" w:rsidP="005649B1">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="009A972D" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="009D3F3F" w:rsidP="005649B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Volunteer ti</w:t>
             </w:r>
-            <w:r w:rsidR="005649B1">
+            <w:r w:rsidR="005649B1" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>me investment, financial outlay just offset by funds raised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="005649B1" w:rsidP="00F231CB">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="45A640C3" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="005649B1" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Funds raised just exceed volunteer time investment, financial outlay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="005649B1" w:rsidP="005649B1">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="160F4126" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="005649B1" w:rsidP="005649B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Funds raised far exceed volunteer time investment, financial outlay</w:t>
             </w:r>
-            <w:r w:rsidR="00E82CE9">
+            <w:r w:rsidR="00E82CE9" w:rsidRPr="00EB7737">
               <w:rPr>
                 <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>; Funds are applied to strengthen the volunteer community, mission delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F231CB" w:rsidRPr="00D560F7" w:rsidRDefault="00E82CE9" w:rsidP="00F231CB">
-[...14 lines deleted...]
-              <w:t>Funds raised far exceed volunteer time investment, financial outlay; Funds are applied in a way that strengthen the volunteer community, mission delivery, and enhances program sustainability</w:t>
+          <w:p w14:paraId="6243189B" w14:textId="77777777" w:rsidR="00F231CB" w:rsidRPr="00EB7737" w:rsidRDefault="00E82CE9" w:rsidP="00F231CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funds raised far exceed volunteer time investment, financial outlay; Funds are applied in a way that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>strengthen</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB7737">
+              <w:rPr>
+                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the volunteer community, mission delivery, and enhances program sustainability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A4F0D" w:rsidRDefault="008A4F0D" w:rsidP="00433439">
-[...11 lines deleted...]
-    <w:p w:rsidR="008D5675" w:rsidRPr="00985D12" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+    <w:p w14:paraId="18565FC4" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="00F231CB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00985D12">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00711641" w:rsidRDefault="00F231CB" w:rsidP="00764941">
+    <w:p w14:paraId="7B92E8E9" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="00F231CB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00985D12">
+    </w:p>
+    <w:p w14:paraId="2B84457F" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="00F231CB">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AB4405" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="00F231CB">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF94CFA" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="00F231CB">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2682377A" w14:textId="77777777" w:rsidR="001B0002" w:rsidRPr="001B0002" w:rsidRDefault="001B0002" w:rsidP="001B0002">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0002">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>____ / 35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12493911" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002" w:rsidP="001B0002">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3371E36F" w14:textId="2D0ACC38" w:rsidR="008D5675" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00F231CB">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7737">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Projects scoring a 2 or </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0002">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7737">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the UC Master Gardener Program Mission, Core Values and Strategic Initiatives criteria should not be considered priority projects UNLESS significant improvement is made to bring the project in line with these fundamental criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332ED797" w14:textId="77777777" w:rsidR="00711641" w:rsidRPr="00EB7737" w:rsidRDefault="00F231CB" w:rsidP="00764941">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
-      <w:r w:rsidR="00711641">
+      <w:r w:rsidR="00711641" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unique Areas of Brilliance are similar to </w:t>
+        <w:t xml:space="preserve">Unique Areas of Brilliance are </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AE33D2">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00711641" w:rsidRPr="00EB7737">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00711641" w:rsidRPr="00EB7737">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE33D2" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Broadwell’s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00711641">
+      <w:r w:rsidR="00711641" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> four stages of competence’s state of ‘unconscious competence’ in which a person possesses talents and skills (either innate or practiced) that result in extremely high competence or fluency with a specific skill</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D92137" w:rsidRDefault="00711641" w:rsidP="00764941">
+    <w:p w14:paraId="0061AC8E" w14:textId="3DABDA1E" w:rsidR="001B0002" w:rsidRDefault="00711641" w:rsidP="001B0002">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidR="00F231CB" w:rsidRPr="00985D12">
+      <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Assessment of Return on Investment (ROI)</w:t>
       </w:r>
-      <w:r w:rsidR="00026761">
+      <w:r w:rsidR="00026761" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F231CB" w:rsidRPr="00985D12">
+      <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">should include consideration of both direct financial outlay </w:t>
       </w:r>
-      <w:r w:rsidR="005649B1">
+      <w:r w:rsidR="005649B1" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">(supplies, rental fees, refreshments) </w:t>
       </w:r>
-      <w:r w:rsidR="00F231CB" w:rsidRPr="00985D12">
+      <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00EB6EE0" w:rsidRPr="00EB6EE0">
+      <w:r w:rsidR="00EB6EE0" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00EB6EE0" w:rsidRPr="00EB6EE0">
+        <w:r w:rsidR="00EB6EE0" w:rsidRPr="00EB7737">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>volunteer hour</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F231CB" w:rsidRPr="00985D12">
+      <w:r w:rsidR="00F231CB" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> investment</w:t>
       </w:r>
-      <w:r w:rsidR="00AE33D2">
+      <w:r w:rsidR="00AE33D2" w:rsidRPr="00EB7737">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D92137" w:rsidSect="00764941">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="77FB77D3" w14:textId="77777777" w:rsidR="001E5790" w:rsidRDefault="001E5790" w:rsidP="001B0002">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46246FED" w14:textId="7F659B15" w:rsidR="001B0002" w:rsidRPr="001B0002" w:rsidRDefault="001B0002" w:rsidP="001B0002">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0002">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unable to access this content due to a disability, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005B1F20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>macoyne@ucanr.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0002">
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27119386" w14:textId="7EE6A89E" w:rsidR="00D92137" w:rsidRPr="001B0002" w:rsidRDefault="00D92137" w:rsidP="00764941">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D92137" w:rsidRPr="001B0002" w:rsidSect="001B0002">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="24480" w:h="15840" w:orient="landscape" w:code="17"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF446B" w:rsidRDefault="00AF446B" w:rsidP="00A07F2A">
+    <w:p w14:paraId="39FEFB52" w14:textId="77777777" w:rsidR="005A7E34" w:rsidRDefault="005A7E34" w:rsidP="00A07F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF446B" w:rsidRDefault="00AF446B" w:rsidP="00A07F2A">
+    <w:p w14:paraId="39C75582" w14:textId="77777777" w:rsidR="005A7E34" w:rsidRDefault="005A7E34" w:rsidP="00A07F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pythagoras">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050201020203"/>
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00794644" w:rsidRDefault="00794644">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63142792" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BA2D6C" w:rsidRPr="00ED1823" w:rsidRDefault="006E75A3" w:rsidP="00ED1823">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1125890996"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4BC46AF4" w14:textId="285B8798" w:rsidR="001B0002" w:rsidRDefault="001B0002">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="52CB1FAF" w14:textId="7CBDB741" w:rsidR="000C088A" w:rsidRPr="001B0002" w:rsidRDefault="000C088A" w:rsidP="001B0002">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00ED1823">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00794644" w:rsidRDefault="00794644">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="665E53DE" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF446B" w:rsidRDefault="00AF446B" w:rsidP="00A07F2A">
+    <w:p w14:paraId="65A0C730" w14:textId="77777777" w:rsidR="005A7E34" w:rsidRDefault="005A7E34" w:rsidP="00A07F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF446B" w:rsidRDefault="00AF446B" w:rsidP="00A07F2A">
+    <w:p w14:paraId="6381A3F2" w14:textId="77777777" w:rsidR="005A7E34" w:rsidRDefault="005A7E34" w:rsidP="00A07F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00794644" w:rsidRDefault="00794644">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21E9885B" w14:textId="77777777" w:rsidR="001B0002" w:rsidRDefault="001B0002">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B0291E" w:rsidRPr="00B0291E" w:rsidRDefault="006E75A3" w:rsidP="00570013">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77AE8397" w14:textId="7CFB41F2" w:rsidR="00E65223" w:rsidRDefault="00E65223" w:rsidP="00570013">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B0291E">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E1DD820" wp14:editId="49AD5654">
+          <wp:extent cx="2275044" cy="666750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="248295918" name="Picture 1" descr="UC Master Gardener Program logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="248295918" name="Picture 1" descr="UC Master Gardener Program logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2306701" cy="676028"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5A2D1235" w14:textId="77777777" w:rsidR="00E65223" w:rsidRDefault="00E65223" w:rsidP="00570013">
+    <w:pPr>
+      <w:pStyle w:val="Title"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5204D1C4" w14:textId="676CF62D" w:rsidR="000C088A" w:rsidRPr="00B0291E" w:rsidRDefault="006E75A3" w:rsidP="00570013">
+    <w:pPr>
+      <w:pStyle w:val="Title"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B0291E">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t>UC Master Gardener Program</w:t>
     </w:r>
+    <w:r w:rsidR="00E65223">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E65223">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E65223">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E65223">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00FE4C62" w:rsidRPr="00B0291E" w:rsidRDefault="006E75A3" w:rsidP="00570013">
+  <w:p w14:paraId="1DF01FC0" w14:textId="0DCE811C" w:rsidR="000C088A" w:rsidRPr="00B0291E" w:rsidRDefault="006E75A3" w:rsidP="00570013">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B0291E">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Project Prioritization Rubric</w:t>
+      <w:t>Project Rubric</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009F3575">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">v. </w:t>
     </w:r>
-    <w:r w:rsidR="009F3575">
+    <w:r w:rsidR="00AC5CF7">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>6.3.26</w:t>
     </w:r>
-    <w:r w:rsidR="00D55627">
+    <w:r w:rsidR="00EF6F89">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="009F3575">
+    <w:r w:rsidR="00EF6F89">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="004C3F55">
+    <w:r w:rsidR="00EF6F89">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="0070145A">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="009F3575">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:tab/>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EF6F89">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
+      <w:t>Project: ___________________________________________</w:t>
     </w:r>
-    <w:r w:rsidR="00D560F7">
+    <w:r w:rsidR="00E65223">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...6 lines deleted...]
-      <w:t>Project: ___________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BB631F" w:rsidRDefault="009F3575">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C17A258" w14:textId="77777777" w:rsidR="000C088A" w:rsidRDefault="005A7E34">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="009A8509">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject61014625" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:571.05pt;height:190.35pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject61014625" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:571.05pt;height:190.35pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090C48BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06D8F894"/>
     <w:lvl w:ilvl="0" w:tplc="0024BEA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3243,218 +3661,245 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="602961993">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1158694258">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1701738752">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="193274134">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1072002099">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1720783409">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1244604551">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1191841832">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="711809301">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00433439"/>
     <w:rsid w:val="00026761"/>
     <w:rsid w:val="0005071B"/>
     <w:rsid w:val="000661EA"/>
     <w:rsid w:val="000C0439"/>
+    <w:rsid w:val="000C088A"/>
+    <w:rsid w:val="00132E02"/>
     <w:rsid w:val="00195FCB"/>
+    <w:rsid w:val="001B0002"/>
     <w:rsid w:val="001B33CE"/>
+    <w:rsid w:val="001E5790"/>
+    <w:rsid w:val="002748AC"/>
     <w:rsid w:val="00286A1C"/>
     <w:rsid w:val="002B494E"/>
+    <w:rsid w:val="0041431B"/>
+    <w:rsid w:val="00416F70"/>
     <w:rsid w:val="00433439"/>
     <w:rsid w:val="00442290"/>
+    <w:rsid w:val="00447F08"/>
     <w:rsid w:val="004C344B"/>
     <w:rsid w:val="004C3F55"/>
+    <w:rsid w:val="005633C1"/>
     <w:rsid w:val="005649B1"/>
     <w:rsid w:val="0057413F"/>
     <w:rsid w:val="00585725"/>
+    <w:rsid w:val="005A7E34"/>
+    <w:rsid w:val="005D3E51"/>
     <w:rsid w:val="005D5F65"/>
+    <w:rsid w:val="006002EB"/>
+    <w:rsid w:val="00610E6B"/>
     <w:rsid w:val="00657E0D"/>
     <w:rsid w:val="006C3392"/>
     <w:rsid w:val="006C34C6"/>
     <w:rsid w:val="006E75A3"/>
     <w:rsid w:val="0070145A"/>
     <w:rsid w:val="00711641"/>
+    <w:rsid w:val="007253F0"/>
     <w:rsid w:val="00741091"/>
     <w:rsid w:val="00764941"/>
     <w:rsid w:val="00794644"/>
     <w:rsid w:val="007C2670"/>
     <w:rsid w:val="007C7AFC"/>
     <w:rsid w:val="00805AD2"/>
+    <w:rsid w:val="00847C8F"/>
     <w:rsid w:val="00870054"/>
+    <w:rsid w:val="00897710"/>
     <w:rsid w:val="008A4F0D"/>
     <w:rsid w:val="008B08CA"/>
+    <w:rsid w:val="008D5309"/>
     <w:rsid w:val="008D5675"/>
     <w:rsid w:val="0094679A"/>
+    <w:rsid w:val="00974A12"/>
     <w:rsid w:val="00984111"/>
     <w:rsid w:val="00985D12"/>
     <w:rsid w:val="009B655B"/>
     <w:rsid w:val="009C1385"/>
     <w:rsid w:val="009D0041"/>
     <w:rsid w:val="009D3F3F"/>
     <w:rsid w:val="009F3575"/>
     <w:rsid w:val="00A07F2A"/>
+    <w:rsid w:val="00A41109"/>
+    <w:rsid w:val="00A70170"/>
+    <w:rsid w:val="00AB09B7"/>
+    <w:rsid w:val="00AC5CF7"/>
     <w:rsid w:val="00AE33D2"/>
     <w:rsid w:val="00AF446B"/>
     <w:rsid w:val="00B47A6F"/>
     <w:rsid w:val="00C237CB"/>
     <w:rsid w:val="00C27DF7"/>
     <w:rsid w:val="00C42542"/>
     <w:rsid w:val="00CA5284"/>
     <w:rsid w:val="00CB095A"/>
     <w:rsid w:val="00CE0DA3"/>
     <w:rsid w:val="00D018D3"/>
     <w:rsid w:val="00D55627"/>
     <w:rsid w:val="00D560F7"/>
+    <w:rsid w:val="00D7787C"/>
     <w:rsid w:val="00D92137"/>
+    <w:rsid w:val="00E65223"/>
     <w:rsid w:val="00E82CE9"/>
     <w:rsid w:val="00EB6EE0"/>
+    <w:rsid w:val="00EB7737"/>
     <w:rsid w:val="00EF6F89"/>
     <w:rsid w:val="00F231CB"/>
     <w:rsid w:val="00F85402"/>
     <w:rsid w:val="00F85D28"/>
+    <w:rsid w:val="00FC1FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="12579DA8"/>
+  <w14:docId w14:val="4DABF8C4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D59491EF-0D72-4C5F-ABE4-588D992F213F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3782,50 +4227,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00433439"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3922,62 +4372,86 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00433439"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6EE0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D5309"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B0002"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/anrstaff/files/1194.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mg.ucanr.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/value-of-volunteer-time-2020/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/StrategicInitiatives/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-master-gardener-coordinators/policies-and-core-values" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mg.ucanr.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:macoyne@ucanr.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/about-us/our-mission-and-vision" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4201,70 +4675,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4946</Characters>
+  <Pages>2</Pages>
+  <Words>896</Words>
+  <Characters>5109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5802</CharactersWithSpaces>
+  <CharactersWithSpaces>5994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marisa Ann Coyne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>