--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,704 +1,465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20407"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rvpalmer\Documents\1. Reference Material\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rvpalmer\Desktop\Frequently Used Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0004DB8F-1578-4AAD-8C8D-7F18FD0FB5C4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7196037B-0B49-49BF-B17C-8FD5B6BBBA7B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8148" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$R$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$J$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="63">
+  <si>
+    <t>Job Code</t>
+  </si>
   <si>
     <t>Title</t>
   </si>
   <si>
+    <t>Salary Admin Plan</t>
+  </si>
+  <si>
+    <t>Grade</t>
+  </si>
+  <si>
     <t>Appt Type</t>
   </si>
   <si>
+    <t>Recruitment Type</t>
+  </si>
+  <si>
+    <t>Position Number</t>
+  </si>
+  <si>
+    <t>TAM Job Opening ID</t>
+  </si>
+  <si>
+    <t>Salary Review</t>
+  </si>
+  <si>
+    <t>008542</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
+    <t>SX</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
     <t>Limited Term</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=59152</t>
+    <t>Waiver</t>
+  </si>
+  <si>
+    <t>Review Required</t>
+  </si>
+  <si>
+    <t>009901</t>
   </si>
   <si>
     <t>Camp Counselor - Cook/Nurse/Lifeguard/Program Counselor</t>
   </si>
   <si>
+    <t>BYA</t>
+  </si>
+  <si>
     <t>I or 2 Week BYA</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=60330</t>
-[...5 lines deleted...]
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=61148</t>
+    <t xml:space="preserve">No Waiver Needed </t>
+  </si>
+  <si>
+    <t>005839</t>
+  </si>
+  <si>
+    <t>Cmty Educ Spec 2 - EFNEP</t>
+  </si>
+  <si>
+    <t>CT</t>
+  </si>
+  <si>
+    <t>Career / Contract</t>
+  </si>
+  <si>
+    <t>Open / Waiver</t>
+  </si>
+  <si>
+    <t>New PCN Required</t>
+  </si>
+  <si>
+    <t>New Job ID Required</t>
+  </si>
+  <si>
+    <t>Cmty Educ Spec 2 - 4-H</t>
+  </si>
+  <si>
+    <t>Cmty Educ Spec 2 - CalNat, UC MG</t>
+  </si>
+  <si>
+    <t>Cmty Educ Spec 2 - UC MFP</t>
+  </si>
+  <si>
+    <t>008543</t>
   </si>
   <si>
     <t>Farm Laborer</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=58721</t>
+    <t>009605</t>
   </si>
   <si>
     <t>Lab Assistant 1</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=59041</t>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>009603</t>
   </si>
   <si>
     <t>Lab Assistant 2</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=59155</t>
+    <t>009606</t>
   </si>
   <si>
     <t>Lab Helper</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=58723</t>
+    <t>007233</t>
+  </si>
+  <si>
+    <t>Survey Worker</t>
+  </si>
+  <si>
+    <t>CX</t>
+  </si>
+  <si>
+    <t>Accel Salary Review</t>
+  </si>
+  <si>
+    <t>008544</t>
   </si>
   <si>
     <t>Seasonal Farm Worker Per Diem</t>
   </si>
   <si>
     <t>Per Diem</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=58722</t>
+    <t>Per Diem - Waiver</t>
+  </si>
+  <si>
+    <t>009613</t>
   </si>
   <si>
     <t>Staff Research Associate 1</t>
   </si>
   <si>
-    <t>https://jobs.ucop.edu/applicants/Central?quickFind=59156</t>
-[...35 lines deleted...]
-    <t>Bethanie Brown</t>
+    <t>RX</t>
+  </si>
+  <si>
+    <t>009617</t>
+  </si>
+  <si>
+    <t>Staff Research Associate 2, Non-Exempt</t>
+  </si>
+  <si>
+    <t>004955</t>
+  </si>
+  <si>
+    <t>Student Assistant 3 - Admin, Casual/Restricted</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
-    <t>Grade</t>
-[...4 lines deleted...]
-  <si>
     <t>A3</t>
   </si>
   <si>
-    <t>NA</t>
-[...168 lines deleted...]
-  <si>
     <t>Casual/Restricted</t>
   </si>
   <si>
     <t>Student Assistant 3 - Field, Casual/Restricted</t>
   </si>
   <si>
-    <t>Student Assistant 3 - Admin, Casual/Restricted</t>
-[...1 lines deleted...]
-  <si>
     <t>Student Assistant 3 - Lab/Research, Casual/Restricted</t>
   </si>
   <si>
     <t>Student Assistant 3 - Admin, Limited</t>
   </si>
   <si>
     <t>Student Assistant 3 - Field, Limited</t>
   </si>
   <si>
     <t>Student Assistant 3 - Lab/Research, Limited</t>
-  </si>
-[...67 lines deleted...]
-    <t>Salary Admin Plan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...14 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -936,1298 +697,867 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=58723" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60416" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59152" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=58722" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60414" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=61150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60415" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=61148" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=58721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60415" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59066%20&#160;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=60330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.ucop.edu/applicants/Central?quickFind=59391" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R24"/>
+  <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P3" sqref="P3"/>
+      <selection pane="bottomLeft" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9.44140625" hidden="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="18" width="46.44140625" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.77734375" customWidth="1"/>
+    <col min="5" max="5" width="6.6640625" customWidth="1"/>
+    <col min="6" max="6" width="16" customWidth="1"/>
+    <col min="7" max="7" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.44140625" customWidth="1"/>
+    <col min="9" max="9" width="19.6640625" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="17"/>
+      <c r="B2" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="5">
+        <v>40231037</v>
+      </c>
+      <c r="I2" s="4">
+        <v>1646</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="17"/>
+      <c r="B3" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="5">
+        <v>40895626</v>
+      </c>
+      <c r="I3" s="4">
+        <v>84683</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="17"/>
+      <c r="B4" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="2">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="21">
+        <v>40231050</v>
+      </c>
+      <c r="I4" s="21">
+        <v>1648</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="7">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="29" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="J5" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17"/>
+      <c r="B6" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="D6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="7">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="5">
+        <v>41064059</v>
+      </c>
+      <c r="I6" s="5">
+        <v>66609</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="7">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="17"/>
+      <c r="B8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="2">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="5">
+        <v>40231051</v>
+      </c>
+      <c r="I8" s="5">
+        <v>1649</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="17"/>
+      <c r="B9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="7">
+        <v>17</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="2">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="5">
+        <v>41178864</v>
+      </c>
+      <c r="I10" s="5">
+        <v>78902</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="17"/>
+      <c r="B11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="7">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="17"/>
+      <c r="B12" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="21">
+        <v>40231055</v>
+      </c>
+      <c r="I12" s="15">
+        <v>1651</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="17"/>
+      <c r="B13" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="21">
+        <v>40231057</v>
+      </c>
+      <c r="I13" s="15">
+        <v>1654</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...8 lines deleted...]
-      <c r="K1" s="1" t="s">
+      <c r="C14" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="21">
+        <v>40231090</v>
+      </c>
+      <c r="I14" s="15">
+        <v>1655</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="21">
+        <v>40231094</v>
+      </c>
+      <c r="I15" s="15">
+        <v>1694</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="17"/>
+      <c r="B16" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="21">
+        <v>40342079</v>
+      </c>
+      <c r="I16" s="15">
+        <v>25808</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="17"/>
+      <c r="B17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="21">
+        <v>40231096</v>
+      </c>
+      <c r="I17" s="15">
+        <v>1659</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="21">
+        <v>40231106</v>
+      </c>
+      <c r="I18" s="15">
+        <v>1661</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="21">
+        <v>40231107</v>
+      </c>
+      <c r="I19" s="15">
+        <v>1675</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="16"/>
+      <c r="B20" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="15">
+        <v>40231130</v>
+      </c>
+      <c r="I20" s="15">
+        <v>1681</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="16"/>
+      <c r="B21" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="15">
+        <v>40231134</v>
+      </c>
+      <c r="I21" s="15">
+        <v>1682</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="16"/>
+      <c r="B22" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="15">
+        <v>40231134</v>
+      </c>
+      <c r="I22" s="15">
+        <v>1685</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="16"/>
+      <c r="B23" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="15">
+        <v>40344155</v>
+      </c>
+      <c r="I23" s="15">
+        <v>6652</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="16"/>
+      <c r="B24" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="15">
+        <v>40344156</v>
+      </c>
+      <c r="I24" s="15">
+        <v>6653</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="16"/>
+      <c r="B25" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="L1" s="1" t="s">
-[...68 lines deleted...]
-      <c r="Q2" s="17" t="s">
+      <c r="D25" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="R2" s="17" t="s">
+      <c r="E25" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="15">
+        <v>40344163</v>
+      </c>
+      <c r="I25" s="15">
+        <v>6654</v>
+      </c>
+      <c r="J25" s="7" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:18" ht="27.6" x14ac:dyDescent="0.3">
-[...1057 lines deleted...]
-      <c r="M24" s="21"/>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="13"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...19 lines deleted...]
-  </hyperlinks>
+  <autoFilter ref="A1:J1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="17" scale="47" fitToHeight="0" orientation="landscape" r:id="rId19"/>
+  <pageSetup paperSize="17" scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"Accelerated Hiring Titles - UC PATH</oddHeader>
     <oddFooter>&amp;L&amp;D&amp;R&amp;Z&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jennifer K Crouch</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>