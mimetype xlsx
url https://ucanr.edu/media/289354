--- v2 (2026-08-07)
+++ v3 (2026-08-29)
@@ -13,60 +13,60 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucdavis365-my.sharepoint.com/personal/ktrose_ucdavis_edu/Documents/Kendra Personnal Drive/Budget Template/Website Upload/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucdavis365-my.sharepoint.com/personal/ktrose_ucdavis_edu/Documents/Kendra Personnal Drive/Budget Template/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1A2F845-A02A-4A58-B141-4DBC4947D0A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="8_{FB175F5A-CD7C-4548-98FB-36CDB3CB7FAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EF62A027-4505-4010-8876-09D3AF9EDC8D}"/>
   <bookViews>
-    <workbookView xWindow="31935" yWindow="900" windowWidth="35130" windowHeight="19770" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30165" yWindow="1470" windowWidth="35790" windowHeight="17790" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget" sheetId="1" r:id="rId1"/>
     <sheet name="Personnel Info" sheetId="8" r:id="rId2"/>
     <sheet name="Cost Share" sheetId="5" r:id="rId3"/>
     <sheet name="State of CA Exhibit B" sheetId="6" r:id="rId4"/>
     <sheet name="Blank State of CA Exhibit B" sheetId="7" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="2" state="hidden" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="FringeGroups">[1]worksheet!$A$53:$A$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Blank State of CA Exhibit B'!$A$1:$I$102</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Budget!$A$2:$P$175</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Cost Share'!$A$1:$P$158</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'State of CA Exhibit B'!$A$1:$I$102</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -81,51 +81,50 @@
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I35" i="6" l="1"/>
   <c r="H42" i="7"/>
   <c r="I41" i="7"/>
   <c r="B17" i="7"/>
   <c r="B30" i="7"/>
   <c r="B29" i="7"/>
   <c r="B28" i="7"/>
   <c r="B27" i="7"/>
   <c r="B26" i="7"/>
   <c r="B25" i="7"/>
   <c r="B24" i="7"/>
   <c r="B23" i="7"/>
   <c r="B22" i="7"/>
   <c r="B21" i="7"/>
   <c r="B20" i="7"/>
   <c r="B19" i="7"/>
   <c r="B18" i="7"/>
-  <c r="L145" i="2"/>
   <c r="K64" i="2"/>
   <c r="K63" i="2"/>
   <c r="K62" i="2"/>
   <c r="H40" i="6"/>
   <c r="G40" i="6"/>
   <c r="F40" i="6"/>
   <c r="E40" i="6"/>
   <c r="D40" i="6"/>
   <c r="H39" i="6"/>
   <c r="G39" i="6"/>
   <c r="F39" i="6"/>
   <c r="E39" i="6"/>
   <c r="D39" i="6"/>
   <c r="H38" i="6"/>
   <c r="G38" i="6"/>
   <c r="F38" i="6"/>
   <c r="E38" i="6"/>
   <c r="D38" i="6"/>
   <c r="H37" i="6"/>
   <c r="G37" i="6"/>
   <c r="F37" i="6"/>
   <c r="E37" i="6"/>
   <c r="D37" i="6"/>
   <c r="H36" i="6"/>
   <c r="G36" i="6"/>
@@ -1585,178 +1584,178 @@
   <c r="J12" i="2"/>
   <c r="E12" i="2"/>
   <c r="B12" i="2"/>
   <c r="K7" i="1"/>
   <c r="K2" i="5"/>
   <c r="D6" i="6"/>
   <c r="I10" i="6" l="1"/>
   <c r="O138" i="1"/>
   <c r="P138" i="1" s="1"/>
   <c r="S13" i="2"/>
   <c r="O13" i="2"/>
   <c r="L13" i="2"/>
   <c r="R13" i="2"/>
   <c r="T13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="M13" i="2"/>
   <c r="P13" i="2"/>
   <c r="N13" i="2"/>
   <c r="K13" i="2"/>
   <c r="AD34" i="8"/>
   <c r="AD33" i="8"/>
   <c r="AD32" i="8"/>
   <c r="AD27" i="8"/>
   <c r="AD31" i="8"/>
   <c r="B4" i="2"/>
+  <c r="V62" i="2" s="1"/>
   <c r="D3" i="2"/>
   <c r="D73" i="6"/>
   <c r="E7" i="6"/>
   <c r="E85" i="6" s="1"/>
   <c r="I13" i="2"/>
   <c r="F7" i="6"/>
   <c r="F7" i="7" s="1"/>
   <c r="F53" i="7" s="1"/>
   <c r="P83" i="1"/>
   <c r="F13" i="2"/>
   <c r="J13" i="2"/>
   <c r="O136" i="1"/>
   <c r="G131" i="2"/>
   <c r="P130" i="1"/>
   <c r="O134" i="1"/>
   <c r="P134" i="1" s="1"/>
   <c r="H13" i="2"/>
   <c r="E6" i="7"/>
   <c r="E84" i="7" s="1"/>
   <c r="E84" i="6"/>
   <c r="D13" i="2"/>
   <c r="E13" i="2"/>
   <c r="B13" i="2"/>
   <c r="G13" i="2"/>
   <c r="C13" i="2"/>
   <c r="P136" i="1"/>
   <c r="E73" i="6"/>
   <c r="F60" i="6"/>
   <c r="F73" i="6" s="1"/>
   <c r="G60" i="6"/>
   <c r="G73" i="6" s="1"/>
   <c r="O5" i="1"/>
   <c r="G6" i="6"/>
   <c r="N2" i="5"/>
   <c r="N4" i="5"/>
   <c r="G7" i="6"/>
   <c r="F6" i="7"/>
   <c r="F84" i="7" s="1"/>
   <c r="F84" i="6"/>
   <c r="D6" i="7"/>
   <c r="D84" i="7" s="1"/>
   <c r="D84" i="6"/>
   <c r="D4" i="6"/>
   <c r="D82" i="6" s="1"/>
   <c r="D7" i="6"/>
   <c r="K4" i="5"/>
   <c r="Y80" i="2" l="1"/>
-  <c r="V62" i="2"/>
   <c r="Y79" i="2"/>
   <c r="Y78" i="2"/>
   <c r="Y77" i="2"/>
   <c r="Y75" i="2"/>
   <c r="Y76" i="2"/>
   <c r="N140" i="2"/>
   <c r="V67" i="2"/>
   <c r="V66" i="2"/>
   <c r="V65" i="2"/>
   <c r="V64" i="2"/>
   <c r="V71" i="2"/>
   <c r="D111" i="1" s="1"/>
   <c r="V63" i="2"/>
   <c r="H60" i="6"/>
   <c r="H73" i="6" s="1"/>
   <c r="O14" i="2"/>
   <c r="L14" i="2"/>
   <c r="T14" i="2"/>
   <c r="N14" i="2"/>
   <c r="Q14" i="2"/>
   <c r="M14" i="2"/>
   <c r="R14" i="2"/>
   <c r="P14" i="2"/>
   <c r="N37" i="2"/>
   <c r="D37" i="5"/>
   <c r="D36" i="5"/>
   <c r="B6" i="2"/>
   <c r="B7" i="2" s="1"/>
   <c r="D38" i="5"/>
   <c r="C4" i="2"/>
-  <c r="Z76" i="2" s="1"/>
   <c r="E7" i="7"/>
   <c r="E85" i="7" s="1"/>
   <c r="D14" i="2"/>
   <c r="S14" i="2"/>
   <c r="H14" i="2"/>
   <c r="J14" i="2"/>
   <c r="E3" i="2"/>
   <c r="F14" i="2"/>
   <c r="I14" i="2"/>
   <c r="C14" i="2"/>
   <c r="G14" i="2"/>
   <c r="B14" i="2"/>
   <c r="F8" i="6"/>
   <c r="F86" i="6" s="1"/>
   <c r="K14" i="2"/>
   <c r="E14" i="2"/>
   <c r="E53" i="6"/>
   <c r="E8" i="6"/>
   <c r="E86" i="6" s="1"/>
   <c r="F53" i="6"/>
   <c r="F85" i="6"/>
   <c r="F85" i="7"/>
   <c r="O7" i="1"/>
   <c r="O2" i="5"/>
   <c r="H6" i="6"/>
   <c r="G6" i="7"/>
   <c r="G84" i="7" s="1"/>
   <c r="G84" i="6"/>
   <c r="G8" i="6"/>
   <c r="G86" i="6" s="1"/>
   <c r="G53" i="6"/>
   <c r="G7" i="7"/>
   <c r="G85" i="6"/>
   <c r="D85" i="6"/>
   <c r="D53" i="6"/>
   <c r="D7" i="7"/>
-  <c r="I60" i="6" l="1"/>
+  <c r="Z76" i="2" l="1"/>
+  <c r="W62" i="2"/>
+  <c r="I60" i="6"/>
   <c r="I73" i="6" s="1"/>
   <c r="Z79" i="2"/>
   <c r="W67" i="2"/>
   <c r="Z77" i="2"/>
   <c r="W65" i="2"/>
   <c r="Z80" i="2"/>
   <c r="Z78" i="2"/>
   <c r="AE78" i="2" s="1"/>
   <c r="Z75" i="2"/>
   <c r="AE75" i="2" s="1"/>
-  <c r="W62" i="2"/>
-  <c r="AB62" i="2" s="1"/>
+  <c r="AB62" i="2"/>
   <c r="W66" i="2"/>
   <c r="AB66" i="2" s="1"/>
   <c r="W64" i="2"/>
   <c r="AB64" i="2" s="1"/>
   <c r="W63" i="2"/>
   <c r="E36" i="1" s="1"/>
   <c r="W71" i="2"/>
   <c r="E111" i="1" s="1"/>
   <c r="T15" i="2"/>
   <c r="Q15" i="2"/>
   <c r="M15" i="2"/>
   <c r="L15" i="2"/>
   <c r="P15" i="2"/>
   <c r="O15" i="2"/>
   <c r="R15" i="2"/>
   <c r="N15" i="2"/>
   <c r="S15" i="2"/>
   <c r="D35" i="5"/>
   <c r="G35" i="5" s="1"/>
   <c r="D4" i="2"/>
   <c r="D40" i="1"/>
   <c r="E38" i="5"/>
   <c r="I38" i="5"/>
   <c r="H38" i="5"/>
   <c r="G38" i="5"/>
@@ -1789,108 +1788,108 @@
   <c r="J15" i="2"/>
   <c r="E15" i="2"/>
   <c r="F15" i="2"/>
   <c r="B15" i="2"/>
   <c r="D15" i="2"/>
   <c r="K15" i="2"/>
   <c r="H15" i="2"/>
   <c r="C15" i="2"/>
   <c r="G15" i="2"/>
   <c r="D35" i="1"/>
   <c r="D33" i="5"/>
   <c r="F33" i="5" s="1"/>
   <c r="F172" i="1"/>
   <c r="D45" i="7" s="1"/>
   <c r="D38" i="1"/>
   <c r="D37" i="1"/>
   <c r="O4" i="5"/>
   <c r="H7" i="6"/>
   <c r="H6" i="7"/>
   <c r="H84" i="7" s="1"/>
   <c r="H84" i="6"/>
   <c r="G53" i="7"/>
   <c r="G85" i="7"/>
   <c r="D53" i="7"/>
   <c r="D85" i="7"/>
-  <c r="AA77" i="2" l="1"/>
+  <c r="X65" i="2" l="1"/>
+  <c r="X67" i="2"/>
+  <c r="X66" i="2"/>
+  <c r="X64" i="2"/>
+  <c r="X63" i="2"/>
+  <c r="X62" i="2"/>
+  <c r="AA77" i="2"/>
+  <c r="AF77" i="2" s="1"/>
   <c r="X71" i="2"/>
   <c r="AA76" i="2"/>
   <c r="AF76" i="2" s="1"/>
   <c r="G136" i="5" s="1"/>
-  <c r="X63" i="2"/>
   <c r="AA75" i="2"/>
   <c r="AF75" i="2" s="1"/>
-  <c r="X65" i="2"/>
-[...3 lines deleted...]
-  <c r="X62" i="2"/>
+  <c r="F39" i="1"/>
   <c r="AA80" i="2"/>
-  <c r="X67" i="2"/>
+  <c r="AF80" i="2" s="1"/>
+  <c r="F40" i="1"/>
   <c r="AA79" i="2"/>
   <c r="AF79" i="2" s="1"/>
   <c r="AA78" i="2"/>
   <c r="AF78" i="2" s="1"/>
   <c r="P140" i="2"/>
   <c r="P141" i="2" s="1"/>
   <c r="T16" i="2"/>
   <c r="Q16" i="2"/>
   <c r="O16" i="2"/>
   <c r="M16" i="2"/>
   <c r="P16" i="2"/>
   <c r="R16" i="2"/>
   <c r="N16" i="2"/>
   <c r="S16" i="2"/>
   <c r="E35" i="5"/>
   <c r="F35" i="5"/>
   <c r="H35" i="5"/>
   <c r="I35" i="5"/>
   <c r="G3" i="2"/>
   <c r="E39" i="1"/>
   <c r="D47" i="2"/>
   <c r="I14" i="8" s="1"/>
   <c r="D141" i="2"/>
   <c r="I141" i="2" s="1"/>
   <c r="K10" i="5" s="1"/>
   <c r="D150" i="2"/>
   <c r="I150" i="2" s="1"/>
   <c r="K19" i="5" s="1"/>
   <c r="K43" i="5" s="1"/>
   <c r="E34" i="5"/>
   <c r="I34" i="5"/>
   <c r="H34" i="5"/>
   <c r="G34" i="5"/>
   <c r="F34" i="5"/>
   <c r="D37" i="2"/>
   <c r="I37" i="2" s="1"/>
   <c r="K11" i="1" s="1"/>
   <c r="E4" i="2"/>
   <c r="P37" i="2"/>
   <c r="P38" i="2" s="1"/>
-  <c r="AF77" i="2"/>
-[...1 lines deleted...]
-  <c r="AF80" i="2"/>
   <c r="D6" i="2"/>
   <c r="D7" i="2" s="1"/>
   <c r="E40" i="1"/>
   <c r="B16" i="2"/>
   <c r="E16" i="2"/>
   <c r="J16" i="2"/>
   <c r="I16" i="2"/>
   <c r="G16" i="2"/>
   <c r="K16" i="2"/>
   <c r="D16" i="2"/>
   <c r="L16" i="2"/>
   <c r="H16" i="2"/>
   <c r="F16" i="2"/>
   <c r="C16" i="2"/>
   <c r="D46" i="7"/>
   <c r="D47" i="7" s="1"/>
   <c r="D87" i="7" s="1"/>
   <c r="D89" i="7" s="1"/>
   <c r="AB65" i="2"/>
   <c r="AB67" i="2"/>
   <c r="D39" i="2"/>
   <c r="I6" i="8" s="1"/>
   <c r="D152" i="2"/>
   <c r="I152" i="2" s="1"/>
   <c r="K21" i="5" s="1"/>
@@ -1978,108 +1977,107 @@
   <c r="K12" i="5" s="1"/>
   <c r="K36" i="5" s="1"/>
   <c r="D51" i="2"/>
   <c r="E35" i="1"/>
   <c r="G172" i="1"/>
   <c r="AB63" i="2"/>
   <c r="E38" i="1"/>
   <c r="AE77" i="2"/>
   <c r="E37" i="1"/>
   <c r="D46" i="2"/>
   <c r="D146" i="2"/>
   <c r="I146" i="2" s="1"/>
   <c r="D56" i="2"/>
   <c r="G33" i="5"/>
   <c r="H33" i="5"/>
   <c r="I33" i="5"/>
   <c r="E33" i="5"/>
   <c r="D45" i="6"/>
   <c r="H8" i="6"/>
   <c r="H86" i="6" s="1"/>
   <c r="H85" i="6"/>
   <c r="H53" i="6"/>
   <c r="H7" i="7"/>
   <c r="F4" i="6"/>
   <c r="F82" i="6" s="1"/>
-  <c r="I5" i="8" l="1"/>
+  <c r="Y67" i="2" l="1"/>
+  <c r="Y66" i="2"/>
+  <c r="G39" i="1" s="1"/>
+  <c r="Y64" i="2"/>
+  <c r="Y65" i="2"/>
+  <c r="Y63" i="2"/>
+  <c r="AD63" i="2" s="1"/>
+  <c r="Y62" i="2"/>
+  <c r="AD62" i="2" s="1"/>
+  <c r="I5" i="8"/>
   <c r="I38" i="2"/>
   <c r="K12" i="1" s="1"/>
   <c r="F111" i="1"/>
   <c r="Y71" i="2"/>
+  <c r="G111" i="1" s="1"/>
   <c r="AB78" i="2"/>
   <c r="AG78" i="2" s="1"/>
-  <c r="Y64" i="2"/>
-[...2 lines deleted...]
-  <c r="G38" i="1" s="1"/>
+  <c r="AD64" i="2"/>
+  <c r="G38" i="1"/>
   <c r="AB79" i="2"/>
   <c r="AG79" i="2" s="1"/>
-  <c r="Y67" i="2"/>
-  <c r="AD67" i="2" s="1"/>
+  <c r="AD67" i="2"/>
   <c r="AB77" i="2"/>
   <c r="AG77" i="2" s="1"/>
   <c r="AB76" i="2"/>
   <c r="AG76" i="2" s="1"/>
   <c r="H136" i="5" s="1"/>
   <c r="AB80" i="2"/>
-  <c r="Y62" i="2"/>
-  <c r="AD62" i="2" s="1"/>
+  <c r="AG80" i="2" s="1"/>
   <c r="AB75" i="2"/>
   <c r="AG75" i="2" s="1"/>
-  <c r="Y63" i="2"/>
-[...2 lines deleted...]
-  <c r="G39" i="1" s="1"/>
   <c r="F36" i="1"/>
   <c r="Q17" i="2"/>
   <c r="O17" i="2"/>
   <c r="M17" i="2"/>
   <c r="N17" i="2"/>
   <c r="R17" i="2"/>
   <c r="L17" i="2"/>
   <c r="T17" i="2"/>
   <c r="S17" i="2"/>
   <c r="P17" i="2"/>
   <c r="K35" i="5"/>
   <c r="K34" i="5"/>
   <c r="AC66" i="2"/>
   <c r="Q37" i="2"/>
   <c r="Q38" i="2" s="1"/>
   <c r="F38" i="2" s="1"/>
   <c r="Q140" i="2"/>
   <c r="Q141" i="2" s="1"/>
   <c r="I4" i="8"/>
   <c r="E56" i="2"/>
   <c r="N23" i="8" s="1"/>
   <c r="E38" i="2"/>
   <c r="N5" i="8" s="1"/>
   <c r="E6" i="2"/>
-  <c r="E7" i="2" s="1"/>
-  <c r="AG80" i="2"/>
   <c r="F4" i="2"/>
   <c r="J17" i="2"/>
-  <c r="G111" i="1"/>
   <c r="AC64" i="2"/>
   <c r="F37" i="1"/>
   <c r="F38" i="1"/>
   <c r="AC67" i="2"/>
   <c r="F35" i="1"/>
   <c r="H172" i="1"/>
   <c r="F45" i="7" s="1"/>
   <c r="F46" i="7" s="1"/>
   <c r="F47" i="7" s="1"/>
   <c r="F87" i="7" s="1"/>
   <c r="F89" i="7" s="1"/>
   <c r="AC63" i="2"/>
   <c r="AC65" i="2"/>
   <c r="D17" i="2"/>
   <c r="C17" i="2"/>
   <c r="H17" i="2"/>
   <c r="B17" i="2"/>
   <c r="F17" i="2"/>
   <c r="E17" i="2"/>
   <c r="E49" i="2"/>
   <c r="N16" i="8" s="1"/>
   <c r="E43" i="2"/>
   <c r="N10" i="8" s="1"/>
   <c r="E53" i="2"/>
   <c r="N20" i="8" s="1"/>
@@ -2246,98 +2244,99 @@
   <c r="I17" i="8"/>
   <c r="I50" i="2"/>
   <c r="K24" i="1" s="1"/>
   <c r="I40" i="2"/>
   <c r="K14" i="1" s="1"/>
   <c r="F7" i="8" s="1"/>
   <c r="I11" i="8"/>
   <c r="I44" i="2"/>
   <c r="K18" i="1" s="1"/>
   <c r="I12" i="8"/>
   <c r="I45" i="2"/>
   <c r="K19" i="1" s="1"/>
   <c r="I23" i="8"/>
   <c r="I56" i="2"/>
   <c r="K30" i="1" s="1"/>
   <c r="E45" i="6"/>
   <c r="E45" i="7"/>
   <c r="K15" i="5"/>
   <c r="K39" i="5" s="1"/>
   <c r="I13" i="8"/>
   <c r="I46" i="2"/>
   <c r="K20" i="1" s="1"/>
   <c r="K33" i="5"/>
   <c r="H85" i="7"/>
   <c r="H53" i="7"/>
-  <c r="AC78" i="2" l="1"/>
+  <c r="Z67" i="2" l="1"/>
+  <c r="Z66" i="2"/>
+  <c r="Z65" i="2"/>
+  <c r="Z64" i="2"/>
+  <c r="Z63" i="2"/>
+  <c r="Z62" i="2"/>
+  <c r="E7" i="2"/>
+  <c r="AC78" i="2"/>
   <c r="Z71" i="2"/>
   <c r="AC80" i="2"/>
   <c r="AI80" i="2" s="1"/>
-  <c r="Z66" i="2"/>
-[...2 lines deleted...]
-  <c r="AE63" i="2" s="1"/>
+  <c r="AE66" i="2"/>
+  <c r="AE63" i="2"/>
   <c r="AC79" i="2"/>
   <c r="AI79" i="2" s="1"/>
-  <c r="Z64" i="2"/>
-[...4 lines deleted...]
-  <c r="AE67" i="2" s="1"/>
+  <c r="AE64" i="2"/>
+  <c r="H38" i="1"/>
+  <c r="AE67" i="2"/>
   <c r="AC77" i="2"/>
-  <c r="Z62" i="2"/>
+  <c r="AI77" i="2" s="1"/>
   <c r="AC76" i="2"/>
   <c r="AH76" i="2" s="1"/>
   <c r="I136" i="5" s="1"/>
   <c r="AC75" i="2"/>
   <c r="AI75" i="2" s="1"/>
   <c r="J56" i="2"/>
   <c r="L30" i="1" s="1"/>
   <c r="L54" i="1" s="1"/>
   <c r="L23" i="8" s="1"/>
   <c r="J49" i="2"/>
   <c r="L23" i="1" s="1"/>
   <c r="L47" i="1" s="1"/>
   <c r="L16" i="8" s="1"/>
   <c r="L38" i="8" s="1"/>
   <c r="F159" i="2"/>
   <c r="G40" i="1"/>
   <c r="AD65" i="2"/>
   <c r="F54" i="2"/>
   <c r="AD66" i="2"/>
   <c r="R140" i="2"/>
   <c r="R141" i="2" s="1"/>
   <c r="R37" i="2"/>
   <c r="R38" i="2" s="1"/>
   <c r="G35" i="1"/>
   <c r="J37" i="2"/>
   <c r="L11" i="1" s="1"/>
   <c r="L35" i="1" s="1"/>
   <c r="L4" i="8" s="1"/>
   <c r="AH78" i="2"/>
-  <c r="AI77" i="2"/>
   <c r="F6" i="2"/>
   <c r="F7" i="2" s="1"/>
   <c r="G4" i="2"/>
   <c r="J43" i="2"/>
   <c r="L17" i="1" s="1"/>
   <c r="L41" i="1" s="1"/>
   <c r="J48" i="2"/>
   <c r="L22" i="1" s="1"/>
   <c r="L46" i="1" s="1"/>
   <c r="L15" i="8" s="1"/>
   <c r="L37" i="8" s="1"/>
   <c r="F49" i="2"/>
   <c r="S16" i="8" s="1"/>
   <c r="F14" i="8"/>
   <c r="F36" i="8" s="1"/>
   <c r="F53" i="2"/>
   <c r="K53" i="2" s="1"/>
   <c r="M27" i="1" s="1"/>
   <c r="J45" i="2"/>
   <c r="L19" i="1" s="1"/>
   <c r="K12" i="8" s="1"/>
   <c r="I172" i="1"/>
   <c r="G45" i="7" s="1"/>
   <c r="G46" i="7" s="1"/>
   <c r="G47" i="7" s="1"/>
@@ -2485,80 +2484,80 @@
   <c r="K53" i="1"/>
   <c r="F22" i="8"/>
   <c r="K40" i="1"/>
   <c r="F9" i="8"/>
   <c r="K48" i="1"/>
   <c r="F17" i="8"/>
   <c r="K43" i="1"/>
   <c r="G12" i="8" s="1"/>
   <c r="F12" i="8"/>
   <c r="L29" i="5"/>
   <c r="K53" i="5"/>
   <c r="K29" i="5"/>
   <c r="K31" i="1"/>
   <c r="L53" i="5"/>
   <c r="K54" i="1"/>
   <c r="F23" i="8"/>
   <c r="K44" i="1"/>
   <c r="G13" i="8" s="1"/>
   <c r="G35" i="8" s="1"/>
   <c r="F13" i="8"/>
   <c r="F35" i="8" s="1"/>
   <c r="H15" i="8"/>
   <c r="H37" i="8" s="1"/>
   <c r="H19" i="8"/>
   <c r="H4" i="8"/>
-  <c r="S21" i="8" l="1"/>
+  <c r="AA63" i="2" l="1"/>
+  <c r="AA65" i="2"/>
+  <c r="AA67" i="2"/>
+  <c r="AA66" i="2"/>
+  <c r="AA64" i="2"/>
+  <c r="AA62" i="2"/>
+  <c r="AF62" i="2" s="1"/>
+  <c r="S21" i="8"/>
   <c r="K54" i="2"/>
   <c r="M28" i="1" s="1"/>
   <c r="K159" i="2"/>
   <c r="M28" i="5" s="1"/>
   <c r="M52" i="5" s="1"/>
   <c r="K153" i="2"/>
   <c r="M22" i="5" s="1"/>
   <c r="M46" i="5" s="1"/>
   <c r="K145" i="2"/>
   <c r="M14" i="5" s="1"/>
   <c r="M38" i="5" s="1"/>
   <c r="H111" i="1"/>
   <c r="K23" i="8"/>
   <c r="K16" i="8"/>
   <c r="K38" i="8" s="1"/>
   <c r="AA71" i="2"/>
   <c r="I111" i="1" s="1"/>
-  <c r="AA63" i="2"/>
-[...10 lines deleted...]
-  <c r="AF64" i="2" s="1"/>
+  <c r="AF63" i="2"/>
+  <c r="AF65" i="2"/>
+  <c r="AF67" i="2"/>
+  <c r="AF66" i="2"/>
+  <c r="AF64" i="2"/>
   <c r="M16" i="8"/>
   <c r="M38" i="8" s="1"/>
   <c r="K49" i="2"/>
   <c r="M23" i="1" s="1"/>
   <c r="P16" i="8" s="1"/>
   <c r="P38" i="8" s="1"/>
   <c r="M23" i="8"/>
   <c r="F34" i="8"/>
   <c r="K34" i="8"/>
   <c r="F33" i="8"/>
   <c r="H39" i="1"/>
   <c r="H40" i="1"/>
   <c r="AH79" i="2"/>
   <c r="S37" i="2"/>
   <c r="S38" i="2" s="1"/>
   <c r="H39" i="2" s="1"/>
   <c r="S140" i="2"/>
   <c r="S141" i="2" s="1"/>
   <c r="K15" i="8"/>
   <c r="K37" i="8" s="1"/>
   <c r="K4" i="8"/>
   <c r="G37" i="2"/>
   <c r="X4" i="8" s="1"/>
   <c r="G39" i="2"/>
   <c r="X6" i="8" s="1"/>
@@ -2626,50 +2625,51 @@
   <c r="N33" i="5" s="1"/>
   <c r="G158" i="2"/>
   <c r="L158" i="2" s="1"/>
   <c r="N27" i="5" s="1"/>
   <c r="N51" i="5" s="1"/>
   <c r="G40" i="2"/>
   <c r="X7" i="8" s="1"/>
   <c r="G141" i="2"/>
   <c r="L141" i="2" s="1"/>
   <c r="N10" i="5" s="1"/>
   <c r="N34" i="5" s="1"/>
   <c r="K155" i="2"/>
   <c r="M24" i="5" s="1"/>
   <c r="M48" i="5" s="1"/>
   <c r="G149" i="2"/>
   <c r="L149" i="2" s="1"/>
   <c r="N18" i="5" s="1"/>
   <c r="N42" i="5" s="1"/>
   <c r="G56" i="2"/>
   <c r="X23" i="8" s="1"/>
   <c r="G153" i="2"/>
   <c r="L153" i="2" s="1"/>
   <c r="N22" i="5" s="1"/>
   <c r="N46" i="5" s="1"/>
   <c r="G145" i="2"/>
+  <c r="L145" i="2" s="1"/>
   <c r="N14" i="5" s="1"/>
   <c r="N38" i="5" s="1"/>
   <c r="G146" i="2"/>
   <c r="L146" i="2" s="1"/>
   <c r="N15" i="5" s="1"/>
   <c r="N39" i="5" s="1"/>
   <c r="G150" i="2"/>
   <c r="L150" i="2" s="1"/>
   <c r="N19" i="5" s="1"/>
   <c r="N43" i="5" s="1"/>
   <c r="G154" i="2"/>
   <c r="L154" i="2" s="1"/>
   <c r="N23" i="5" s="1"/>
   <c r="N47" i="5" s="1"/>
   <c r="K151" i="2"/>
   <c r="M20" i="5" s="1"/>
   <c r="M44" i="5" s="1"/>
   <c r="S5" i="8"/>
   <c r="K157" i="2"/>
   <c r="M26" i="5" s="1"/>
   <c r="M50" i="5" s="1"/>
   <c r="K55" i="2"/>
   <c r="M29" i="1" s="1"/>
   <c r="M53" i="1" s="1"/>
   <c r="Q22" i="8" s="1"/>
@@ -5253,51 +5253,51 @@
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ALWAYS CHECK THIS LINK FOR THE LATEST TEMPLATE: </t>
     </r>
   </si>
   <si>
     <t>Tuition Remission (unallowable)</t>
   </si>
   <si>
     <t>Mileage rate went up to 72.5 cents/mile effective 1/1/26</t>
   </si>
   <si>
     <t xml:space="preserve">Federal Funds Only - Participant support costs means direct costs for items such as stipends or subsistence allowances, travel allowances, and registration fees paid to or on behalf of participants or trainees (but not employees) in connection with conferences, or training projects. Please contact OCG with questions. </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>Template Version: 07/17/2026 (updated cost share personnel formulas to correct a calculation error )</t>
+    <t>Template Version: 08/11/2026 (updated fringe benefit formulas to correct a calculation error in year 5)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="0.0000"/>
     <numFmt numFmtId="170" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="172" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="173" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;?_);_(@_)"/>
   </numFmts>
   <fonts count="71" x14ac:knownFonts="1">
     <font>
@@ -8645,357 +8645,257 @@
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="173" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="70" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="37" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="14" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...239 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -9076,364 +8976,540 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="44" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="44" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="5" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="5" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="38" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...128 lines deleted...]
-      <protection locked="0"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="19" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="12" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...43 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
@@ -9465,126 +9541,50 @@
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...74 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 11" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
@@ -10292,52 +10292,52 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/sites/anrstaff/files/278018.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/sites/anrstaff/files/229382.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/sites/anrstaff/files/278018.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/sites/anrstaff/files/229382.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF00CC00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD335"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A82" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:L2"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R5" sqref="R5:W6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.54296875" style="216" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="216" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" style="216" customWidth="1"/>
     <col min="4" max="4" width="6.54296875" style="216" customWidth="1"/>
     <col min="5" max="6" width="7.26953125" style="216" customWidth="1"/>
     <col min="7" max="7" width="7" style="216" customWidth="1"/>
     <col min="8" max="8" width="7.1796875" style="216" customWidth="1"/>
     <col min="9" max="9" width="9.81640625" style="216" customWidth="1"/>
     <col min="10" max="10" width="7.81640625" style="216" customWidth="1"/>
     <col min="11" max="11" width="12.54296875" style="216" bestFit="1" customWidth="1"/>
     <col min="12" max="15" width="12.26953125" style="216" customWidth="1"/>
     <col min="16" max="16" width="12.26953125" style="236" customWidth="1"/>
     <col min="17" max="17" width="5.81640625" style="218" customWidth="1"/>
     <col min="18" max="18" width="13" style="216" customWidth="1"/>
     <col min="19" max="19" width="17.1796875" style="216" customWidth="1"/>
     <col min="20" max="20" width="23.26953125" style="216" customWidth="1"/>
     <col min="21" max="21" width="14.1796875" style="216" customWidth="1"/>
     <col min="22" max="22" width="17.453125" style="216" customWidth="1"/>
     <col min="23" max="23" width="13.1796875" style="216" customWidth="1"/>
     <col min="24" max="24" width="9.1796875" style="216" customWidth="1"/>
     <col min="25" max="25" width="21.7265625" style="216" customWidth="1"/>
@@ -10349,340 +10349,340 @@
     <col min="31" max="16384" width="9.1796875" style="216"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A1" s="528" t="s">
         <v>342</v>
       </c>
       <c r="B1" s="529"/>
       <c r="C1" s="529"/>
       <c r="D1" s="529"/>
       <c r="E1" s="625" t="s">
         <v>341</v>
       </c>
       <c r="F1" s="626"/>
       <c r="G1" s="626"/>
       <c r="H1" s="626"/>
       <c r="I1" s="626"/>
       <c r="J1" s="626"/>
       <c r="K1" s="626"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A2" s="498"/>
       <c r="B2" s="97" t="s">
         <v>303</v>
       </c>
-      <c r="C2" s="642"/>
-[...8 lines deleted...]
-      <c r="L2" s="642"/>
+      <c r="C2" s="688"/>
+      <c r="D2" s="688"/>
+      <c r="E2" s="688"/>
+      <c r="F2" s="688"/>
+      <c r="G2" s="688"/>
+      <c r="H2" s="688"/>
+      <c r="I2" s="688"/>
+      <c r="J2" s="688"/>
+      <c r="K2" s="688"/>
+      <c r="L2" s="688"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A3" s="498"/>
       <c r="B3" s="97" t="s">
         <v>312</v>
       </c>
-      <c r="C3" s="636"/>
-[...4 lines deleted...]
-      <c r="H3" s="637"/>
+      <c r="C3" s="772"/>
+      <c r="D3" s="773"/>
+      <c r="E3" s="773"/>
+      <c r="F3" s="773"/>
+      <c r="G3" s="773"/>
+      <c r="H3" s="773"/>
       <c r="I3" s="526"/>
       <c r="J3" s="526"/>
       <c r="K3" s="526"/>
       <c r="L3" s="526"/>
     </row>
     <row r="4" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="648"/>
-[...4 lines deleted...]
-      <c r="H4" s="648"/>
+      <c r="C4" s="779"/>
+      <c r="D4" s="779"/>
+      <c r="E4" s="779"/>
+      <c r="F4" s="779"/>
+      <c r="G4" s="779"/>
+      <c r="H4" s="779"/>
       <c r="I4" s="207"/>
       <c r="J4" s="208"/>
       <c r="K4" s="1" t="s">
         <v>121</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P4" s="217" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="776" t="s">
+      <c r="R4" s="644" t="s">
         <v>347</v>
       </c>
-      <c r="S4" s="777"/>
-[...3 lines deleted...]
-      <c r="W4" s="777"/>
+      <c r="S4" s="645"/>
+      <c r="T4" s="645"/>
+      <c r="U4" s="645"/>
+      <c r="V4" s="645"/>
+      <c r="W4" s="645"/>
     </row>
     <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="647"/>
-[...4 lines deleted...]
-      <c r="H5" s="647"/>
+      <c r="C5" s="677"/>
+      <c r="D5" s="677"/>
+      <c r="E5" s="677"/>
+      <c r="F5" s="677"/>
+      <c r="G5" s="677"/>
+      <c r="H5" s="677"/>
       <c r="I5" s="207"/>
       <c r="J5" s="208"/>
       <c r="K5" s="487">
         <f>$C$6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="L5" s="487">
         <f>IF($L$6="","",IF($L$6=0,"",(DATE(YEAR($C$6),MONTH($C$6)+$K$6,DAY($C$6)))))</f>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="M5" s="487">
         <f>IF($M$6="","",IF($M$6=0,"",(DATE(YEAR($L$5),MONTH($L$5)+$L$6,DAY($L$5)))))</f>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="N5" s="487">
         <f>IF($N$6="","",IF($N$6=0,"",(DATE(YEAR($M$5),MONTH($M$5)+M6,DAY($M$5)))))</f>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="O5" s="487">
         <f>IF($O$6="","",IF($O$6=0,"",(DATE(YEAR($N$5),MONTH($N$5)+$N$6,DAY($N$5)))))</f>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="P5" s="219"/>
-      <c r="R5" s="716" t="s">
+      <c r="R5" s="692" t="s">
         <v>1</v>
       </c>
-      <c r="S5" s="717"/>
-[...3 lines deleted...]
-      <c r="W5" s="718"/>
+      <c r="S5" s="693"/>
+      <c r="T5" s="693"/>
+      <c r="U5" s="693"/>
+      <c r="V5" s="693"/>
+      <c r="W5" s="694"/>
     </row>
     <row r="6" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="97" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="210">
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="D6" s="207"/>
-      <c r="E6" s="645" t="s">
+      <c r="E6" s="777" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="645"/>
-[...3 lines deleted...]
-      <c r="J6" s="646"/>
+      <c r="F6" s="777"/>
+      <c r="G6" s="777"/>
+      <c r="H6" s="777"/>
+      <c r="I6" s="777"/>
+      <c r="J6" s="778"/>
       <c r="K6" s="209">
         <v>12</v>
       </c>
       <c r="L6" s="209">
         <v>12</v>
       </c>
       <c r="M6" s="209">
         <v>12</v>
       </c>
       <c r="N6" s="209">
         <v>12</v>
       </c>
       <c r="O6" s="209">
         <v>12</v>
       </c>
       <c r="P6" s="219"/>
-      <c r="R6" s="719"/>
-[...4 lines deleted...]
-      <c r="W6" s="721"/>
+      <c r="R6" s="695"/>
+      <c r="S6" s="696"/>
+      <c r="T6" s="696"/>
+      <c r="U6" s="696"/>
+      <c r="V6" s="696"/>
+      <c r="W6" s="697"/>
     </row>
     <row r="7" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="97" t="s">
         <v>300</v>
       </c>
       <c r="C7" s="502" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="649" t="s">
+      <c r="D7" s="780" t="s">
         <v>304</v>
       </c>
-      <c r="E7" s="650"/>
+      <c r="E7" s="781"/>
       <c r="F7" s="506" t="s">
         <v>147</v>
       </c>
       <c r="G7" s="207"/>
       <c r="H7" s="207"/>
-      <c r="I7" s="645"/>
-      <c r="J7" s="646"/>
+      <c r="I7" s="777"/>
+      <c r="J7" s="778"/>
       <c r="K7" s="527">
         <f>IF(K$5="","",(DATE(YEAR(K$5),MONTH(K$5)+K$6,DAY(K$5)-1)))</f>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="L7" s="527">
         <f t="shared" ref="L7:O7" si="0">IF(L$5="","",(DATE(YEAR(L$5),MONTH(L$5)+L$6,DAY(L$5)-1)))</f>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="M7" s="486">
         <f t="shared" si="0"/>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="N7" s="486">
         <f t="shared" si="0"/>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="O7" s="486">
         <f t="shared" si="0"/>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="P7" s="220"/>
-      <c r="R7" s="778" t="s">
+      <c r="R7" s="646" t="s">
         <v>286</v>
       </c>
-      <c r="S7" s="778"/>
-[...3 lines deleted...]
-      <c r="W7" s="778"/>
+      <c r="S7" s="646"/>
+      <c r="T7" s="646"/>
+      <c r="U7" s="646"/>
+      <c r="V7" s="646"/>
+      <c r="W7" s="646"/>
     </row>
     <row r="8" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="779" t="s">
+      <c r="A8" s="650" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="780"/>
-[...7 lines deleted...]
-      <c r="J8" s="781"/>
+      <c r="B8" s="651"/>
+      <c r="C8" s="651"/>
+      <c r="D8" s="651"/>
+      <c r="E8" s="651"/>
+      <c r="F8" s="651"/>
+      <c r="G8" s="651"/>
+      <c r="H8" s="651"/>
+      <c r="I8" s="651"/>
+      <c r="J8" s="652"/>
       <c r="K8" s="221"/>
       <c r="L8" s="221"/>
       <c r="M8" s="221"/>
       <c r="N8" s="221"/>
       <c r="O8" s="221"/>
       <c r="P8" s="148"/>
       <c r="Q8" s="222"/>
-      <c r="R8" s="673" t="s">
+      <c r="R8" s="725" t="s">
         <v>13</v>
       </c>
-      <c r="S8" s="674"/>
-[...3 lines deleted...]
-      <c r="W8" s="675"/>
+      <c r="S8" s="726"/>
+      <c r="T8" s="726"/>
+      <c r="U8" s="726"/>
+      <c r="V8" s="726"/>
+      <c r="W8" s="727"/>
     </row>
     <row r="9" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="176"/>
-      <c r="B9" s="745" t="s">
+      <c r="B9" s="721" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="745" t="s">
+      <c r="C9" s="721" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="701" t="s">
+      <c r="D9" s="753" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="701"/>
-[...3 lines deleted...]
-      <c r="I9" s="697" t="s">
+      <c r="E9" s="753"/>
+      <c r="F9" s="753"/>
+      <c r="G9" s="753"/>
+      <c r="H9" s="753"/>
+      <c r="I9" s="749" t="s">
         <v>17</v>
       </c>
-      <c r="J9" s="698"/>
-[...5 lines deleted...]
-      <c r="P9" s="738"/>
+      <c r="J9" s="750"/>
+      <c r="K9" s="756"/>
+      <c r="L9" s="758"/>
+      <c r="M9" s="758"/>
+      <c r="N9" s="758"/>
+      <c r="O9" s="754"/>
+      <c r="P9" s="714"/>
       <c r="Q9" s="223"/>
-      <c r="R9" s="695" t="s">
+      <c r="R9" s="747" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="696"/>
-      <c r="T9" s="686" t="s">
+      <c r="S9" s="748"/>
+      <c r="T9" s="738" t="s">
         <v>19</v>
       </c>
-      <c r="U9" s="687"/>
-      <c r="V9" s="688" t="s">
+      <c r="U9" s="739"/>
+      <c r="V9" s="740" t="s">
         <v>20</v>
       </c>
-      <c r="W9" s="689"/>
+      <c r="W9" s="741"/>
     </row>
     <row r="10" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="176"/>
-      <c r="B10" s="746"/>
-      <c r="C10" s="746"/>
+      <c r="B10" s="722"/>
+      <c r="C10" s="722"/>
       <c r="D10" s="224" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="224" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="224" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="224" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="224" t="s">
         <v>25</v>
       </c>
-      <c r="I10" s="699"/>
-[...6 lines deleted...]
-      <c r="P10" s="738"/>
+      <c r="I10" s="751"/>
+      <c r="J10" s="752"/>
+      <c r="K10" s="757"/>
+      <c r="L10" s="759"/>
+      <c r="M10" s="759"/>
+      <c r="N10" s="759"/>
+      <c r="O10" s="755"/>
+      <c r="P10" s="714"/>
       <c r="Q10" s="223"/>
       <c r="R10" s="225" t="s">
         <v>26</v>
       </c>
       <c r="S10" s="178" t="s">
         <v>27</v>
       </c>
       <c r="T10" s="226" t="s">
         <v>26</v>
       </c>
       <c r="U10" s="227" t="s">
         <v>28</v>
       </c>
       <c r="V10" s="228" t="s">
         <v>26</v>
       </c>
       <c r="W10" s="227" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="176">
         <v>1</v>
       </c>
       <c r="B11" s="245" t="s">
@@ -10704,55 +10704,55 @@
         <f>IF(I11="Budget Year",ROUND(C11*D11/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I37,0)))</f>
         <v>0</v>
       </c>
       <c r="L11" s="462">
         <f>IF(I11="Budget Year",ROUND(C11*E11/12*(1+J11)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J37,0)))</f>
         <v>0</v>
       </c>
       <c r="M11" s="463">
         <f>IF(I11="Budget Year",ROUND(C11*F11/12*(1+J11)*(1+J11)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K37,0)))</f>
         <v>0</v>
       </c>
       <c r="N11" s="463">
         <f>IF(I11="Budget Year",ROUND(C11*G11/12*(1+J11)*(1+J11)*(1+J11)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L37,0)))</f>
         <v>0</v>
       </c>
       <c r="O11" s="463">
         <f>IF(I11="Budget Year",ROUND(C11*H11/12*(1+J11)*(1+J11)*(1+J11)*(1+J11)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M37,0)))</f>
         <v>0</v>
       </c>
       <c r="P11" s="464">
         <f t="shared" ref="P11:P31" si="1">SUM(K11:O11)</f>
         <v>0</v>
       </c>
       <c r="Q11" s="229"/>
       <c r="R11" s="179">
-        <v>4.1700000000000001E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="S11" s="230">
         <f>R11*12</f>
-        <v>0.50039999999999996</v>
+        <v>0.20400000000000001</v>
       </c>
       <c r="T11" s="12">
         <v>0</v>
       </c>
       <c r="U11" s="231">
         <f>T11*9</f>
         <v>0</v>
       </c>
       <c r="V11" s="12">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="W11" s="231">
         <f>V11*3</f>
         <v>0.11099999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="176">
         <v>2</v>
       </c>
       <c r="B12" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="507"/>
       <c r="D12" s="441"/>
@@ -10774,51 +10774,51 @@
         <f>IF(I12="Budget Year",ROUND(C12*E12/12*(1+J12)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J38,0)))</f>
         <v>0</v>
       </c>
       <c r="M12" s="463">
         <f>IF(I12="Budget Year",ROUND(C12*F12/12*(1+J12)*(1+J12)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K38,0)))</f>
         <v>0</v>
       </c>
       <c r="N12" s="463">
         <f>IF(I12="Budget Year",ROUND(C12*G12/12*(1+J12)*(1+J12)*(1+J12)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L38,0)))</f>
         <v>0</v>
       </c>
       <c r="O12" s="463">
         <f>IF(I12="Budget Year",ROUND(C12*H12/12*(1+J12)*(1+J12)*(1+J12)*(1+J12)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M38,0)))</f>
         <v>0</v>
       </c>
       <c r="P12" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q12" s="229"/>
       <c r="R12" s="232" t="s">
         <v>31</v>
       </c>
       <c r="S12" s="233">
         <f>2088*R11</f>
-        <v>87.069600000000008</v>
+        <v>35.496000000000002</v>
       </c>
       <c r="T12" s="234" t="s">
         <v>31</v>
       </c>
       <c r="U12" s="235">
         <f>T11*1560</f>
         <v>0</v>
       </c>
       <c r="V12" s="234" t="s">
         <v>31</v>
       </c>
       <c r="W12" s="235">
         <f>V11*520</f>
         <v>19.239999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="176">
         <v>3</v>
       </c>
       <c r="B13" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="507"/>
       <c r="D13" s="441"/>
@@ -10835,58 +10835,58 @@
       <c r="K13" s="462">
         <f>IF(I13="Budget Year",ROUND(C13*D13/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I39,0)))</f>
         <v>0</v>
       </c>
       <c r="L13" s="462">
         <f>IF(I13="Budget Year",ROUND(C13*E13/12*(1+J13)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J39,0)))</f>
         <v>0</v>
       </c>
       <c r="M13" s="463">
         <f>IF(I13="Budget Year",ROUND(C13*F13/12*(1+J13)*(1+J13)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K39,0)))</f>
         <v>0</v>
       </c>
       <c r="N13" s="463">
         <f>IF(I13="Budget Year",ROUND(C13*G13/12*(1+J13)*(1+J13)*(1+J13)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L39,0)))</f>
         <v>0</v>
       </c>
       <c r="O13" s="463">
         <f>IF(I13="Budget Year",ROUND(C13*H13/12*(1+J13)*(1+J13)*(1+J13)*(1+J13)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M39,0)))</f>
         <v>0</v>
       </c>
       <c r="P13" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q13" s="229"/>
-      <c r="R13" s="682" t="s">
+      <c r="R13" s="734" t="s">
         <v>295</v>
       </c>
-      <c r="S13" s="683"/>
-[...3 lines deleted...]
-      <c r="W13" s="684"/>
+      <c r="S13" s="735"/>
+      <c r="T13" s="735"/>
+      <c r="U13" s="735"/>
+      <c r="V13" s="735"/>
+      <c r="W13" s="736"/>
     </row>
     <row r="14" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="176">
         <v>4</v>
       </c>
       <c r="B14" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="507"/>
       <c r="D14" s="441"/>
       <c r="E14" s="441"/>
       <c r="F14" s="441"/>
       <c r="G14" s="441"/>
       <c r="H14" s="441"/>
       <c r="I14" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J14" s="440">
         <v>0.04</v>
       </c>
       <c r="K14" s="462">
         <f>IF(I14="Budget Year",ROUND(C14*D14/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I40,0)))</f>
         <v>0</v>
       </c>
       <c r="L14" s="462">
@@ -10939,214 +10939,214 @@
       <c r="K15" s="462">
         <f>IF(I15="Budget Year",ROUND(C15*D15/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I41,0)))</f>
         <v>0</v>
       </c>
       <c r="L15" s="462">
         <f>IF(I15="Budget Year",ROUND(C15*E15/12*(1+J15)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J41,0)))</f>
         <v>0</v>
       </c>
       <c r="M15" s="463">
         <f>IF(I15="Budget Year",ROUND(C15*F15/12*(1+J15)*(1+J15)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K41,0)))</f>
         <v>0</v>
       </c>
       <c r="N15" s="463">
         <f>IF(I15="Budget Year",ROUND(C15*G15/12*(1+J15)*(1+J15)*(1+J15)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L41,0)))</f>
         <v>0</v>
       </c>
       <c r="O15" s="463">
         <f>IF(I15="Budget Year",ROUND(C15*H15/12*(1+J15)*(1+J15)*(1+J15)*(1+J15)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M41,0)))</f>
         <v>0</v>
       </c>
       <c r="P15" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q15" s="229"/>
-      <c r="R15" s="685" t="s">
+      <c r="R15" s="737" t="s">
         <v>32</v>
       </c>
-      <c r="S15" s="685"/>
-      <c r="T15" s="685"/>
+      <c r="S15" s="737"/>
+      <c r="T15" s="737"/>
       <c r="U15" s="189"/>
       <c r="V15" s="189"/>
       <c r="W15" s="16"/>
     </row>
     <row r="16" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="176">
         <v>6</v>
       </c>
       <c r="B16" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="507"/>
       <c r="D16" s="441"/>
       <c r="E16" s="441"/>
       <c r="F16" s="441"/>
       <c r="G16" s="441"/>
       <c r="H16" s="441"/>
       <c r="I16" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J16" s="440">
         <v>0.04</v>
       </c>
       <c r="K16" s="462">
         <f>IF(I16="Budget Year",ROUND(C16*D16/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I42,0)))</f>
         <v>0</v>
       </c>
       <c r="L16" s="462">
         <f>IF(I16="Budget Year",ROUND(C16*E16/12*(1+J16)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J42,0)))</f>
         <v>0</v>
       </c>
       <c r="M16" s="463">
         <f>IF(I16="Budget Year",ROUND(C16*F16/12*(1+J16)*(1+J16)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K42,0)))</f>
         <v>0</v>
       </c>
       <c r="N16" s="463">
         <f>IF(I16="Budget Year",ROUND(C16*G16/12*(1+J16)*(1+J16)*(1+J16)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L42,0)))</f>
         <v>0</v>
       </c>
       <c r="O16" s="463">
         <f>IF(I16="Budget Year",ROUND(C16*H16/12*(1+J16)*(1+J16)*(1+J16)*(1+J16)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M42,0)))</f>
         <v>0</v>
       </c>
       <c r="P16" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q16" s="229"/>
-      <c r="R16" s="744" t="s">
+      <c r="R16" s="720" t="s">
         <v>218</v>
       </c>
-      <c r="S16" s="744"/>
-[...2 lines deleted...]
-      <c r="V16" s="744"/>
+      <c r="S16" s="720"/>
+      <c r="T16" s="720"/>
+      <c r="U16" s="720"/>
+      <c r="V16" s="720"/>
       <c r="W16" s="14"/>
     </row>
     <row r="17" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="176">
         <v>7</v>
       </c>
       <c r="B17" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="507"/>
       <c r="D17" s="441"/>
       <c r="E17" s="441"/>
       <c r="F17" s="441"/>
       <c r="G17" s="441"/>
       <c r="H17" s="441"/>
       <c r="I17" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J17" s="440">
         <v>0.04</v>
       </c>
       <c r="K17" s="462">
         <f>IF(I17="Budget Year",ROUND(C17*D17/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I43,0)))</f>
         <v>0</v>
       </c>
       <c r="L17" s="462">
         <f>IF(I17="Budget Year",ROUND(C17*E17/12*(1+J17)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J43,0)))</f>
         <v>0</v>
       </c>
       <c r="M17" s="463">
         <f>IF(I17="Budget Year",ROUND(C17*F17/12*(1+J17)*(1+J17)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K43,0)))</f>
         <v>0</v>
       </c>
       <c r="N17" s="463">
         <f>IF(I17="Budget Year",ROUND(C17*G17/12*(1+J17)*(1+J17)*(1+J17)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L43,0)))</f>
         <v>0</v>
       </c>
       <c r="O17" s="463">
         <f>IF(I17="Budget Year",ROUND(C17*H17/12*(1+J17)*(1+J17)*(1+J17)*(1+J17)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M43,0)))</f>
         <v>0</v>
       </c>
       <c r="P17" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q17" s="229"/>
-      <c r="R17" s="739" t="s">
+      <c r="R17" s="715" t="s">
         <v>33</v>
       </c>
-      <c r="S17" s="740"/>
+      <c r="S17" s="716"/>
       <c r="T17" s="236"/>
       <c r="U17" s="188"/>
       <c r="V17" s="188"/>
       <c r="W17" s="15"/>
     </row>
     <row r="18" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="176">
         <v>8</v>
       </c>
       <c r="B18" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="507"/>
       <c r="D18" s="441"/>
       <c r="E18" s="441"/>
       <c r="F18" s="441"/>
       <c r="G18" s="441"/>
       <c r="H18" s="441"/>
       <c r="I18" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J18" s="440">
         <v>0.04</v>
       </c>
       <c r="K18" s="462">
         <f>IF(I18="Budget Year",ROUND(C18*D18/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I44,0)))</f>
         <v>0</v>
       </c>
       <c r="L18" s="462">
         <f>IF(I18="Budget Year",ROUND(C18*E18/12*(1+J18)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J44,0)))</f>
         <v>0</v>
       </c>
       <c r="M18" s="463">
         <f>IF(I18="Budget Year",ROUND(C18*F18/12*(1+J18)*(1+J18)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K44,0)))</f>
         <v>0</v>
       </c>
       <c r="N18" s="463">
         <f>IF(I18="Budget Year",ROUND(C18*G18/12*(1+J18)*(1+J18)*(1+J18)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L44,0)))</f>
         <v>0</v>
       </c>
       <c r="O18" s="463">
         <f>IF(I18="Budget Year",ROUND(C18*H18/12*(1+J18)*(1+J18)*(1+J18)*(1+J18)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M44,0)))</f>
         <v>0</v>
       </c>
       <c r="P18" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q18" s="229"/>
-      <c r="R18" s="741" t="s">
+      <c r="R18" s="717" t="s">
         <v>34</v>
       </c>
-      <c r="S18" s="742"/>
-      <c r="T18" s="743"/>
+      <c r="S18" s="718"/>
+      <c r="T18" s="719"/>
       <c r="U18" s="188"/>
       <c r="V18" s="188"/>
       <c r="W18" s="15"/>
     </row>
     <row r="19" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="176">
         <v>9</v>
       </c>
       <c r="B19" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="507"/>
       <c r="D19" s="441"/>
       <c r="E19" s="441"/>
       <c r="F19" s="441"/>
       <c r="G19" s="441"/>
       <c r="H19" s="441"/>
       <c r="I19" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J19" s="440">
         <v>0.04</v>
       </c>
       <c r="K19" s="462">
         <f>IF(I19="Budget Year",ROUND(C19*D19/12*$K$6,0),IF($K$6=0,,ROUND(Worksheet!I45,0)))</f>
@@ -11653,122 +11653,122 @@
         <v>0</v>
       </c>
       <c r="L30" s="462">
         <f>IF(I30="Budget Year",ROUND(C30*E30/12*(1+J30)*$L$6,0),IF($L$6=0,,ROUND(Worksheet!J56,0)))</f>
         <v>0</v>
       </c>
       <c r="M30" s="463">
         <f>IF(I30="Budget Year",ROUND(C30*F30/12*(1+J30)*(1+J30)*$M$6,0),IF($M$6=0,,ROUND(Worksheet!K56,0)))</f>
         <v>0</v>
       </c>
       <c r="N30" s="463">
         <f>IF(I30="Budget Year",ROUND(C30*G30/12*(1+J30)*(1+J30)*(1+J30)*$N$6,0),IF($N$6=0,,ROUND(Worksheet!L56,0)))</f>
         <v>0</v>
       </c>
       <c r="O30" s="463">
         <f>IF(I30="Budget Year",ROUND(C30*H30/12*(1+J30)*(1+J30)*(1+J30)*(1+J30)*$O$6,0),IF($O$6=0,,ROUND(Worksheet!M56,0)))</f>
         <v>0</v>
       </c>
       <c r="P30" s="464">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q30" s="229"/>
     </row>
     <row r="31" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="722" t="s">
+      <c r="A31" s="698" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="723"/>
+      <c r="B31" s="699"/>
       <c r="C31" s="237"/>
       <c r="D31" s="238"/>
       <c r="E31" s="238"/>
       <c r="F31" s="238"/>
       <c r="G31" s="238"/>
       <c r="H31" s="239"/>
       <c r="I31" s="239"/>
       <c r="J31" s="240"/>
       <c r="K31" s="465">
         <f>SUM(K11:K30)</f>
         <v>0</v>
       </c>
       <c r="L31" s="465">
         <f>SUM(L11:L30)</f>
         <v>0</v>
       </c>
       <c r="M31" s="465">
         <f>SUM(M11:M30)</f>
         <v>0</v>
       </c>
       <c r="N31" s="465">
         <f>SUM(N11:N30)</f>
         <v>0</v>
       </c>
       <c r="O31" s="466">
         <f>SUM(O11:O30)</f>
         <v>0</v>
       </c>
       <c r="P31" s="467">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q31" s="241"/>
     </row>
     <row r="32" spans="1:23" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M32" s="494"/>
       <c r="N32" s="494"/>
     </row>
     <row r="33" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="666" t="s">
+      <c r="A33" s="653" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="667"/>
-[...5 lines deleted...]
-      <c r="H33" s="692"/>
+      <c r="B33" s="654"/>
+      <c r="C33" s="655"/>
+      <c r="D33" s="742"/>
+      <c r="E33" s="743"/>
+      <c r="F33" s="743"/>
+      <c r="G33" s="743"/>
+      <c r="H33" s="744"/>
       <c r="I33" s="9"/>
       <c r="J33" s="10"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="11"/>
       <c r="O33" s="11"/>
       <c r="P33" s="148"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="627" t="s">
         <v>217</v>
       </c>
-      <c r="S33" s="679" t="s">
+      <c r="S33" s="731" t="s">
         <v>38</v>
       </c>
-      <c r="T33" s="680"/>
-[...2 lines deleted...]
-      <c r="W33" s="681"/>
+      <c r="T33" s="732"/>
+      <c r="U33" s="732"/>
+      <c r="V33" s="732"/>
+      <c r="W33" s="733"/>
     </row>
     <row r="34" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="173"/>
       <c r="B34" s="217" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="174" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="224" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="224" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="224" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="224" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="224" t="s">
         <v>25</v>
       </c>
       <c r="I34" s="175"/>
@@ -11829,60 +11829,60 @@
       <c r="K35" s="462">
         <f>ROUND(K11*(((D35*Worksheet!$B$6)+(E35*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L35" s="462">
         <f>IF($L$6=0,"",(ROUND(L11*(((E35*Worksheet!$C$6)+(F35*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M35" s="462">
         <f>IF($M$6=0,"",(ROUND(M11*(((F35*Worksheet!$D$6)+(G35*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N35" s="462">
         <f>IF($N$6=0,"",(ROUND(N11*(((G35*Worksheet!$E$6)+(H35*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O35" s="462">
         <f>IF($O$6=0,"",(ROUND(O11*(((H35*Worksheet!$F$6)+(I35*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P35" s="464">
         <f t="shared" ref="P35:P55" si="3">SUM(K35:O35)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="247"/>
-      <c r="R35" s="724" t="s">
+      <c r="R35" s="700" t="s">
         <v>42</v>
       </c>
-      <c r="S35" s="708" t="s">
+      <c r="S35" s="760" t="s">
         <v>298</v>
       </c>
-      <c r="T35" s="709"/>
-[...2 lines deleted...]
-      <c r="W35" s="710"/>
+      <c r="T35" s="761"/>
+      <c r="U35" s="761"/>
+      <c r="V35" s="761"/>
+      <c r="W35" s="762"/>
     </row>
     <row r="36" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="245">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="B36" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C36" s="441" t="s">
         <v>41</v>
       </c>
       <c r="D36" s="503">
         <f>IF(C36="Select",0,IF(C36="A",Worksheet!$V$62,IF(C36="B",Worksheet!$V$63,IF(C36="C",Worksheet!$V$64,IF(C36="D",Worksheet!$V$65,IF(C36="E",Worksheet!$V$66,IF(C36="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="E36" s="503">
         <f>IF(C36="Select",0,IF(C36="A",Worksheet!$W$62,IF(C36="B",Worksheet!$W$63,IF(C36="C",Worksheet!$W$64,IF(C36="D",Worksheet!$W$65,IF(C36="E",Worksheet!$W$66,IF(C36="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="F36" s="503">
         <f>IF(C36="Select",0,IF(C36="Select","",IF(C36="A",Worksheet!$X$62,IF(C36="B",Worksheet!$X$63,IF(C36="C",Worksheet!$X$64,IF(C36="D",Worksheet!$X$65,IF(C36="E",Worksheet!$X$66,IF(C36="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0.55800000000000005</v>
       </c>
@@ -11902,56 +11902,56 @@
       <c r="K36" s="462">
         <f>ROUND(K12*(((D36*Worksheet!$B$6)+(E36*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L36" s="462">
         <f>IF($L$6=0,"",(ROUND(L12*(((E36*Worksheet!$C$6)+(F36*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M36" s="462">
         <f>IF($M$6=0,"",(ROUND(M12*(((F36*Worksheet!$D$6)+(G36*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N36" s="462">
         <f>IF($N$6=0,"",(ROUND(N12*(((G36*Worksheet!$E$6)+(H36*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O36" s="462">
         <f>IF($O$6=0,"",(ROUND(O12*(((H36*Worksheet!$F$6)+(I36*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P36" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q36" s="247"/>
-      <c r="R36" s="725"/>
-[...4 lines deleted...]
-      <c r="W36" s="713"/>
+      <c r="R36" s="701"/>
+      <c r="S36" s="763"/>
+      <c r="T36" s="764"/>
+      <c r="U36" s="764"/>
+      <c r="V36" s="764"/>
+      <c r="W36" s="765"/>
     </row>
     <row r="37" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="245">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="B37" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C37" s="441" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="503">
         <f>IF(C37="Select",0,IF(C37="A",Worksheet!$V$62,IF(C37="B",Worksheet!$V$63,IF(C37="C",Worksheet!$V$64,IF(C37="D",Worksheet!$V$65,IF(C37="E",Worksheet!$V$66,IF(C37="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0.628</v>
       </c>
       <c r="E37" s="503">
         <f>IF(C37="Select",0,IF(C37="A",Worksheet!$W$62,IF(C37="B",Worksheet!$W$63,IF(C37="C",Worksheet!$W$64,IF(C37="D",Worksheet!$W$65,IF(C37="E",Worksheet!$W$66,IF(C37="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0.628</v>
       </c>
       <c r="F37" s="503">
         <f>IF(C37="Select",0,IF(C37="Select","",IF(C37="A",Worksheet!$X$62,IF(C37="B",Worksheet!$X$63,IF(C37="C",Worksheet!$X$64,IF(C37="D",Worksheet!$X$65,IF(C37="E",Worksheet!$X$66,IF(C37="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0.628</v>
       </c>
@@ -11971,60 +11971,60 @@
       <c r="K37" s="462">
         <f>ROUND(K13*(((D37*Worksheet!$B$6)+(E37*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L37" s="462">
         <f>IF($L$6=0,"",(ROUND(L13*(((E37*Worksheet!$C$6)+(F37*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M37" s="462">
         <f>IF($M$6=0,"",(ROUND(M13*(((F37*Worksheet!$D$6)+(G37*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N37" s="462">
         <f>IF($N$6=0,"",(ROUND(N13*(((G37*Worksheet!$E$6)+(H37*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O37" s="462">
         <f>IF($O$6=0,"",(ROUND(O13*(((H37*Worksheet!$F$6)+(I37*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P37" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q37" s="247"/>
-      <c r="R37" s="724" t="s">
+      <c r="R37" s="700" t="s">
         <v>41</v>
       </c>
-      <c r="S37" s="726" t="s">
+      <c r="S37" s="702" t="s">
         <v>305</v>
       </c>
-      <c r="T37" s="727"/>
-[...2 lines deleted...]
-      <c r="W37" s="728"/>
+      <c r="T37" s="703"/>
+      <c r="U37" s="703"/>
+      <c r="V37" s="703"/>
+      <c r="W37" s="704"/>
     </row>
     <row r="38" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="245">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="B38" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C38" s="441" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="503">
         <f>IF(C38="Select",0,IF(C38="A",Worksheet!$V$62,IF(C38="B",Worksheet!$V$63,IF(C38="C",Worksheet!$V$64,IF(C38="D",Worksheet!$V$65,IF(C38="E",Worksheet!$V$66,IF(C38="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0.25</v>
       </c>
       <c r="E38" s="503">
         <f>IF(C38="Select",0,IF(C38="A",Worksheet!$W$62,IF(C38="B",Worksheet!$W$63,IF(C38="C",Worksheet!$W$64,IF(C38="D",Worksheet!$W$65,IF(C38="E",Worksheet!$W$66,IF(C38="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0.25</v>
       </c>
       <c r="F38" s="503">
         <f>IF(C38="Select",0,IF(C38="Select","",IF(C38="A",Worksheet!$X$62,IF(C38="B",Worksheet!$X$63,IF(C38="C",Worksheet!$X$64,IF(C38="D",Worksheet!$X$65,IF(C38="E",Worksheet!$X$66,IF(C38="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0.25</v>
       </c>
@@ -12044,56 +12044,56 @@
       <c r="K38" s="462">
         <f>ROUND(K14*(((D38*Worksheet!$B$6)+(E38*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L38" s="462">
         <f>IF($L$6=0,"",(ROUND(L14*(((E38*Worksheet!$C$6)+(F38*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M38" s="462">
         <f>IF($M$6=0,"",(ROUND(M14*(((F38*Worksheet!$D$6)+(G38*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N38" s="462">
         <f>IF($N$6=0,"",(ROUND(N14*(((G38*Worksheet!$E$6)+(H38*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O38" s="462">
         <f>IF($O$6=0,"",(ROUND(O14*(((H38*Worksheet!$F$6)+(I38*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P38" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q38" s="247"/>
-      <c r="R38" s="725"/>
-[...4 lines deleted...]
-      <c r="W38" s="731"/>
+      <c r="R38" s="701"/>
+      <c r="S38" s="705"/>
+      <c r="T38" s="706"/>
+      <c r="U38" s="706"/>
+      <c r="V38" s="706"/>
+      <c r="W38" s="707"/>
     </row>
     <row r="39" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="245">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="B39" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C39" s="441" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="503">
         <f>IF(C39="Select",0,IF(C39="A",Worksheet!$V$62,IF(C39="B",Worksheet!$V$63,IF(C39="C",Worksheet!$V$64,IF(C39="D",Worksheet!$V$65,IF(C39="E",Worksheet!$V$66,IF(C39="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="E39" s="503">
         <f>IF(C39="Select",0,IF(C39="A",Worksheet!$W$62,IF(C39="B",Worksheet!$W$63,IF(C39="C",Worksheet!$W$64,IF(C39="D",Worksheet!$W$65,IF(C39="E",Worksheet!$W$66,IF(C39="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F39" s="503">
         <f>IF(C39="Select",0,IF(C39="Select","",IF(C39="A",Worksheet!$X$62,IF(C39="B",Worksheet!$X$63,IF(C39="C",Worksheet!$X$64,IF(C39="D",Worksheet!$X$65,IF(C39="E",Worksheet!$X$66,IF(C39="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>2.1999999999999999E-2</v>
       </c>
@@ -12113,60 +12113,60 @@
       <c r="K39" s="462">
         <f>ROUND(K15*(((D39*Worksheet!$B$6)+(E39*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L39" s="462">
         <f>IF($L$6=0,"",(ROUND(L15*(((E39*Worksheet!$C$6)+(F39*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M39" s="462">
         <f>IF($M$6=0,"",(ROUND(M15*(((F39*Worksheet!$D$6)+(G39*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N39" s="462">
         <f>IF($N$6=0,"",(ROUND(N15*(((G39*Worksheet!$E$6)+(H39*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O39" s="462">
         <f>IF($O$6=0,"",(ROUND(O15*(((H39*Worksheet!$F$6)+(I39*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P39" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q39" s="247"/>
-      <c r="R39" s="677" t="s">
+      <c r="R39" s="729" t="s">
         <v>43</v>
       </c>
-      <c r="S39" s="676" t="s">
+      <c r="S39" s="728" t="s">
         <v>306</v>
       </c>
-      <c r="T39" s="676"/>
-[...2 lines deleted...]
-      <c r="W39" s="676"/>
+      <c r="T39" s="728"/>
+      <c r="U39" s="728"/>
+      <c r="V39" s="728"/>
+      <c r="W39" s="728"/>
     </row>
     <row r="40" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="245">
         <f t="shared" si="2"/>
         <v>6</v>
       </c>
       <c r="B40" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C40" s="441" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="503">
         <f>IF(C40="Select",0,IF(C40="A",Worksheet!$V$62,IF(C40="B",Worksheet!$V$63,IF(C40="C",Worksheet!$V$64,IF(C40="D",Worksheet!$V$65,IF(C40="E",Worksheet!$V$66,IF(C40="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="E40" s="503">
         <f>IF(C40="Select",0,IF(C40="A",Worksheet!$W$62,IF(C40="B",Worksheet!$W$63,IF(C40="C",Worksheet!$W$64,IF(C40="D",Worksheet!$W$65,IF(C40="E",Worksheet!$W$66,IF(C40="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="F40" s="503">
         <f>IF(C40="Select",0,IF(C40="Select","",IF(C40="A",Worksheet!$X$62,IF(C40="B",Worksheet!$X$63,IF(C40="C",Worksheet!$X$64,IF(C40="D",Worksheet!$X$65,IF(C40="E",Worksheet!$X$66,IF(C40="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>5.2999999999999999E-2</v>
       </c>
@@ -12186,56 +12186,56 @@
       <c r="K40" s="462">
         <f>ROUND(K16*(((D40*Worksheet!$B$6)+(E40*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L40" s="462">
         <f>IF($L$6=0,"",(ROUND(L16*(((E40*Worksheet!$C$6)+(F40*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M40" s="462">
         <f>IF($M$6=0,"",(ROUND(M16*(((F40*Worksheet!$D$6)+(G40*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N40" s="462">
         <f>IF($N$6=0,"",(ROUND(N16*(((G40*Worksheet!$E$6)+(H40*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O40" s="462">
         <f>IF($O$6=0,"",(ROUND(O16*(((H40*Worksheet!$F$6)+(I40*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P40" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q40" s="247"/>
-      <c r="R40" s="678"/>
-[...4 lines deleted...]
-      <c r="W40" s="676"/>
+      <c r="R40" s="730"/>
+      <c r="S40" s="728"/>
+      <c r="T40" s="728"/>
+      <c r="U40" s="728"/>
+      <c r="V40" s="728"/>
+      <c r="W40" s="728"/>
     </row>
     <row r="41" spans="1:23" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="245">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="B41" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C41" s="441" t="s">
         <v>216</v>
       </c>
       <c r="D41" s="503">
         <f>IF(C41="Select",0,IF(C41="A",Worksheet!$V$62,IF(C41="B",Worksheet!$V$63,IF(C41="C",Worksheet!$V$64,IF(C41="D",Worksheet!$V$65,IF(C41="E",Worksheet!$V$66,IF(C41="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="E41" s="503">
         <f>IF(C41="Select",0,IF(C41="A",Worksheet!$W$62,IF(C41="B",Worksheet!$W$63,IF(C41="C",Worksheet!$W$64,IF(C41="D",Worksheet!$W$65,IF(C41="E",Worksheet!$W$66,IF(C41="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="F41" s="503">
         <f>IF(C41="Select",0,IF(C41="Select","",IF(C41="A",Worksheet!$X$62,IF(C41="B",Worksheet!$X$63,IF(C41="C",Worksheet!$X$64,IF(C41="D",Worksheet!$X$65,IF(C41="E",Worksheet!$X$66,IF(C41="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0</v>
       </c>
@@ -12329,57 +12329,57 @@
       </c>
       <c r="L42" s="462">
         <f>IF($L$6=0,"",(ROUND(L18*(((E42*Worksheet!$C$6)+(F42*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M42" s="462">
         <f>IF($M$6=0,"",(ROUND(M18*(((F42*Worksheet!$D$6)+(G42*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N42" s="462">
         <f>IF($N$6=0,"",(ROUND(N18*(((G42*Worksheet!$E$6)+(H42*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O42" s="462">
         <f>IF($O$6=0,"",(ROUND(O18*(((H42*Worksheet!$F$6)+(I42*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P42" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q42" s="247"/>
       <c r="R42" s="251" t="s">
         <v>45</v>
       </c>
-      <c r="S42" s="732" t="s">
+      <c r="S42" s="708" t="s">
         <v>46</v>
       </c>
-      <c r="T42" s="733"/>
-[...2 lines deleted...]
-      <c r="W42" s="734"/>
+      <c r="T42" s="709"/>
+      <c r="U42" s="709"/>
+      <c r="V42" s="709"/>
+      <c r="W42" s="710"/>
     </row>
     <row r="43" spans="1:23" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="245">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
       <c r="B43" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C43" s="441" t="s">
         <v>216</v>
       </c>
       <c r="D43" s="503">
         <f>IF(C43="Select",0,IF(C43="A",Worksheet!$V$62,IF(C43="B",Worksheet!$V$63,IF(C43="C",Worksheet!$V$64,IF(C43="D",Worksheet!$V$65,IF(C43="E",Worksheet!$V$66,IF(C43="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="E43" s="503">
         <f>IF(C43="Select",0,IF(C43="A",Worksheet!$W$62,IF(C43="B",Worksheet!$W$63,IF(C43="C",Worksheet!$W$64,IF(C43="D",Worksheet!$W$65,IF(C43="E",Worksheet!$W$66,IF(C43="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="F43" s="503">
         <f>IF(C43="Select",0,IF(C43="Select","",IF(C43="A",Worksheet!$X$62,IF(C43="B",Worksheet!$X$63,IF(C43="C",Worksheet!$X$64,IF(C43="D",Worksheet!$X$65,IF(C43="E",Worksheet!$X$66,IF(C43="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0</v>
       </c>
@@ -12402,57 +12402,57 @@
       </c>
       <c r="L43" s="462">
         <f>IF($L$6=0,"",(ROUND(L19*(((E43*Worksheet!$C$6)+(F43*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M43" s="462">
         <f>IF($M$6=0,"",(ROUND(M19*(((F43*Worksheet!$D$6)+(G43*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N43" s="462">
         <f>IF($N$6=0,"",(ROUND(N19*(((G43*Worksheet!$E$6)+(H43*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O43" s="462">
         <f>IF($O$6=0,"",(ROUND(O19*(((H43*Worksheet!$F$6)+(I43*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P43" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q43" s="247"/>
       <c r="R43" s="251" t="s">
         <v>47</v>
       </c>
-      <c r="S43" s="735" t="s">
+      <c r="S43" s="711" t="s">
         <v>48</v>
       </c>
-      <c r="T43" s="736"/>
-[...2 lines deleted...]
-      <c r="W43" s="737"/>
+      <c r="T43" s="712"/>
+      <c r="U43" s="712"/>
+      <c r="V43" s="712"/>
+      <c r="W43" s="713"/>
     </row>
     <row r="44" spans="1:23" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="245">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="B44" s="245" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C44" s="441" t="s">
         <v>216</v>
       </c>
       <c r="D44" s="503">
         <f>IF(C44="Select",0,IF(C44="A",Worksheet!$V$62,IF(C44="B",Worksheet!$V$63,IF(C44="C",Worksheet!$V$64,IF(C44="D",Worksheet!$V$65,IF(C44="E",Worksheet!$V$66,IF(C44="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="E44" s="503">
         <f>IF(C44="Select",0,IF(C44="A",Worksheet!$W$62,IF(C44="B",Worksheet!$W$63,IF(C44="C",Worksheet!$W$64,IF(C44="D",Worksheet!$W$65,IF(C44="E",Worksheet!$W$66,IF(C44="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="F44" s="503">
         <f>IF(C44="Select",0,IF(C44="Select","",IF(C44="A",Worksheet!$X$62,IF(C44="B",Worksheet!$X$63,IF(C44="C",Worksheet!$X$64,IF(C44="D",Worksheet!$X$65,IF(C44="E",Worksheet!$X$66,IF(C44="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0</v>
       </c>
@@ -12475,57 +12475,57 @@
       </c>
       <c r="L44" s="462">
         <f>IF($L$6=0,"",(ROUND(L20*(((E44*Worksheet!$C$6)+(F44*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M44" s="462">
         <f>IF($M$6=0,"",(ROUND(M20*(((F44*Worksheet!$D$6)+(G44*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N44" s="462">
         <f>IF($N$6=0,"",(ROUND(N20*(((G44*Worksheet!$E$6)+(H44*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O44" s="462">
         <f>IF($O$6=0,"",(ROUND(O20*(((H44*Worksheet!$F$6)+(I44*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P44" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q44" s="247"/>
       <c r="R44" s="251" t="s">
         <v>49</v>
       </c>
-      <c r="S44" s="735" t="s">
+      <c r="S44" s="711" t="s">
         <v>50</v>
       </c>
-      <c r="T44" s="736"/>
-[...2 lines deleted...]
-      <c r="W44" s="737"/>
+      <c r="T44" s="712"/>
+      <c r="U44" s="712"/>
+      <c r="V44" s="712"/>
+      <c r="W44" s="713"/>
     </row>
     <row r="45" spans="1:23" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="245">
         <f t="shared" si="2"/>
         <v>11</v>
       </c>
       <c r="B45" s="245" t="str">
         <f>B21</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C45" s="441" t="s">
         <v>216</v>
       </c>
       <c r="D45" s="503">
         <f>IF(C45="Select",0,IF(C45="A",Worksheet!$V$62,IF(C45="B",Worksheet!$V$63,IF(C45="C",Worksheet!$V$64,IF(C45="D",Worksheet!$V$65,IF(C45="E",Worksheet!$V$66,IF(C45="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="E45" s="503">
         <f>IF(C45="Select",0,IF(C45="A",Worksheet!$W$62,IF(C45="B",Worksheet!$W$63,IF(C45="C",Worksheet!$W$64,IF(C45="D",Worksheet!$W$65,IF(C45="E",Worksheet!$W$66,IF(C45="F",Worksheet!$W$67,FALSE)))))))</f>
         <v>0</v>
       </c>
       <c r="F45" s="503">
         <f>IF(C45="Select",0,IF(C45="Select","",IF(C45="A",Worksheet!$X$62,IF(C45="B",Worksheet!$X$63,IF(C45="C",Worksheet!$X$64,IF(C45="D",Worksheet!$X$65,IF(C45="E",Worksheet!$X$66,IF(C45="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0</v>
       </c>
@@ -13114,93 +13114,93 @@
         <v>0</v>
       </c>
       <c r="L54" s="462">
         <f>IF($L$6=0,"",(ROUND(L30*(((E54*Worksheet!$C$6)+(F54*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M54" s="462">
         <f>IF($M$6=0,"",(ROUND(M30*(((F54*Worksheet!$D$6)+(G54*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N54" s="462">
         <f>IF($N$6=0,"",(ROUND(N30*(((G54*Worksheet!$E$6)+(H54*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O54" s="462">
         <f>IF($O$6=0,"",(ROUND(O30*(((H54*Worksheet!$F$6)+(I54*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P54" s="464">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q54" s="247"/>
     </row>
     <row r="55" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="657" t="s">
+      <c r="A55" s="723" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="658"/>
+      <c r="B55" s="724"/>
       <c r="C55" s="237"/>
       <c r="D55" s="337"/>
       <c r="E55" s="337"/>
       <c r="F55" s="337"/>
       <c r="G55" s="337"/>
       <c r="H55" s="337"/>
       <c r="I55" s="337"/>
       <c r="J55" s="338"/>
       <c r="K55" s="469">
         <f>SUM(K35:K54)</f>
         <v>0</v>
       </c>
       <c r="L55" s="467">
         <f>SUM(L35:L54)</f>
         <v>0</v>
       </c>
       <c r="M55" s="467">
         <f>SUM(M35:M54)</f>
         <v>0</v>
       </c>
       <c r="N55" s="467">
         <f>SUM(N35:N54)</f>
         <v>0</v>
       </c>
       <c r="O55" s="467">
         <f>SUM(O35:O54)</f>
         <v>0</v>
       </c>
       <c r="P55" s="467">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q55" s="247"/>
     </row>
     <row r="56" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="653" t="s">
+      <c r="A56" s="660" t="s">
         <v>52</v>
       </c>
-      <c r="B56" s="651"/>
+      <c r="B56" s="661"/>
       <c r="C56" s="254"/>
       <c r="D56" s="255"/>
       <c r="E56" s="255"/>
       <c r="F56" s="255"/>
       <c r="G56" s="255"/>
       <c r="H56" s="255"/>
       <c r="I56" s="255"/>
       <c r="J56" s="256"/>
       <c r="K56" s="277">
         <f t="shared" ref="K56:P56" si="4">K55+K31</f>
         <v>0</v>
       </c>
       <c r="L56" s="278">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M56" s="278">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N56" s="278">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O56" s="278">
@@ -13211,181 +13211,181 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q56" s="257"/>
     </row>
     <row r="57" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="212"/>
       <c r="B57" s="258"/>
       <c r="C57" s="259"/>
       <c r="D57" s="260"/>
       <c r="E57" s="260"/>
       <c r="F57" s="260"/>
       <c r="G57" s="260"/>
       <c r="H57" s="260"/>
       <c r="I57" s="260"/>
       <c r="J57" s="260"/>
       <c r="K57" s="261"/>
       <c r="L57" s="261"/>
       <c r="M57" s="261"/>
       <c r="N57" s="261"/>
       <c r="O57" s="261"/>
       <c r="P57" s="262"/>
       <c r="Q57" s="216"/>
     </row>
     <row r="58" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="666" t="s">
+      <c r="A58" s="653" t="s">
         <v>53</v>
       </c>
-      <c r="B58" s="667"/>
-[...13 lines deleted...]
-      <c r="P58" s="668"/>
+      <c r="B58" s="654"/>
+      <c r="C58" s="654"/>
+      <c r="D58" s="654"/>
+      <c r="E58" s="654"/>
+      <c r="F58" s="654"/>
+      <c r="G58" s="654"/>
+      <c r="H58" s="654"/>
+      <c r="I58" s="654"/>
+      <c r="J58" s="654"/>
+      <c r="K58" s="654"/>
+      <c r="L58" s="654"/>
+      <c r="M58" s="654"/>
+      <c r="N58" s="654"/>
+      <c r="O58" s="654"/>
+      <c r="P58" s="655"/>
     </row>
     <row r="59" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="176">
         <v>1</v>
       </c>
-      <c r="B59" s="669"/>
-[...7 lines deleted...]
-      <c r="J59" s="669"/>
+      <c r="B59" s="656"/>
+      <c r="C59" s="656"/>
+      <c r="D59" s="656"/>
+      <c r="E59" s="656"/>
+      <c r="F59" s="656"/>
+      <c r="G59" s="656"/>
+      <c r="H59" s="656"/>
+      <c r="I59" s="656"/>
+      <c r="J59" s="656"/>
       <c r="K59" s="215">
         <v>0</v>
       </c>
       <c r="L59" s="215">
         <v>0</v>
       </c>
       <c r="M59" s="215">
         <v>0</v>
       </c>
       <c r="N59" s="215">
         <v>0</v>
       </c>
       <c r="O59" s="215">
         <v>0</v>
       </c>
       <c r="P59" s="283">
         <f>SUM(K59:O59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="176">
         <v>2</v>
       </c>
-      <c r="B60" s="669"/>
-[...7 lines deleted...]
-      <c r="J60" s="669"/>
+      <c r="B60" s="656"/>
+      <c r="C60" s="656"/>
+      <c r="D60" s="656"/>
+      <c r="E60" s="656"/>
+      <c r="F60" s="656"/>
+      <c r="G60" s="656"/>
+      <c r="H60" s="656"/>
+      <c r="I60" s="656"/>
+      <c r="J60" s="656"/>
       <c r="K60" s="215">
         <v>0</v>
       </c>
       <c r="L60" s="215">
         <v>0</v>
       </c>
       <c r="M60" s="215">
         <v>0</v>
       </c>
       <c r="N60" s="215">
         <v>0</v>
       </c>
       <c r="O60" s="215">
         <v>0</v>
       </c>
       <c r="P60" s="283">
         <f>SUM(K60:O60)</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="176">
         <v>3</v>
       </c>
-      <c r="B61" s="669"/>
-[...7 lines deleted...]
-      <c r="J61" s="669"/>
+      <c r="B61" s="656"/>
+      <c r="C61" s="656"/>
+      <c r="D61" s="656"/>
+      <c r="E61" s="656"/>
+      <c r="F61" s="656"/>
+      <c r="G61" s="656"/>
+      <c r="H61" s="656"/>
+      <c r="I61" s="656"/>
+      <c r="J61" s="656"/>
       <c r="K61" s="215">
         <v>0</v>
       </c>
       <c r="L61" s="215">
         <v>0</v>
       </c>
       <c r="M61" s="215">
         <v>0</v>
       </c>
       <c r="N61" s="215">
         <v>0</v>
       </c>
       <c r="O61" s="215">
         <v>0</v>
       </c>
       <c r="P61" s="283">
         <f>SUM(K61:O61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="176">
         <v>4</v>
       </c>
-      <c r="B62" s="669"/>
-[...7 lines deleted...]
-      <c r="J62" s="747"/>
+      <c r="B62" s="656"/>
+      <c r="C62" s="657"/>
+      <c r="D62" s="657"/>
+      <c r="E62" s="657"/>
+      <c r="F62" s="657"/>
+      <c r="G62" s="657"/>
+      <c r="H62" s="657"/>
+      <c r="I62" s="657"/>
+      <c r="J62" s="657"/>
       <c r="K62" s="215">
         <v>0</v>
       </c>
       <c r="L62" s="215">
         <v>0</v>
       </c>
       <c r="M62" s="215">
         <v>0</v>
       </c>
       <c r="N62" s="215">
         <v>0</v>
       </c>
       <c r="O62" s="215">
         <v>0</v>
       </c>
       <c r="P62" s="283">
         <f>SUM(K62:O62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="263"/>
       <c r="B63" s="264" t="s">
         <v>55</v>
       </c>
@@ -13418,84 +13418,84 @@
         <v>0</v>
       </c>
       <c r="P63" s="278">
         <f>SUM(K63:O63)</f>
         <v>0</v>
       </c>
       <c r="R63" s="499"/>
       <c r="S63" s="499"/>
       <c r="T63" s="499"/>
       <c r="U63" s="98"/>
       <c r="V63" s="572" t="s">
         <v>340</v>
       </c>
       <c r="W63" s="98"/>
       <c r="X63" s="98"/>
       <c r="Y63" s="572" t="s">
         <v>344</v>
       </c>
       <c r="Z63" s="98"/>
       <c r="AA63" s="98"/>
       <c r="AB63" s="98"/>
       <c r="AC63" s="98"/>
       <c r="AD63" s="98"/>
     </row>
     <row r="64" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="R64" s="693" t="s">
+      <c r="R64" s="745" t="s">
         <v>57</v>
       </c>
-      <c r="S64" s="694"/>
+      <c r="S64" s="746"/>
       <c r="T64" s="99"/>
       <c r="U64" s="100"/>
       <c r="V64" s="629" t="s">
         <v>58</v>
       </c>
       <c r="W64" s="630" t="s">
         <v>59</v>
       </c>
       <c r="X64" s="100"/>
       <c r="Y64" s="628">
         <v>0.72499999999999998</v>
       </c>
       <c r="Z64" s="101"/>
       <c r="AA64" s="101"/>
       <c r="AB64" s="101"/>
       <c r="AC64" s="101"/>
       <c r="AD64" s="100"/>
     </row>
     <row r="65" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="666" t="s">
+      <c r="A65" s="653" t="s">
         <v>212</v>
       </c>
-      <c r="B65" s="667"/>
-[...6 lines deleted...]
-      <c r="I65" s="667"/>
+      <c r="B65" s="654"/>
+      <c r="C65" s="654"/>
+      <c r="D65" s="654"/>
+      <c r="E65" s="654"/>
+      <c r="F65" s="654"/>
+      <c r="G65" s="654"/>
+      <c r="H65" s="654"/>
+      <c r="I65" s="654"/>
       <c r="J65" s="265" t="s">
         <v>213</v>
       </c>
       <c r="K65" s="266"/>
       <c r="L65" s="266"/>
       <c r="M65" s="266"/>
       <c r="N65" s="266"/>
       <c r="O65" s="266"/>
       <c r="P65" s="267"/>
       <c r="R65" s="102" t="s">
         <v>60</v>
       </c>
       <c r="S65" s="102" t="s">
         <v>61</v>
       </c>
       <c r="T65" s="102" t="s">
         <v>62</v>
       </c>
       <c r="U65" s="102" t="s">
         <v>63</v>
       </c>
       <c r="V65" s="629" t="s">
         <v>64</v>
       </c>
       <c r="W65" s="629" t="s">
@@ -13505,58 +13505,58 @@
         <v>66</v>
       </c>
       <c r="Y65" s="629" t="s">
         <v>332</v>
       </c>
       <c r="Z65" s="629" t="s">
         <v>67</v>
       </c>
       <c r="AA65" s="103" t="s">
         <v>68</v>
       </c>
       <c r="AB65" s="103" t="s">
         <v>301</v>
       </c>
       <c r="AC65" s="103" t="s">
         <v>302</v>
       </c>
       <c r="AD65" s="104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="176">
         <v>1</v>
       </c>
-      <c r="B66" s="638"/>
-[...6 lines deleted...]
-      <c r="I66" s="640"/>
+      <c r="B66" s="647"/>
+      <c r="C66" s="648"/>
+      <c r="D66" s="648"/>
+      <c r="E66" s="648"/>
+      <c r="F66" s="648"/>
+      <c r="G66" s="648"/>
+      <c r="H66" s="648"/>
+      <c r="I66" s="649"/>
       <c r="J66" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K66" s="215">
         <v>0</v>
       </c>
       <c r="L66" s="215">
         <v>0</v>
       </c>
       <c r="M66" s="215">
         <v>0</v>
       </c>
       <c r="N66" s="215">
         <v>0</v>
       </c>
       <c r="O66" s="215">
         <v>0</v>
       </c>
       <c r="P66" s="283">
         <f t="shared" ref="P66:P82" si="5">SUM(K66:O66)</f>
         <v>0</v>
       </c>
       <c r="R66" s="177">
         <v>1</v>
       </c>
@@ -13580,58 +13580,58 @@
       </c>
       <c r="Y66" s="177">
         <v>0</v>
       </c>
       <c r="Z66" s="177">
         <v>0</v>
       </c>
       <c r="AA66" s="177">
         <v>0</v>
       </c>
       <c r="AB66" s="177">
         <v>0</v>
       </c>
       <c r="AC66" s="177">
         <v>0</v>
       </c>
       <c r="AD66" s="105">
         <f>(R66*S66*T66*V66)+(R66*S66*U66*W66)+(R66*S66*X66)+(R66*Y66*$Y$64)+(R66*Z66*T66)+(AA66*T66*R66)+(AC66*R66)+(R66*S66*AB66)</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="176">
         <v>2</v>
       </c>
-      <c r="B67" s="638"/>
-[...6 lines deleted...]
-      <c r="I67" s="640"/>
+      <c r="B67" s="647"/>
+      <c r="C67" s="648"/>
+      <c r="D67" s="648"/>
+      <c r="E67" s="648"/>
+      <c r="F67" s="648"/>
+      <c r="G67" s="648"/>
+      <c r="H67" s="648"/>
+      <c r="I67" s="649"/>
       <c r="J67" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K67" s="215">
         <v>0</v>
       </c>
       <c r="L67" s="215">
         <v>0</v>
       </c>
       <c r="M67" s="215">
         <v>0</v>
       </c>
       <c r="N67" s="215">
         <v>0</v>
       </c>
       <c r="O67" s="215">
         <v>0</v>
       </c>
       <c r="P67" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R67" s="177">
         <v>1</v>
       </c>
@@ -13655,58 +13655,58 @@
       </c>
       <c r="Y67" s="177">
         <v>0</v>
       </c>
       <c r="Z67" s="177">
         <v>0</v>
       </c>
       <c r="AA67" s="177">
         <v>0</v>
       </c>
       <c r="AB67" s="177">
         <v>0</v>
       </c>
       <c r="AC67" s="177">
         <v>0</v>
       </c>
       <c r="AD67" s="105">
         <f t="shared" ref="AD67:AD80" si="6">(R67*S67*T67*V67)+(R67*S67*U67*W67)+(R67*S67*X67)+(R67*Y67*$Y$64)+(R67*Z67*T67)+(AA67*T67*R67)+(AC67*R67)+(R67*S67*AB67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="176">
         <v>3</v>
       </c>
-      <c r="B68" s="638"/>
-[...6 lines deleted...]
-      <c r="I68" s="640"/>
+      <c r="B68" s="647"/>
+      <c r="C68" s="648"/>
+      <c r="D68" s="648"/>
+      <c r="E68" s="648"/>
+      <c r="F68" s="648"/>
+      <c r="G68" s="648"/>
+      <c r="H68" s="648"/>
+      <c r="I68" s="649"/>
       <c r="J68" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K68" s="215">
         <v>0</v>
       </c>
       <c r="L68" s="215">
         <v>0</v>
       </c>
       <c r="M68" s="215">
         <v>0</v>
       </c>
       <c r="N68" s="215">
         <v>0</v>
       </c>
       <c r="O68" s="215">
         <v>0</v>
       </c>
       <c r="P68" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R68" s="177">
         <v>1</v>
       </c>
@@ -13730,58 +13730,58 @@
       </c>
       <c r="Y68" s="177">
         <v>0</v>
       </c>
       <c r="Z68" s="177">
         <v>0</v>
       </c>
       <c r="AA68" s="177">
         <v>0</v>
       </c>
       <c r="AB68" s="177">
         <v>0</v>
       </c>
       <c r="AC68" s="177">
         <v>0</v>
       </c>
       <c r="AD68" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="176">
         <v>4</v>
       </c>
-      <c r="B69" s="638"/>
-[...6 lines deleted...]
-      <c r="I69" s="640"/>
+      <c r="B69" s="647"/>
+      <c r="C69" s="648"/>
+      <c r="D69" s="648"/>
+      <c r="E69" s="648"/>
+      <c r="F69" s="648"/>
+      <c r="G69" s="648"/>
+      <c r="H69" s="648"/>
+      <c r="I69" s="649"/>
       <c r="J69" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K69" s="215">
         <v>0</v>
       </c>
       <c r="L69" s="215">
         <v>0</v>
       </c>
       <c r="M69" s="215">
         <v>0</v>
       </c>
       <c r="N69" s="215">
         <v>0</v>
       </c>
       <c r="O69" s="215">
         <v>0</v>
       </c>
       <c r="P69" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R69" s="177">
         <v>1</v>
       </c>
@@ -13805,58 +13805,58 @@
       </c>
       <c r="Y69" s="177">
         <v>0</v>
       </c>
       <c r="Z69" s="177">
         <v>0</v>
       </c>
       <c r="AA69" s="177">
         <v>0</v>
       </c>
       <c r="AB69" s="177">
         <v>0</v>
       </c>
       <c r="AC69" s="177">
         <v>0</v>
       </c>
       <c r="AD69" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="176">
         <v>5</v>
       </c>
-      <c r="B70" s="638"/>
-[...6 lines deleted...]
-      <c r="I70" s="640"/>
+      <c r="B70" s="647"/>
+      <c r="C70" s="648"/>
+      <c r="D70" s="648"/>
+      <c r="E70" s="648"/>
+      <c r="F70" s="648"/>
+      <c r="G70" s="648"/>
+      <c r="H70" s="648"/>
+      <c r="I70" s="649"/>
       <c r="J70" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K70" s="215">
         <v>0</v>
       </c>
       <c r="L70" s="215">
         <v>0</v>
       </c>
       <c r="M70" s="215">
         <v>0</v>
       </c>
       <c r="N70" s="215">
         <v>0</v>
       </c>
       <c r="O70" s="215">
         <v>0</v>
       </c>
       <c r="P70" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R70" s="177">
         <v>1</v>
       </c>
@@ -13880,58 +13880,58 @@
       </c>
       <c r="Y70" s="177">
         <v>0</v>
       </c>
       <c r="Z70" s="177">
         <v>0</v>
       </c>
       <c r="AA70" s="177">
         <v>0</v>
       </c>
       <c r="AB70" s="177">
         <v>0</v>
       </c>
       <c r="AC70" s="177">
         <v>0</v>
       </c>
       <c r="AD70" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="176">
         <v>6</v>
       </c>
-      <c r="B71" s="638"/>
-[...6 lines deleted...]
-      <c r="I71" s="640"/>
+      <c r="B71" s="647"/>
+      <c r="C71" s="648"/>
+      <c r="D71" s="648"/>
+      <c r="E71" s="648"/>
+      <c r="F71" s="648"/>
+      <c r="G71" s="648"/>
+      <c r="H71" s="648"/>
+      <c r="I71" s="649"/>
       <c r="J71" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K71" s="215">
         <v>0</v>
       </c>
       <c r="L71" s="215">
         <v>0</v>
       </c>
       <c r="M71" s="215">
         <v>0</v>
       </c>
       <c r="N71" s="215">
         <v>0</v>
       </c>
       <c r="O71" s="215">
         <v>0</v>
       </c>
       <c r="P71" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R71" s="177">
         <v>1</v>
       </c>
@@ -13955,58 +13955,58 @@
       </c>
       <c r="Y71" s="177">
         <v>0</v>
       </c>
       <c r="Z71" s="177">
         <v>0</v>
       </c>
       <c r="AA71" s="177">
         <v>0</v>
       </c>
       <c r="AB71" s="177">
         <v>0</v>
       </c>
       <c r="AC71" s="177">
         <v>0</v>
       </c>
       <c r="AD71" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="176">
         <v>7</v>
       </c>
-      <c r="B72" s="638"/>
-[...6 lines deleted...]
-      <c r="I72" s="640"/>
+      <c r="B72" s="647"/>
+      <c r="C72" s="648"/>
+      <c r="D72" s="648"/>
+      <c r="E72" s="648"/>
+      <c r="F72" s="648"/>
+      <c r="G72" s="648"/>
+      <c r="H72" s="648"/>
+      <c r="I72" s="649"/>
       <c r="J72" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K72" s="215">
         <v>0</v>
       </c>
       <c r="L72" s="215">
         <v>0</v>
       </c>
       <c r="M72" s="215">
         <v>0</v>
       </c>
       <c r="N72" s="215">
         <v>0</v>
       </c>
       <c r="O72" s="215">
         <v>0</v>
       </c>
       <c r="P72" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R72" s="177">
         <v>1</v>
       </c>
@@ -14030,58 +14030,58 @@
       </c>
       <c r="Y72" s="177">
         <v>0</v>
       </c>
       <c r="Z72" s="177">
         <v>0</v>
       </c>
       <c r="AA72" s="177">
         <v>0</v>
       </c>
       <c r="AB72" s="177">
         <v>0</v>
       </c>
       <c r="AC72" s="177">
         <v>0</v>
       </c>
       <c r="AD72" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="176">
         <v>8</v>
       </c>
-      <c r="B73" s="638"/>
-[...6 lines deleted...]
-      <c r="I73" s="640"/>
+      <c r="B73" s="647"/>
+      <c r="C73" s="648"/>
+      <c r="D73" s="648"/>
+      <c r="E73" s="648"/>
+      <c r="F73" s="648"/>
+      <c r="G73" s="648"/>
+      <c r="H73" s="648"/>
+      <c r="I73" s="649"/>
       <c r="J73" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K73" s="215">
         <v>0</v>
       </c>
       <c r="L73" s="215">
         <v>0</v>
       </c>
       <c r="M73" s="215">
         <v>0</v>
       </c>
       <c r="N73" s="215">
         <v>0</v>
       </c>
       <c r="O73" s="215">
         <v>0</v>
       </c>
       <c r="P73" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R73" s="177">
         <v>1</v>
       </c>
@@ -14105,58 +14105,58 @@
       </c>
       <c r="Y73" s="177">
         <v>0</v>
       </c>
       <c r="Z73" s="177">
         <v>0</v>
       </c>
       <c r="AA73" s="177">
         <v>0</v>
       </c>
       <c r="AB73" s="177">
         <v>0</v>
       </c>
       <c r="AC73" s="177">
         <v>0</v>
       </c>
       <c r="AD73" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="176">
         <v>9</v>
       </c>
-      <c r="B74" s="638"/>
-[...6 lines deleted...]
-      <c r="I74" s="640"/>
+      <c r="B74" s="647"/>
+      <c r="C74" s="648"/>
+      <c r="D74" s="648"/>
+      <c r="E74" s="648"/>
+      <c r="F74" s="648"/>
+      <c r="G74" s="648"/>
+      <c r="H74" s="648"/>
+      <c r="I74" s="649"/>
       <c r="J74" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K74" s="215">
         <v>0</v>
       </c>
       <c r="L74" s="215">
         <v>0</v>
       </c>
       <c r="M74" s="215">
         <v>0</v>
       </c>
       <c r="N74" s="215">
         <v>0</v>
       </c>
       <c r="O74" s="215">
         <v>0</v>
       </c>
       <c r="P74" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R74" s="177">
         <v>1</v>
       </c>
@@ -14180,58 +14180,58 @@
       </c>
       <c r="Y74" s="177">
         <v>0</v>
       </c>
       <c r="Z74" s="177">
         <v>0</v>
       </c>
       <c r="AA74" s="177">
         <v>0</v>
       </c>
       <c r="AB74" s="177">
         <v>0</v>
       </c>
       <c r="AC74" s="177">
         <v>0</v>
       </c>
       <c r="AD74" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="176">
         <v>10</v>
       </c>
-      <c r="B75" s="638"/>
-[...6 lines deleted...]
-      <c r="I75" s="640"/>
+      <c r="B75" s="647"/>
+      <c r="C75" s="648"/>
+      <c r="D75" s="648"/>
+      <c r="E75" s="648"/>
+      <c r="F75" s="648"/>
+      <c r="G75" s="648"/>
+      <c r="H75" s="648"/>
+      <c r="I75" s="649"/>
       <c r="J75" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K75" s="215">
         <v>0</v>
       </c>
       <c r="L75" s="215">
         <v>0</v>
       </c>
       <c r="M75" s="215">
         <v>0</v>
       </c>
       <c r="N75" s="215">
         <v>0</v>
       </c>
       <c r="O75" s="215">
         <v>0</v>
       </c>
       <c r="P75" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R75" s="177">
         <v>1</v>
       </c>
@@ -14255,58 +14255,58 @@
       </c>
       <c r="Y75" s="177">
         <v>0</v>
       </c>
       <c r="Z75" s="177">
         <v>0</v>
       </c>
       <c r="AA75" s="177">
         <v>0</v>
       </c>
       <c r="AB75" s="177">
         <v>0</v>
       </c>
       <c r="AC75" s="177">
         <v>0</v>
       </c>
       <c r="AD75" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="176">
         <v>11</v>
       </c>
-      <c r="B76" s="638"/>
-[...6 lines deleted...]
-      <c r="I76" s="640"/>
+      <c r="B76" s="647"/>
+      <c r="C76" s="648"/>
+      <c r="D76" s="648"/>
+      <c r="E76" s="648"/>
+      <c r="F76" s="648"/>
+      <c r="G76" s="648"/>
+      <c r="H76" s="648"/>
+      <c r="I76" s="649"/>
       <c r="J76" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K76" s="215">
         <v>0</v>
       </c>
       <c r="L76" s="215">
         <v>0</v>
       </c>
       <c r="M76" s="215">
         <v>0</v>
       </c>
       <c r="N76" s="215">
         <v>0</v>
       </c>
       <c r="O76" s="215">
         <v>0</v>
       </c>
       <c r="P76" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R76" s="177">
         <v>1</v>
       </c>
@@ -14330,58 +14330,58 @@
       </c>
       <c r="Y76" s="177">
         <v>0</v>
       </c>
       <c r="Z76" s="177">
         <v>0</v>
       </c>
       <c r="AA76" s="177">
         <v>0</v>
       </c>
       <c r="AB76" s="177">
         <v>0</v>
       </c>
       <c r="AC76" s="177">
         <v>0</v>
       </c>
       <c r="AD76" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="176">
         <v>12</v>
       </c>
-      <c r="B77" s="638"/>
-[...6 lines deleted...]
-      <c r="I77" s="640"/>
+      <c r="B77" s="647"/>
+      <c r="C77" s="648"/>
+      <c r="D77" s="648"/>
+      <c r="E77" s="648"/>
+      <c r="F77" s="648"/>
+      <c r="G77" s="648"/>
+      <c r="H77" s="648"/>
+      <c r="I77" s="649"/>
       <c r="J77" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K77" s="215">
         <v>0</v>
       </c>
       <c r="L77" s="215">
         <v>0</v>
       </c>
       <c r="M77" s="215">
         <v>0</v>
       </c>
       <c r="N77" s="215">
         <v>0</v>
       </c>
       <c r="O77" s="215">
         <v>0</v>
       </c>
       <c r="P77" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R77" s="177">
         <v>1</v>
       </c>
@@ -14405,58 +14405,58 @@
       </c>
       <c r="Y77" s="177">
         <v>0</v>
       </c>
       <c r="Z77" s="177">
         <v>0</v>
       </c>
       <c r="AA77" s="177">
         <v>0</v>
       </c>
       <c r="AB77" s="177">
         <v>0</v>
       </c>
       <c r="AC77" s="177">
         <v>0</v>
       </c>
       <c r="AD77" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="176">
         <v>13</v>
       </c>
-      <c r="B78" s="638"/>
-[...6 lines deleted...]
-      <c r="I78" s="640"/>
+      <c r="B78" s="647"/>
+      <c r="C78" s="648"/>
+      <c r="D78" s="648"/>
+      <c r="E78" s="648"/>
+      <c r="F78" s="648"/>
+      <c r="G78" s="648"/>
+      <c r="H78" s="648"/>
+      <c r="I78" s="649"/>
       <c r="J78" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K78" s="215">
         <v>0</v>
       </c>
       <c r="L78" s="215">
         <v>0</v>
       </c>
       <c r="M78" s="215">
         <v>0</v>
       </c>
       <c r="N78" s="215">
         <v>0</v>
       </c>
       <c r="O78" s="215">
         <v>0</v>
       </c>
       <c r="P78" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R78" s="177">
         <v>1</v>
       </c>
@@ -14480,58 +14480,58 @@
       </c>
       <c r="Y78" s="177">
         <v>0</v>
       </c>
       <c r="Z78" s="177">
         <v>0</v>
       </c>
       <c r="AA78" s="177">
         <v>0</v>
       </c>
       <c r="AB78" s="177">
         <v>0</v>
       </c>
       <c r="AC78" s="177">
         <v>0</v>
       </c>
       <c r="AD78" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="176">
         <v>14</v>
       </c>
-      <c r="B79" s="638"/>
-[...6 lines deleted...]
-      <c r="I79" s="640"/>
+      <c r="B79" s="647"/>
+      <c r="C79" s="648"/>
+      <c r="D79" s="648"/>
+      <c r="E79" s="648"/>
+      <c r="F79" s="648"/>
+      <c r="G79" s="648"/>
+      <c r="H79" s="648"/>
+      <c r="I79" s="649"/>
       <c r="J79" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K79" s="215">
         <v>0</v>
       </c>
       <c r="L79" s="215">
         <v>0</v>
       </c>
       <c r="M79" s="215">
         <v>0</v>
       </c>
       <c r="N79" s="215">
         <v>0</v>
       </c>
       <c r="O79" s="215">
         <v>0</v>
       </c>
       <c r="P79" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R79" s="177">
         <v>1</v>
       </c>
@@ -14555,58 +14555,58 @@
       </c>
       <c r="Y79" s="177">
         <v>0</v>
       </c>
       <c r="Z79" s="177">
         <v>0</v>
       </c>
       <c r="AA79" s="177">
         <v>0</v>
       </c>
       <c r="AB79" s="177">
         <v>0</v>
       </c>
       <c r="AC79" s="177">
         <v>0</v>
       </c>
       <c r="AD79" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:30" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="176">
         <v>15</v>
       </c>
-      <c r="B80" s="638"/>
-[...6 lines deleted...]
-      <c r="I80" s="640"/>
+      <c r="B80" s="647"/>
+      <c r="C80" s="648"/>
+      <c r="D80" s="648"/>
+      <c r="E80" s="648"/>
+      <c r="F80" s="648"/>
+      <c r="G80" s="648"/>
+      <c r="H80" s="648"/>
+      <c r="I80" s="649"/>
       <c r="J80" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K80" s="215">
         <v>0</v>
       </c>
       <c r="L80" s="215">
         <v>0</v>
       </c>
       <c r="M80" s="215">
         <v>0</v>
       </c>
       <c r="N80" s="215">
         <v>0</v>
       </c>
       <c r="O80" s="215">
         <v>0</v>
       </c>
       <c r="P80" s="283">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R80" s="177">
         <v>1</v>
       </c>
@@ -14627,362 +14627,362 @@
       </c>
       <c r="X80" s="177">
         <v>0</v>
       </c>
       <c r="Y80" s="177">
         <v>0</v>
       </c>
       <c r="Z80" s="177">
         <v>0</v>
       </c>
       <c r="AA80" s="177">
         <v>0</v>
       </c>
       <c r="AB80" s="177">
         <v>0</v>
       </c>
       <c r="AC80" s="177">
         <v>0</v>
       </c>
       <c r="AD80" s="105">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A81" s="656" t="s">
+      <c r="A81" s="767" t="s">
         <v>70</v>
       </c>
-      <c r="B81" s="657"/>
+      <c r="B81" s="723"/>
       <c r="C81" s="237"/>
       <c r="D81" s="238"/>
       <c r="E81" s="238"/>
       <c r="F81" s="238"/>
       <c r="G81" s="238"/>
       <c r="H81" s="238"/>
       <c r="I81" s="238"/>
       <c r="J81" s="239"/>
       <c r="K81" s="253">
         <f>SUMIF($J$66:$J$80,"No",K66:K80)</f>
         <v>0</v>
       </c>
       <c r="L81" s="253">
         <f>SUMIF($J$66:$J$80,"No",L66:L80)</f>
         <v>0</v>
       </c>
       <c r="M81" s="253">
         <f>SUMIF($J$66:$J$80,"No",M66:M80)</f>
         <v>0</v>
       </c>
       <c r="N81" s="253">
         <f>SUMIF($J$66:$J$80,"No",N66:N80)</f>
         <v>0</v>
       </c>
       <c r="O81" s="253">
         <f>SUMIF($J$66:$J$80,"No",O66:O80)</f>
         <v>0</v>
       </c>
       <c r="P81" s="467">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R81" s="500"/>
       <c r="S81" s="500"/>
       <c r="T81" s="500"/>
       <c r="U81" s="500"/>
       <c r="V81" s="500"/>
       <c r="W81" s="500"/>
       <c r="X81" s="500"/>
       <c r="Y81" s="500"/>
       <c r="Z81" s="500"/>
       <c r="AA81" s="500"/>
       <c r="AB81" s="500"/>
       <c r="AC81" s="500"/>
       <c r="AD81" s="501"/>
     </row>
     <row r="82" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="657" t="s">
+      <c r="A82" s="723" t="s">
         <v>71</v>
       </c>
-      <c r="B82" s="658"/>
+      <c r="B82" s="724"/>
       <c r="C82" s="237"/>
       <c r="D82" s="238"/>
       <c r="E82" s="238"/>
       <c r="F82" s="238"/>
       <c r="G82" s="238"/>
       <c r="H82" s="238"/>
       <c r="I82" s="238"/>
       <c r="J82" s="239"/>
       <c r="K82" s="253">
         <f>SUMIF($J$66:$J$80,"Yes",K66:K80)</f>
         <v>0</v>
       </c>
       <c r="L82" s="253">
         <f>SUMIF($J$66:$J$80,"Yes",L66:L80)</f>
         <v>0</v>
       </c>
       <c r="M82" s="253">
         <f>SUMIF($J$66:$J$80,"Yes",M66:M80)</f>
         <v>0</v>
       </c>
       <c r="N82" s="253">
         <f>SUMIF($J$66:$J$80,"Yes",N66:N80)</f>
         <v>0</v>
       </c>
       <c r="O82" s="253">
         <f>SUMIF($J$66:$J$80,"Yes",O66:O80)</f>
         <v>0</v>
       </c>
       <c r="P82" s="467">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="653" t="s">
+      <c r="A83" s="660" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="651"/>
+      <c r="B83" s="661"/>
       <c r="C83" s="254"/>
       <c r="D83" s="255"/>
       <c r="E83" s="255"/>
       <c r="F83" s="255"/>
       <c r="G83" s="255"/>
       <c r="H83" s="255"/>
       <c r="I83" s="255"/>
       <c r="J83" s="256"/>
       <c r="K83" s="277">
         <f t="shared" ref="K83:P83" si="7">K82+K81</f>
         <v>0</v>
       </c>
       <c r="L83" s="278">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M83" s="278">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N83" s="278">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O83" s="278">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P83" s="278">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="666" t="s">
+      <c r="A85" s="653" t="s">
         <v>307</v>
       </c>
-      <c r="B85" s="667"/>
-[...14 lines deleted...]
-      <c r="R85" s="750" t="s">
+      <c r="B85" s="654"/>
+      <c r="C85" s="654"/>
+      <c r="D85" s="654"/>
+      <c r="E85" s="654"/>
+      <c r="F85" s="654"/>
+      <c r="G85" s="654"/>
+      <c r="H85" s="654"/>
+      <c r="I85" s="654"/>
+      <c r="J85" s="654"/>
+      <c r="K85" s="654"/>
+      <c r="L85" s="654"/>
+      <c r="M85" s="654"/>
+      <c r="N85" s="654"/>
+      <c r="O85" s="654"/>
+      <c r="P85" s="655"/>
+      <c r="R85" s="664" t="s">
         <v>345</v>
       </c>
-      <c r="S85" s="751"/>
-[...3 lines deleted...]
-      <c r="W85" s="752"/>
+      <c r="S85" s="665"/>
+      <c r="T85" s="665"/>
+      <c r="U85" s="665"/>
+      <c r="V85" s="665"/>
+      <c r="W85" s="666"/>
     </row>
     <row r="86" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="176">
         <v>1</v>
       </c>
-      <c r="B86" s="669" t="s">
+      <c r="B86" s="656" t="s">
         <v>73</v>
       </c>
-      <c r="C86" s="669"/>
-[...6 lines deleted...]
-      <c r="J86" s="669"/>
+      <c r="C86" s="656"/>
+      <c r="D86" s="656"/>
+      <c r="E86" s="656"/>
+      <c r="F86" s="656"/>
+      <c r="G86" s="656"/>
+      <c r="H86" s="656"/>
+      <c r="I86" s="656"/>
+      <c r="J86" s="656"/>
       <c r="K86" s="215">
         <v>0</v>
       </c>
       <c r="L86" s="215">
         <v>0</v>
       </c>
       <c r="M86" s="215">
         <v>0</v>
       </c>
       <c r="N86" s="215">
         <v>0</v>
       </c>
       <c r="O86" s="215">
         <v>0</v>
       </c>
       <c r="P86" s="283">
         <f>SUM(K86:O86)</f>
         <v>0</v>
       </c>
-      <c r="R86" s="753"/>
-[...4 lines deleted...]
-      <c r="W86" s="755"/>
+      <c r="R86" s="667"/>
+      <c r="S86" s="668"/>
+      <c r="T86" s="668"/>
+      <c r="U86" s="668"/>
+      <c r="V86" s="668"/>
+      <c r="W86" s="669"/>
     </row>
     <row r="87" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="176">
         <v>2</v>
       </c>
-      <c r="B87" s="669" t="s">
+      <c r="B87" s="656" t="s">
         <v>74</v>
       </c>
-      <c r="C87" s="669"/>
-[...6 lines deleted...]
-      <c r="J87" s="669"/>
+      <c r="C87" s="656"/>
+      <c r="D87" s="656"/>
+      <c r="E87" s="656"/>
+      <c r="F87" s="656"/>
+      <c r="G87" s="656"/>
+      <c r="H87" s="656"/>
+      <c r="I87" s="656"/>
+      <c r="J87" s="656"/>
       <c r="K87" s="215">
         <v>0</v>
       </c>
       <c r="L87" s="215">
         <v>0</v>
       </c>
       <c r="M87" s="215">
         <v>0</v>
       </c>
       <c r="N87" s="215">
         <v>0</v>
       </c>
       <c r="O87" s="215">
         <v>0</v>
       </c>
       <c r="P87" s="283">
         <f>SUM(K87:O87)</f>
         <v>0</v>
       </c>
-      <c r="R87" s="756"/>
-[...4 lines deleted...]
-      <c r="W87" s="758"/>
+      <c r="R87" s="670"/>
+      <c r="S87" s="671"/>
+      <c r="T87" s="671"/>
+      <c r="U87" s="671"/>
+      <c r="V87" s="671"/>
+      <c r="W87" s="672"/>
     </row>
     <row r="88" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="176">
         <v>3</v>
       </c>
-      <c r="B88" s="669" t="s">
+      <c r="B88" s="656" t="s">
         <v>75</v>
       </c>
-      <c r="C88" s="669"/>
-[...6 lines deleted...]
-      <c r="J88" s="669"/>
+      <c r="C88" s="656"/>
+      <c r="D88" s="656"/>
+      <c r="E88" s="656"/>
+      <c r="F88" s="656"/>
+      <c r="G88" s="656"/>
+      <c r="H88" s="656"/>
+      <c r="I88" s="656"/>
+      <c r="J88" s="656"/>
       <c r="K88" s="215">
         <v>0</v>
       </c>
       <c r="L88" s="215">
         <v>0</v>
       </c>
       <c r="M88" s="215">
         <v>0</v>
       </c>
       <c r="N88" s="215">
         <v>0</v>
       </c>
       <c r="O88" s="215">
         <v>0</v>
       </c>
       <c r="P88" s="283">
         <f>SUM(K88:O88)</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="176">
         <v>4</v>
       </c>
-      <c r="B89" s="669" t="s">
+      <c r="B89" s="656" t="s">
         <v>76</v>
       </c>
-      <c r="C89" s="747"/>
-[...6 lines deleted...]
-      <c r="J89" s="747"/>
+      <c r="C89" s="657"/>
+      <c r="D89" s="657"/>
+      <c r="E89" s="657"/>
+      <c r="F89" s="657"/>
+      <c r="G89" s="657"/>
+      <c r="H89" s="657"/>
+      <c r="I89" s="657"/>
+      <c r="J89" s="657"/>
       <c r="K89" s="215">
         <v>0</v>
       </c>
       <c r="L89" s="215">
         <v>0</v>
       </c>
       <c r="M89" s="215">
         <v>0</v>
       </c>
       <c r="N89" s="215">
         <v>0</v>
       </c>
       <c r="O89" s="215">
         <v>0</v>
       </c>
       <c r="P89" s="283">
         <f>SUM(K89:O89)</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A90" s="653" t="s">
+      <c r="A90" s="660" t="s">
         <v>77</v>
       </c>
-      <c r="B90" s="651"/>
+      <c r="B90" s="661"/>
       <c r="C90" s="254"/>
       <c r="D90" s="255"/>
       <c r="E90" s="255"/>
       <c r="F90" s="255"/>
       <c r="G90" s="255"/>
       <c r="H90" s="255"/>
       <c r="I90" s="255"/>
       <c r="J90" s="256"/>
       <c r="K90" s="277">
         <f>SUM(K86:K89)</f>
         <v>0</v>
       </c>
       <c r="L90" s="278">
         <f>SUM(L86:L89)</f>
         <v>0</v>
       </c>
       <c r="M90" s="278">
         <f>SUM(M86:M89)</f>
         <v>0</v>
       </c>
       <c r="N90" s="278">
         <f>SUM(N86:N89)</f>
         <v>0</v>
       </c>
       <c r="O90" s="278">
@@ -14997,192 +14997,192 @@
     <row r="91" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="268" t="s">
         <v>78</v>
       </c>
       <c r="B92" s="265"/>
       <c r="C92" s="265"/>
       <c r="D92" s="265"/>
       <c r="E92" s="265"/>
       <c r="F92" s="265"/>
       <c r="G92" s="265"/>
       <c r="H92" s="265"/>
       <c r="I92" s="265"/>
       <c r="J92" s="265"/>
       <c r="K92" s="265"/>
       <c r="L92" s="265"/>
       <c r="M92" s="265"/>
       <c r="N92" s="265"/>
       <c r="O92" s="265"/>
       <c r="P92" s="269"/>
     </row>
     <row r="93" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="176">
         <v>1</v>
       </c>
-      <c r="B93" s="638"/>
-[...7 lines deleted...]
-      <c r="J93" s="640"/>
+      <c r="B93" s="647"/>
+      <c r="C93" s="648"/>
+      <c r="D93" s="648"/>
+      <c r="E93" s="648"/>
+      <c r="F93" s="648"/>
+      <c r="G93" s="648"/>
+      <c r="H93" s="648"/>
+      <c r="I93" s="648"/>
+      <c r="J93" s="649"/>
       <c r="K93" s="215">
         <v>0</v>
       </c>
       <c r="L93" s="215">
         <v>0</v>
       </c>
       <c r="M93" s="215">
         <v>0</v>
       </c>
       <c r="N93" s="215">
         <v>0</v>
       </c>
       <c r="O93" s="215">
         <v>0</v>
       </c>
       <c r="P93" s="283">
         <f t="shared" ref="P93:P108" si="8">SUM(K93:O93)</f>
         <v>0</v>
       </c>
       <c r="R93" s="270"/>
     </row>
     <row r="94" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="176">
         <v>2</v>
       </c>
-      <c r="B94" s="638"/>
-[...7 lines deleted...]
-      <c r="J94" s="640"/>
+      <c r="B94" s="647"/>
+      <c r="C94" s="648"/>
+      <c r="D94" s="648"/>
+      <c r="E94" s="648"/>
+      <c r="F94" s="648"/>
+      <c r="G94" s="648"/>
+      <c r="H94" s="648"/>
+      <c r="I94" s="648"/>
+      <c r="J94" s="649"/>
       <c r="K94" s="215">
         <v>0</v>
       </c>
       <c r="L94" s="215">
         <v>0</v>
       </c>
       <c r="M94" s="215">
         <v>0</v>
       </c>
       <c r="N94" s="215">
         <v>0</v>
       </c>
       <c r="O94" s="215">
         <v>0</v>
       </c>
       <c r="P94" s="283">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="176">
         <v>3</v>
       </c>
-      <c r="B95" s="638"/>
-[...7 lines deleted...]
-      <c r="J95" s="640"/>
+      <c r="B95" s="647"/>
+      <c r="C95" s="648"/>
+      <c r="D95" s="648"/>
+      <c r="E95" s="648"/>
+      <c r="F95" s="648"/>
+      <c r="G95" s="648"/>
+      <c r="H95" s="648"/>
+      <c r="I95" s="648"/>
+      <c r="J95" s="649"/>
       <c r="K95" s="215">
         <v>0</v>
       </c>
       <c r="L95" s="215">
         <v>0</v>
       </c>
       <c r="M95" s="215">
         <v>0</v>
       </c>
       <c r="N95" s="215">
         <v>0</v>
       </c>
       <c r="O95" s="215">
         <v>0</v>
       </c>
       <c r="P95" s="283">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="176">
         <v>4</v>
       </c>
-      <c r="B96" s="638"/>
-[...7 lines deleted...]
-      <c r="J96" s="640"/>
+      <c r="B96" s="647"/>
+      <c r="C96" s="648"/>
+      <c r="D96" s="648"/>
+      <c r="E96" s="648"/>
+      <c r="F96" s="648"/>
+      <c r="G96" s="648"/>
+      <c r="H96" s="648"/>
+      <c r="I96" s="648"/>
+      <c r="J96" s="649"/>
       <c r="K96" s="215">
         <v>0</v>
       </c>
       <c r="L96" s="215">
         <v>0</v>
       </c>
       <c r="M96" s="215">
         <v>0</v>
       </c>
       <c r="N96" s="215">
         <v>0</v>
       </c>
       <c r="O96" s="215">
         <v>0</v>
       </c>
       <c r="P96" s="283">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="176">
         <v>5</v>
       </c>
-      <c r="B97" s="638"/>
-[...7 lines deleted...]
-      <c r="J97" s="640"/>
+      <c r="B97" s="647"/>
+      <c r="C97" s="648"/>
+      <c r="D97" s="648"/>
+      <c r="E97" s="648"/>
+      <c r="F97" s="648"/>
+      <c r="G97" s="648"/>
+      <c r="H97" s="648"/>
+      <c r="I97" s="648"/>
+      <c r="J97" s="649"/>
       <c r="K97" s="215">
         <v>0</v>
       </c>
       <c r="L97" s="215">
         <v>0</v>
       </c>
       <c r="M97" s="215">
         <v>0</v>
       </c>
       <c r="N97" s="215">
         <v>0</v>
       </c>
       <c r="O97" s="215">
         <v>0</v>
       </c>
       <c r="P97" s="283">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R97" s="271"/>
     </row>
     <row r="98" spans="1:23" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="176">
         <v>6</v>
       </c>
@@ -15492,54 +15492,54 @@
       <c r="G107" s="293"/>
       <c r="H107" s="293"/>
       <c r="I107" s="293"/>
       <c r="J107" s="294"/>
       <c r="K107" s="215">
         <v>0</v>
       </c>
       <c r="L107" s="215">
         <v>0</v>
       </c>
       <c r="M107" s="215">
         <v>0</v>
       </c>
       <c r="N107" s="215">
         <v>0</v>
       </c>
       <c r="O107" s="215">
         <v>0</v>
       </c>
       <c r="P107" s="283">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="651" t="s">
+      <c r="A108" s="661" t="s">
         <v>79</v>
       </c>
-      <c r="B108" s="651"/>
+      <c r="B108" s="661"/>
       <c r="C108" s="254"/>
       <c r="D108" s="255"/>
       <c r="E108" s="255"/>
       <c r="F108" s="255"/>
       <c r="G108" s="255"/>
       <c r="H108" s="255"/>
       <c r="I108" s="255"/>
       <c r="J108" s="256"/>
       <c r="K108" s="277">
         <f>SUM(K93:K107)</f>
         <v>0</v>
       </c>
       <c r="L108" s="278">
         <f>SUM(L93:L107)</f>
         <v>0</v>
       </c>
       <c r="M108" s="278">
         <f>SUM(M93:M107)</f>
         <v>0</v>
       </c>
       <c r="N108" s="278">
         <f>SUM(N93:N107)</f>
         <v>0</v>
       </c>
       <c r="O108" s="278">
@@ -15560,121 +15560,121 @@
       <c r="C110" s="265"/>
       <c r="D110" s="265"/>
       <c r="E110" s="265"/>
       <c r="F110" s="265"/>
       <c r="G110" s="265"/>
       <c r="H110" s="265"/>
       <c r="I110" s="265"/>
       <c r="J110" s="265"/>
       <c r="K110" s="265"/>
       <c r="L110" s="265"/>
       <c r="M110" s="265"/>
       <c r="N110" s="265"/>
       <c r="O110" s="265"/>
       <c r="P110" s="269"/>
     </row>
     <row r="111" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="176">
         <v>1</v>
       </c>
       <c r="B111" s="290" t="s">
         <v>299</v>
       </c>
       <c r="C111" s="291"/>
       <c r="D111" s="246">
         <f>Worksheet!V71</f>
-        <v>1.95</v>
+        <v>2.0085000000000002</v>
       </c>
       <c r="E111" s="246">
         <f>Worksheet!W71</f>
-        <v>2.0085000000000002</v>
+        <v>2.0687550000000003</v>
       </c>
       <c r="F111" s="246">
         <f>Worksheet!X71</f>
-        <v>2.0687550000000003</v>
+        <v>2.1308176500000005</v>
       </c>
       <c r="G111" s="246">
         <f>Worksheet!Y71</f>
-        <v>2.1308176500000005</v>
+        <v>2.1947421795000004</v>
       </c>
       <c r="H111" s="246">
         <f>Worksheet!Z71</f>
-        <v>2.1947421795000004</v>
+        <v>2.2605844448850005</v>
       </c>
       <c r="I111" s="246">
         <f>Worksheet!AA71</f>
-        <v>2.2605844448850005</v>
+        <v>2.3284019782315508</v>
       </c>
       <c r="J111" s="176"/>
       <c r="K111" s="215">
         <f>IF($F$7="Yes",0,(IF($C$7="No",ROUND((K31/100)*(((D111*Worksheet!B6)+(E111*Worksheet!B7))/Worksheet!B5),0),0)))</f>
         <v>0</v>
       </c>
       <c r="L111" s="215">
         <f>IF($F$7="Yes",0,(IF(L6=0,"",IF($C$7="No",(ROUND((L31/100)*(((E111*Worksheet!C6)+(F111*Worksheet!C7))/Worksheet!C5),0)),0))))</f>
         <v>0</v>
       </c>
       <c r="M111" s="215">
         <f>IF($F$7="Yes",0,(IF(M6=0,"",IF($C$7="No",(ROUND((M31/100)*(((F111*Worksheet!D6)+(G111*Worksheet!D7))/Worksheet!D5),0)),0))))</f>
         <v>0</v>
       </c>
       <c r="N111" s="215">
         <f>IF($F$7="Yes",0,(IF(N6=0,"",IF($C$7="No",(ROUND((N31/100)*(((G111*Worksheet!E6)+(H111*Worksheet!E7))/Worksheet!E5),0)),0))))</f>
         <v>0</v>
       </c>
       <c r="O111" s="215">
         <f>IF($F$7="Yes",0,(IF(O6=0,"",IF($C$7="No",(ROUND((O31/100)*(((H111*Worksheet!F6)+(I111*Worksheet!F7))/Worksheet!F5),0)),0))))</f>
         <v>0</v>
       </c>
       <c r="P111" s="283">
         <f t="shared" ref="P111:P126" si="9">SUM(K111:O111)</f>
         <v>0</v>
       </c>
-      <c r="R111" s="641" t="s">
+      <c r="R111" s="774" t="s">
         <v>81</v>
       </c>
-      <c r="S111" s="641"/>
-[...3 lines deleted...]
-      <c r="W111" s="641"/>
+      <c r="S111" s="774"/>
+      <c r="T111" s="774"/>
+      <c r="U111" s="774"/>
+      <c r="V111" s="774"/>
+      <c r="W111" s="774"/>
     </row>
     <row r="112" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="176">
         <v>2</v>
       </c>
-      <c r="B112" s="638" t="s">
+      <c r="B112" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C112" s="639"/>
-[...6 lines deleted...]
-      <c r="J112" s="640"/>
+      <c r="C112" s="648"/>
+      <c r="D112" s="648"/>
+      <c r="E112" s="648"/>
+      <c r="F112" s="648"/>
+      <c r="G112" s="648"/>
+      <c r="H112" s="648"/>
+      <c r="I112" s="648"/>
+      <c r="J112" s="649"/>
       <c r="K112" s="215">
         <v>0</v>
       </c>
       <c r="L112" s="215">
         <v>0</v>
       </c>
       <c r="M112" s="215">
         <v>0</v>
       </c>
       <c r="N112" s="215">
         <v>0</v>
       </c>
       <c r="O112" s="215">
         <v>0</v>
       </c>
       <c r="P112" s="283">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="176">
         <v>3</v>
       </c>
       <c r="B113" s="290" t="s">
@@ -15725,61 +15725,61 @@
       <c r="J114" s="291"/>
       <c r="K114" s="215">
         <v>0</v>
       </c>
       <c r="L114" s="215">
         <v>0</v>
       </c>
       <c r="M114" s="215">
         <v>0</v>
       </c>
       <c r="N114" s="215">
         <v>0</v>
       </c>
       <c r="O114" s="215">
         <v>0</v>
       </c>
       <c r="P114" s="283">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="176">
         <v>5</v>
       </c>
-      <c r="B115" s="638" t="s">
+      <c r="B115" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C115" s="639"/>
-[...6 lines deleted...]
-      <c r="J115" s="640"/>
+      <c r="C115" s="648"/>
+      <c r="D115" s="648"/>
+      <c r="E115" s="648"/>
+      <c r="F115" s="648"/>
+      <c r="G115" s="648"/>
+      <c r="H115" s="648"/>
+      <c r="I115" s="648"/>
+      <c r="J115" s="649"/>
       <c r="K115" s="215">
         <v>0</v>
       </c>
       <c r="L115" s="215">
         <v>0</v>
       </c>
       <c r="M115" s="215">
         <v>0</v>
       </c>
       <c r="N115" s="215">
         <v>0</v>
       </c>
       <c r="O115" s="215">
         <v>0</v>
       </c>
       <c r="P115" s="283">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="R115" s="271"/>
     </row>
     <row r="116" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="176">
         <v>6</v>
       </c>
@@ -16109,716 +16109,716 @@
       <c r="G125" s="293"/>
       <c r="H125" s="293"/>
       <c r="I125" s="293"/>
       <c r="J125" s="294"/>
       <c r="K125" s="215">
         <v>0</v>
       </c>
       <c r="L125" s="215">
         <v>0</v>
       </c>
       <c r="M125" s="215">
         <v>0</v>
       </c>
       <c r="N125" s="215">
         <v>0</v>
       </c>
       <c r="O125" s="215">
         <v>0</v>
       </c>
       <c r="P125" s="283">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="653" t="s">
+      <c r="A126" s="660" t="s">
         <v>85</v>
       </c>
-      <c r="B126" s="651"/>
+      <c r="B126" s="661"/>
       <c r="C126" s="254"/>
       <c r="D126" s="255"/>
       <c r="E126" s="255"/>
       <c r="F126" s="255"/>
       <c r="G126" s="255"/>
       <c r="H126" s="255"/>
       <c r="I126" s="255"/>
       <c r="J126" s="256"/>
       <c r="K126" s="277">
         <f>SUM(K111:K125)</f>
         <v>0</v>
       </c>
       <c r="L126" s="278">
         <f>SUM(L111:L125)</f>
         <v>0</v>
       </c>
       <c r="M126" s="278">
         <f>SUM(M111:M125)</f>
         <v>0</v>
       </c>
       <c r="N126" s="278">
         <f>SUM(N111:N125)</f>
         <v>0</v>
       </c>
       <c r="O126" s="278">
         <f>SUM(O111:O125)</f>
         <v>0</v>
       </c>
       <c r="P126" s="278">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="128" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="268" t="s">
         <v>86</v>
       </c>
       <c r="B128" s="273"/>
       <c r="C128" s="265"/>
-      <c r="D128" s="652" t="s">
+      <c r="D128" s="782" t="s">
         <v>214</v>
       </c>
-      <c r="E128" s="652"/>
+      <c r="E128" s="782"/>
       <c r="F128" s="274"/>
       <c r="G128" s="274"/>
       <c r="H128" s="274"/>
       <c r="I128" s="274"/>
       <c r="J128" s="274"/>
       <c r="K128" s="275"/>
       <c r="L128" s="275"/>
       <c r="M128" s="275"/>
       <c r="N128" s="275"/>
       <c r="O128" s="275"/>
       <c r="P128" s="470"/>
-      <c r="R128" s="782" t="s">
+      <c r="R128" s="662" t="s">
         <v>87</v>
       </c>
-      <c r="S128" s="782"/>
-[...2 lines deleted...]
-      <c r="V128" s="782"/>
+      <c r="S128" s="662"/>
+      <c r="T128" s="662"/>
+      <c r="U128" s="662"/>
+      <c r="V128" s="662"/>
     </row>
     <row r="129" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="176">
         <v>1</v>
       </c>
-      <c r="B129" s="638"/>
-[...1 lines deleted...]
-      <c r="D129" s="664" t="s">
+      <c r="B129" s="647"/>
+      <c r="C129" s="649"/>
+      <c r="D129" s="658" t="s">
         <v>88</v>
       </c>
-      <c r="E129" s="665"/>
+      <c r="E129" s="659"/>
       <c r="F129" s="212"/>
       <c r="G129" s="213"/>
       <c r="H129" s="213"/>
       <c r="I129" s="213"/>
       <c r="J129" s="214"/>
       <c r="K129" s="215">
         <v>0</v>
       </c>
       <c r="L129" s="215">
         <v>0</v>
       </c>
       <c r="M129" s="215">
         <v>0</v>
       </c>
       <c r="N129" s="215">
         <v>0</v>
       </c>
       <c r="O129" s="215">
         <v>0</v>
       </c>
       <c r="P129" s="471">
         <f t="shared" ref="P129:P145" si="10">SUM(K129:O129)</f>
         <v>0</v>
       </c>
       <c r="Q129" s="216"/>
-      <c r="R129" s="759" t="s">
+      <c r="R129" s="673" t="s">
         <v>89</v>
       </c>
-      <c r="S129" s="759"/>
-[...2 lines deleted...]
-      <c r="V129" s="759"/>
+      <c r="S129" s="673"/>
+      <c r="T129" s="673"/>
+      <c r="U129" s="673"/>
+      <c r="V129" s="673"/>
     </row>
     <row r="130" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="659" t="s">
+      <c r="A130" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B130" s="660"/>
-[...7 lines deleted...]
-      <c r="J130" s="661"/>
+      <c r="B130" s="637"/>
+      <c r="C130" s="637"/>
+      <c r="D130" s="637"/>
+      <c r="E130" s="637"/>
+      <c r="F130" s="638"/>
+      <c r="G130" s="638"/>
+      <c r="H130" s="638"/>
+      <c r="I130" s="638"/>
+      <c r="J130" s="638"/>
       <c r="K130" s="348">
         <f>IF(D129="Non-UC",(IF(K129&gt;25000,25000,K129)),IF(D129="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L130" s="348">
         <f>IF(D129="Non-UC",(IF(K130&gt;25000,0,IF(L129+K129&lt;25000,L129,25000-K130))),IF(D129="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M130" s="348">
         <f>IF(D129="Non-UC",IF(L130+K130&gt;24999,0,IF(SUM(K129:M129)&lt;25000,M129,25000-K130-L130)),IF(D129="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N130" s="348">
         <f>IF(D129="Non-UC",(IF(SUM(K130:M130)&gt;24999,0,IF(SUM(K129:N129)&lt;25000,N129,25000-K130-L130-M130))),IF(D129="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O130" s="348">
         <f>IF(D129="Non-UC",(IF(SUM(K130:N130)&gt;24999,0,IF(SUM(K129:O129)&lt;25000,O129,25000-K130-L130-M130-N130))),IF(D129="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P130" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q130" s="216"/>
     </row>
     <row r="131" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="176">
         <v>2</v>
       </c>
-      <c r="B131" s="638"/>
-[...1 lines deleted...]
-      <c r="D131" s="664" t="s">
+      <c r="B131" s="647"/>
+      <c r="C131" s="649"/>
+      <c r="D131" s="658" t="s">
         <v>91</v>
       </c>
-      <c r="E131" s="665"/>
+      <c r="E131" s="659"/>
       <c r="F131" s="212"/>
       <c r="G131" s="213"/>
       <c r="H131" s="213"/>
       <c r="I131" s="213"/>
       <c r="J131" s="214"/>
       <c r="K131" s="215">
         <v>0</v>
       </c>
       <c r="L131" s="215">
         <v>0</v>
       </c>
       <c r="M131" s="215">
         <v>0</v>
       </c>
       <c r="N131" s="215">
         <v>0</v>
       </c>
       <c r="O131" s="215">
         <v>0</v>
       </c>
       <c r="P131" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="659" t="s">
+      <c r="A132" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B132" s="660"/>
-[...7 lines deleted...]
-      <c r="J132" s="661"/>
+      <c r="B132" s="637"/>
+      <c r="C132" s="637"/>
+      <c r="D132" s="637"/>
+      <c r="E132" s="637"/>
+      <c r="F132" s="638"/>
+      <c r="G132" s="638"/>
+      <c r="H132" s="638"/>
+      <c r="I132" s="638"/>
+      <c r="J132" s="638"/>
       <c r="K132" s="348">
         <f>IF(D131="Non-UC",(IF(K131&gt;25000,25000,K131)),IF(D131="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L132" s="348">
         <f>IF(D131="Non-UC",(IF(K132&gt;25000,0,IF(L131+K131&lt;25000,L131,25000-K132))),IF(D131="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M132" s="348">
         <f>IF(D131="Non-UC",IF(L132+K132&gt;24999,0,IF(SUM(K131:M131)&lt;25000,M131,25000-K132-L132)),IF(D131="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N132" s="348">
         <f>IF(D131="Non-UC",(IF(SUM(K132:M132)&gt;24999,0,IF(SUM(K131:N131)&lt;25000,N131,25000-K132-L132-M132))),IF(D131="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O132" s="348">
         <f>IF(D131="Non-UC",(IF(SUM(K132:N132)&gt;24999,0,IF(SUM(K131:O131)&lt;25000,O131,25000-K132-L132-M132-N132))),IF(D131="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P132" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="176">
         <v>3</v>
       </c>
-      <c r="B133" s="638"/>
-[...1 lines deleted...]
-      <c r="D133" s="664" t="s">
+      <c r="B133" s="647"/>
+      <c r="C133" s="649"/>
+      <c r="D133" s="658" t="s">
         <v>91</v>
       </c>
-      <c r="E133" s="665"/>
+      <c r="E133" s="659"/>
       <c r="F133" s="212"/>
       <c r="G133" s="213"/>
       <c r="H133" s="213"/>
       <c r="I133" s="213"/>
       <c r="J133" s="214"/>
       <c r="K133" s="215">
         <v>0</v>
       </c>
       <c r="L133" s="215">
         <v>0</v>
       </c>
       <c r="M133" s="215">
         <v>0</v>
       </c>
       <c r="N133" s="215">
         <v>0</v>
       </c>
       <c r="O133" s="215">
         <v>0</v>
       </c>
       <c r="P133" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="R133" s="276"/>
     </row>
     <row r="134" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="659" t="s">
+      <c r="A134" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B134" s="660"/>
-[...7 lines deleted...]
-      <c r="J134" s="662"/>
+      <c r="B134" s="637"/>
+      <c r="C134" s="637"/>
+      <c r="D134" s="637"/>
+      <c r="E134" s="637"/>
+      <c r="F134" s="638"/>
+      <c r="G134" s="638"/>
+      <c r="H134" s="638"/>
+      <c r="I134" s="638"/>
+      <c r="J134" s="663"/>
       <c r="K134" s="348">
         <f>IF(D133="Non-UC",(IF(K133&gt;25000,25000,K133)),IF(D133="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L134" s="348">
         <f>IF(D133="Non-UC",(IF(K134&gt;25000,0,IF(L133+K133&lt;25000,L133,25000-K134))),IF(D133="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M134" s="348">
         <f>IF(D133="Non-UC",IF(L134+K134&gt;24999,0,IF(SUM(K133:M133)&lt;25000,M133,25000-K134-L134)),IF(D133="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N134" s="348">
         <f>IF(D133="Non-UC",(IF(SUM(K134:M134)&gt;24999,0,IF(SUM(K133:N133)&lt;25000,N133,25000-K134-L134-M134))),IF(D133="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O134" s="348">
         <f>IF(D133="Non-UC",(IF(SUM(K134:N134)&gt;24999,0,IF(SUM(K133:O133)&lt;25000,O133,25000-K134-L134-M134-N134))),IF(D133="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P134" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="176">
         <v>4</v>
       </c>
-      <c r="B135" s="638"/>
-[...1 lines deleted...]
-      <c r="D135" s="664" t="s">
+      <c r="B135" s="647"/>
+      <c r="C135" s="649"/>
+      <c r="D135" s="658" t="s">
         <v>91</v>
       </c>
-      <c r="E135" s="665"/>
+      <c r="E135" s="659"/>
       <c r="F135" s="212"/>
       <c r="G135" s="213"/>
       <c r="H135" s="213"/>
       <c r="I135" s="213"/>
       <c r="J135" s="214"/>
       <c r="K135" s="215">
         <v>0</v>
       </c>
       <c r="L135" s="215">
         <v>0</v>
       </c>
       <c r="M135" s="215">
         <v>0</v>
       </c>
       <c r="N135" s="215">
         <v>0</v>
       </c>
       <c r="O135" s="215">
         <v>0</v>
       </c>
       <c r="P135" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="659" t="s">
+      <c r="A136" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B136" s="660"/>
-[...7 lines deleted...]
-      <c r="J136" s="662"/>
+      <c r="B136" s="637"/>
+      <c r="C136" s="637"/>
+      <c r="D136" s="637"/>
+      <c r="E136" s="637"/>
+      <c r="F136" s="638"/>
+      <c r="G136" s="638"/>
+      <c r="H136" s="638"/>
+      <c r="I136" s="638"/>
+      <c r="J136" s="663"/>
       <c r="K136" s="348">
         <f>IF(D135="Non-UC",(IF(K135&gt;25000,25000,K135)),IF(D135="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L136" s="348">
         <f>IF(D135="Non-UC",(IF(K136&gt;25000,0,IF(L135+K135&lt;25000,L135,25000-K136))),IF(D135="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M136" s="348">
         <f>IF(D135="Non-UC",IF(L136+K136&gt;24999,0,IF(SUM(K135:M135)&lt;25000,M135,25000-K136-L136)),IF(D135="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N136" s="348">
         <f>IF(D135="Non-UC",(IF(SUM(K136:M136)&gt;24999,0,IF(SUM(K135:N135)&lt;25000,N135,25000-K136-L136-M136))),IF(D135="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O136" s="348">
         <f>IF(D135="Non-UC",(IF(SUM(K136:N136)&gt;24999,0,IF(SUM(K135:O135)&lt;25000,O135,25000-K136-L136-M136-N136))),IF(D135="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P136" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="176">
         <v>5</v>
       </c>
-      <c r="B137" s="638"/>
-[...1 lines deleted...]
-      <c r="D137" s="664" t="s">
+      <c r="B137" s="647"/>
+      <c r="C137" s="649"/>
+      <c r="D137" s="658" t="s">
         <v>91</v>
       </c>
-      <c r="E137" s="665"/>
+      <c r="E137" s="659"/>
       <c r="F137" s="212"/>
       <c r="G137" s="213"/>
       <c r="H137" s="213"/>
       <c r="I137" s="213"/>
       <c r="J137" s="214"/>
       <c r="K137" s="215">
         <v>0</v>
       </c>
       <c r="L137" s="215">
         <v>0</v>
       </c>
       <c r="M137" s="215">
         <v>0</v>
       </c>
       <c r="N137" s="215">
         <v>0</v>
       </c>
       <c r="O137" s="215">
         <v>0</v>
       </c>
       <c r="P137" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="659" t="s">
+      <c r="A138" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B138" s="660"/>
-[...7 lines deleted...]
-      <c r="J138" s="662"/>
+      <c r="B138" s="637"/>
+      <c r="C138" s="637"/>
+      <c r="D138" s="637"/>
+      <c r="E138" s="637"/>
+      <c r="F138" s="638"/>
+      <c r="G138" s="638"/>
+      <c r="H138" s="638"/>
+      <c r="I138" s="638"/>
+      <c r="J138" s="663"/>
       <c r="K138" s="348">
         <f>IF(D137="Non-UC",(IF(K137&gt;25000,25000,K137)),IF(D137="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L138" s="348">
         <f>IF(D137="Non-UC",(IF(K138&gt;25000,0,IF(L137+K137&lt;25000,L137,25000-K138))),IF(D137="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M138" s="348">
         <f>IF(D137="Non-UC",IF(L138+K138&gt;24999,0,IF(SUM(K137:M137)&lt;25000,M137,25000-K138-L138)),IF(D137="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N138" s="348">
         <f>IF(D137="Non-UC",(IF(SUM(K138:M138)&gt;24999,0,IF(SUM(K137:N137)&lt;25000,N137,25000-K138-L138-M138))),IF(D137="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O138" s="348">
         <f>IF(D137="Non-UC",(IF(SUM(K138:N138)&gt;24999,0,IF(SUM(K137:O137)&lt;25000,O137,25000-K138-L138-M138-N138))),IF(D137="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P138" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="176">
         <v>6</v>
       </c>
-      <c r="B139" s="638"/>
-[...1 lines deleted...]
-      <c r="D139" s="664" t="s">
+      <c r="B139" s="647"/>
+      <c r="C139" s="649"/>
+      <c r="D139" s="658" t="s">
         <v>88</v>
       </c>
-      <c r="E139" s="665"/>
+      <c r="E139" s="659"/>
       <c r="F139" s="212"/>
       <c r="G139" s="213"/>
       <c r="H139" s="213"/>
       <c r="I139" s="213"/>
       <c r="J139" s="214"/>
       <c r="K139" s="215">
         <v>0</v>
       </c>
       <c r="L139" s="215">
         <v>0</v>
       </c>
       <c r="M139" s="215">
         <v>0</v>
       </c>
       <c r="N139" s="215">
         <v>0</v>
       </c>
       <c r="O139" s="215">
         <v>0</v>
       </c>
       <c r="P139" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="659" t="s">
+      <c r="A140" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B140" s="660"/>
-[...7 lines deleted...]
-      <c r="J140" s="662"/>
+      <c r="B140" s="637"/>
+      <c r="C140" s="637"/>
+      <c r="D140" s="637"/>
+      <c r="E140" s="637"/>
+      <c r="F140" s="638"/>
+      <c r="G140" s="638"/>
+      <c r="H140" s="638"/>
+      <c r="I140" s="638"/>
+      <c r="J140" s="663"/>
       <c r="K140" s="348">
         <f>IF(D139="Non-UC",(IF(K139&gt;25000,25000,K139)),IF(D139="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L140" s="348">
         <f>IF(D139="Non-UC",(IF(K140&gt;25000,0,IF(L139+K139&lt;25000,L139,25000-K140))),IF(D139="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M140" s="348">
         <f>IF(D139="Non-UC",IF(L140+K140&gt;24999,0,IF(SUM(K139:M139)&lt;25000,M139,25000-K140-L140)),IF(D139="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N140" s="348">
         <f>IF(D139="Non-UC",(IF(SUM(K140:M140)&gt;24999,0,IF(SUM(K139:N139)&lt;25000,N139,25000-K140-L140-M140))),IF(D139="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O140" s="348">
         <f>IF(D139="Non-UC",(IF(SUM(K140:N140)&gt;24999,0,IF(SUM(K139:O139)&lt;25000,O139,25000-K140-L140-M140-N140))),IF(D139="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P140" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="176">
         <v>7</v>
       </c>
-      <c r="B141" s="638"/>
-[...1 lines deleted...]
-      <c r="D141" s="664" t="s">
+      <c r="B141" s="647"/>
+      <c r="C141" s="649"/>
+      <c r="D141" s="658" t="s">
         <v>88</v>
       </c>
-      <c r="E141" s="665"/>
+      <c r="E141" s="659"/>
       <c r="F141" s="212"/>
       <c r="G141" s="213"/>
       <c r="H141" s="213"/>
       <c r="I141" s="213"/>
       <c r="J141" s="214"/>
       <c r="K141" s="215">
         <v>0</v>
       </c>
       <c r="L141" s="215">
         <v>0</v>
       </c>
       <c r="M141" s="215">
         <v>0</v>
       </c>
       <c r="N141" s="215">
         <v>0</v>
       </c>
       <c r="O141" s="215">
         <v>0</v>
       </c>
       <c r="P141" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="659" t="s">
+      <c r="A142" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B142" s="660"/>
-[...7 lines deleted...]
-      <c r="J142" s="662"/>
+      <c r="B142" s="637"/>
+      <c r="C142" s="637"/>
+      <c r="D142" s="637"/>
+      <c r="E142" s="637"/>
+      <c r="F142" s="638"/>
+      <c r="G142" s="638"/>
+      <c r="H142" s="638"/>
+      <c r="I142" s="638"/>
+      <c r="J142" s="663"/>
       <c r="K142" s="348">
         <f>IF(D141="Non-UC",(IF(K141&gt;25000,25000,K141)),IF(D141="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L142" s="348">
         <f>IF(D141="Non-UC",(IF(K142&gt;25000,0,IF(L141+K141&lt;25000,L141,25000-K142))),IF(D141="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M142" s="348">
         <f>IF(D141="Non-UC",IF(L142+K142&gt;24999,0,IF(SUM(K141:M141)&lt;25000,M141,25000-K142-L142)),IF(D141="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N142" s="348">
         <f>IF(D141="Non-UC",(IF(SUM(K142:M142)&gt;24999,0,IF(SUM(K141:N141)&lt;25000,N141,25000-K142-L142-M142))),IF(D141="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O142" s="348">
         <f>IF(D141="Non-UC",(IF(SUM(K142:N142)&gt;24999,0,IF(SUM(K141:O141)&lt;25000,O141,25000-K142-L142-M142-N142))),IF(D141="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P142" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="176">
         <v>8</v>
       </c>
-      <c r="B143" s="638"/>
-[...1 lines deleted...]
-      <c r="D143" s="664" t="s">
+      <c r="B143" s="647"/>
+      <c r="C143" s="649"/>
+      <c r="D143" s="658" t="s">
         <v>88</v>
       </c>
-      <c r="E143" s="665"/>
+      <c r="E143" s="659"/>
       <c r="F143" s="212"/>
       <c r="G143" s="213"/>
       <c r="H143" s="213"/>
       <c r="I143" s="213"/>
       <c r="J143" s="214"/>
       <c r="K143" s="215">
         <v>0</v>
       </c>
       <c r="L143" s="215">
         <v>0</v>
       </c>
       <c r="M143" s="215">
         <v>0</v>
       </c>
       <c r="N143" s="215">
         <v>0</v>
       </c>
       <c r="O143" s="215">
         <v>0</v>
       </c>
       <c r="P143" s="471">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="659" t="s">
+      <c r="A144" s="636" t="s">
         <v>90</v>
       </c>
-      <c r="B144" s="660"/>
-[...7 lines deleted...]
-      <c r="J144" s="662"/>
+      <c r="B144" s="637"/>
+      <c r="C144" s="689"/>
+      <c r="D144" s="689"/>
+      <c r="E144" s="689"/>
+      <c r="F144" s="638"/>
+      <c r="G144" s="638"/>
+      <c r="H144" s="638"/>
+      <c r="I144" s="638"/>
+      <c r="J144" s="663"/>
       <c r="K144" s="348">
         <f>IF(D143="Non-UC",(IF(K143&gt;25000,25000,K143)),IF(D143="UC",0))</f>
         <v>0</v>
       </c>
       <c r="L144" s="348">
         <f>IF(D143="Non-UC",(IF(K144&gt;25000,0,IF(L143+K143&lt;25000,L143,25000-K144))),IF(D143="UC",0))</f>
         <v>0</v>
       </c>
       <c r="M144" s="348">
         <f>IF(D143="Non-UC",IF(L144+K144&gt;24999,0,IF(SUM(K143:M143)&lt;25000,M143,25000-K144-L144)),IF(D143="UC",0))</f>
         <v>0</v>
       </c>
       <c r="N144" s="348">
         <f>IF(D143="Non-UC",(IF(SUM(K144:M144)&gt;24999,0,IF(SUM(K143:N143)&lt;25000,N143,25000-K144-L144-M144))),IF(D143="UC",0))</f>
         <v>0</v>
       </c>
       <c r="O144" s="348">
         <f>IF(D143="Non-UC",(IF(SUM(K144:N144)&gt;24999,0,IF(SUM(K143:O143)&lt;25000,O143,25000-K144-L144-M144-N144))),IF(D143="UC",0))</f>
         <v>0</v>
       </c>
       <c r="P144" s="472">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A145" s="653" t="s">
+      <c r="A145" s="660" t="s">
         <v>92</v>
       </c>
-      <c r="B145" s="651"/>
+      <c r="B145" s="661"/>
       <c r="C145" s="254"/>
       <c r="D145" s="255"/>
       <c r="E145" s="255"/>
       <c r="F145" s="255"/>
       <c r="G145" s="255"/>
       <c r="H145" s="255"/>
       <c r="I145" s="255"/>
       <c r="J145" s="256"/>
       <c r="K145" s="277">
         <f>K129+K131+K133+K135+K137+K139+K141+K143</f>
         <v>0</v>
       </c>
       <c r="L145" s="277">
         <f>L129+L131+L133+L135+L137+L139+L141+L143</f>
         <v>0</v>
       </c>
       <c r="M145" s="277">
         <f>M129+M131+M133+M135+M137+M139+M141+M143</f>
         <v>0</v>
       </c>
       <c r="N145" s="277">
         <f>N129+N131+N133+N135+N137+N139+N141+N143</f>
         <v>0</v>
       </c>
       <c r="O145" s="277">
@@ -16833,216 +16833,216 @@
     <row r="146" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="147" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A147" s="268" t="s">
         <v>272</v>
       </c>
       <c r="B147" s="265"/>
       <c r="C147" s="265"/>
       <c r="D147" s="265"/>
       <c r="E147" s="265"/>
       <c r="F147" s="265"/>
       <c r="G147" s="265"/>
       <c r="H147" s="265"/>
       <c r="I147" s="265"/>
       <c r="J147" s="265"/>
       <c r="K147" s="265"/>
       <c r="L147" s="265"/>
       <c r="M147" s="265"/>
       <c r="N147" s="265"/>
       <c r="O147" s="265"/>
       <c r="P147" s="269"/>
     </row>
     <row r="148" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="176">
         <v>1</v>
       </c>
-      <c r="B148" s="638"/>
-[...7 lines deleted...]
-      <c r="J148" s="640"/>
+      <c r="B148" s="647"/>
+      <c r="C148" s="648"/>
+      <c r="D148" s="648"/>
+      <c r="E148" s="648"/>
+      <c r="F148" s="648"/>
+      <c r="G148" s="648"/>
+      <c r="H148" s="648"/>
+      <c r="I148" s="648"/>
+      <c r="J148" s="649"/>
       <c r="K148" s="215">
         <v>0</v>
       </c>
       <c r="L148" s="215">
         <v>0</v>
       </c>
       <c r="M148" s="215">
         <v>0</v>
       </c>
       <c r="N148" s="215">
         <v>0</v>
       </c>
       <c r="O148" s="215">
         <v>0</v>
       </c>
       <c r="P148" s="283">
         <f t="shared" ref="P148:P153" si="11">SUM(K148:O148)</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="176">
         <v>2</v>
       </c>
-      <c r="B149" s="638"/>
-[...7 lines deleted...]
-      <c r="J149" s="640"/>
+      <c r="B149" s="647"/>
+      <c r="C149" s="648"/>
+      <c r="D149" s="648"/>
+      <c r="E149" s="648"/>
+      <c r="F149" s="648"/>
+      <c r="G149" s="648"/>
+      <c r="H149" s="648"/>
+      <c r="I149" s="648"/>
+      <c r="J149" s="649"/>
       <c r="K149" s="215">
         <v>0</v>
       </c>
       <c r="L149" s="215">
         <v>0</v>
       </c>
       <c r="M149" s="215">
         <v>0</v>
       </c>
       <c r="N149" s="215">
         <v>0</v>
       </c>
       <c r="O149" s="215">
         <v>0</v>
       </c>
       <c r="P149" s="283">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="176">
         <v>3</v>
       </c>
-      <c r="B150" s="638"/>
-[...7 lines deleted...]
-      <c r="J150" s="640"/>
+      <c r="B150" s="647"/>
+      <c r="C150" s="648"/>
+      <c r="D150" s="648"/>
+      <c r="E150" s="648"/>
+      <c r="F150" s="648"/>
+      <c r="G150" s="648"/>
+      <c r="H150" s="648"/>
+      <c r="I150" s="648"/>
+      <c r="J150" s="649"/>
       <c r="K150" s="215">
         <v>0</v>
       </c>
       <c r="L150" s="215">
         <v>0</v>
       </c>
       <c r="M150" s="215">
         <v>0</v>
       </c>
       <c r="N150" s="215">
         <v>0</v>
       </c>
       <c r="O150" s="215">
         <v>0</v>
       </c>
       <c r="P150" s="283">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="176">
         <v>4</v>
       </c>
-      <c r="B151" s="638"/>
-[...7 lines deleted...]
-      <c r="J151" s="640"/>
+      <c r="B151" s="647"/>
+      <c r="C151" s="648"/>
+      <c r="D151" s="648"/>
+      <c r="E151" s="648"/>
+      <c r="F151" s="648"/>
+      <c r="G151" s="648"/>
+      <c r="H151" s="648"/>
+      <c r="I151" s="648"/>
+      <c r="J151" s="649"/>
       <c r="K151" s="215">
         <v>0</v>
       </c>
       <c r="L151" s="215">
         <v>0</v>
       </c>
       <c r="M151" s="215">
         <v>0</v>
       </c>
       <c r="N151" s="215">
         <v>0</v>
       </c>
       <c r="O151" s="215">
         <v>0</v>
       </c>
       <c r="P151" s="283">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="176">
         <v>5</v>
       </c>
-      <c r="B152" s="638"/>
-[...7 lines deleted...]
-      <c r="J152" s="640"/>
+      <c r="B152" s="647"/>
+      <c r="C152" s="648"/>
+      <c r="D152" s="648"/>
+      <c r="E152" s="648"/>
+      <c r="F152" s="648"/>
+      <c r="G152" s="648"/>
+      <c r="H152" s="648"/>
+      <c r="I152" s="648"/>
+      <c r="J152" s="649"/>
       <c r="K152" s="215">
         <v>0</v>
       </c>
       <c r="L152" s="215">
         <v>0</v>
       </c>
       <c r="M152" s="215">
         <v>0</v>
       </c>
       <c r="N152" s="215">
         <v>0</v>
       </c>
       <c r="O152" s="215">
         <v>0</v>
       </c>
       <c r="P152" s="283">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A153" s="653" t="s">
+      <c r="A153" s="660" t="s">
         <v>273</v>
       </c>
-      <c r="B153" s="651"/>
+      <c r="B153" s="661"/>
       <c r="C153" s="461"/>
       <c r="D153" s="255"/>
       <c r="E153" s="255"/>
       <c r="F153" s="255"/>
       <c r="G153" s="255"/>
       <c r="H153" s="255"/>
       <c r="I153" s="255"/>
       <c r="J153" s="256"/>
       <c r="K153" s="277">
         <f>SUM(K148:K152)</f>
         <v>0</v>
       </c>
       <c r="L153" s="277">
         <f t="shared" ref="L153:O153" si="12">SUM(L148:L152)</f>
         <v>0</v>
       </c>
       <c r="M153" s="277">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N153" s="277">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O153" s="277">
@@ -17057,96 +17057,96 @@
     <row r="154" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="155" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A155" s="268" t="s">
         <v>287</v>
       </c>
       <c r="B155" s="265"/>
       <c r="C155" s="265"/>
       <c r="D155" s="265"/>
       <c r="E155" s="265"/>
       <c r="F155" s="265"/>
       <c r="G155" s="265"/>
       <c r="H155" s="265"/>
       <c r="I155" s="265"/>
       <c r="J155" s="265"/>
       <c r="K155" s="265"/>
       <c r="L155" s="265"/>
       <c r="M155" s="265"/>
       <c r="N155" s="265"/>
       <c r="O155" s="265"/>
       <c r="P155" s="269"/>
     </row>
     <row r="156" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="176">
         <v>1</v>
       </c>
-      <c r="B156" s="638" t="s">
+      <c r="B156" s="647" t="s">
         <v>94</v>
       </c>
-      <c r="C156" s="639"/>
-[...6 lines deleted...]
-      <c r="J156" s="640"/>
+      <c r="C156" s="648"/>
+      <c r="D156" s="648"/>
+      <c r="E156" s="648"/>
+      <c r="F156" s="648"/>
+      <c r="G156" s="648"/>
+      <c r="H156" s="648"/>
+      <c r="I156" s="648"/>
+      <c r="J156" s="649"/>
       <c r="K156" s="215">
         <v>0</v>
       </c>
       <c r="L156" s="215">
         <v>0</v>
       </c>
       <c r="M156" s="215">
         <v>0</v>
       </c>
       <c r="N156" s="215">
         <v>0</v>
       </c>
       <c r="O156" s="215">
         <v>0</v>
       </c>
       <c r="P156" s="283">
         <f t="shared" ref="P156:P165" si="13">SUM(K156:O156)</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="176">
         <v>2</v>
       </c>
-      <c r="B157" s="638" t="s">
+      <c r="B157" s="647" t="s">
         <v>343</v>
       </c>
-      <c r="C157" s="639"/>
-[...6 lines deleted...]
-      <c r="J157" s="640"/>
+      <c r="C157" s="648"/>
+      <c r="D157" s="648"/>
+      <c r="E157" s="648"/>
+      <c r="F157" s="648"/>
+      <c r="G157" s="648"/>
+      <c r="H157" s="648"/>
+      <c r="I157" s="648"/>
+      <c r="J157" s="649"/>
       <c r="K157" s="215">
         <v>0</v>
       </c>
       <c r="L157" s="215">
         <v>0</v>
       </c>
       <c r="M157" s="215">
         <v>0</v>
       </c>
       <c r="N157" s="215">
         <v>0</v>
       </c>
       <c r="O157" s="215">
         <v>0</v>
       </c>
       <c r="P157" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="176">
         <v>3</v>
       </c>
       <c r="B158" s="216" t="s">
@@ -17154,554 +17154,554 @@
       </c>
       <c r="K158" s="215">
         <v>0</v>
       </c>
       <c r="L158" s="215">
         <v>0</v>
       </c>
       <c r="M158" s="215">
         <v>0</v>
       </c>
       <c r="N158" s="215">
         <v>0</v>
       </c>
       <c r="O158" s="215">
         <v>0</v>
       </c>
       <c r="P158" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="176">
         <v>4</v>
       </c>
-      <c r="B159" s="638" t="s">
+      <c r="B159" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C159" s="639" t="s">
+      <c r="C159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D159" s="639" t="s">
+      <c r="D159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E159" s="639" t="s">
+      <c r="E159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F159" s="639" t="s">
+      <c r="F159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G159" s="639" t="s">
+      <c r="G159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H159" s="639" t="s">
+      <c r="H159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I159" s="639" t="s">
+      <c r="I159" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J159" s="640" t="s">
+      <c r="J159" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K159" s="215">
         <v>0</v>
       </c>
       <c r="L159" s="215">
         <v>0</v>
       </c>
       <c r="M159" s="215">
         <v>0</v>
       </c>
       <c r="N159" s="215">
         <v>0</v>
       </c>
       <c r="O159" s="215">
         <v>0</v>
       </c>
       <c r="P159" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:16" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="176">
         <v>5</v>
       </c>
-      <c r="B160" s="638" t="s">
+      <c r="B160" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C160" s="639" t="s">
+      <c r="C160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D160" s="639" t="s">
+      <c r="D160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E160" s="639" t="s">
+      <c r="E160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F160" s="639" t="s">
+      <c r="F160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G160" s="639" t="s">
+      <c r="G160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H160" s="639" t="s">
+      <c r="H160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I160" s="639" t="s">
+      <c r="I160" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J160" s="640" t="s">
+      <c r="J160" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K160" s="215">
         <v>0</v>
       </c>
       <c r="L160" s="215">
         <v>0</v>
       </c>
       <c r="M160" s="215">
         <v>0</v>
       </c>
       <c r="N160" s="215">
         <v>0</v>
       </c>
       <c r="O160" s="215">
         <v>0</v>
       </c>
       <c r="P160" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:24" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="176">
         <v>6</v>
       </c>
-      <c r="B161" s="638" t="s">
+      <c r="B161" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C161" s="639" t="s">
+      <c r="C161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D161" s="639" t="s">
+      <c r="D161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E161" s="639" t="s">
+      <c r="E161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F161" s="639" t="s">
+      <c r="F161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G161" s="639" t="s">
+      <c r="G161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H161" s="639" t="s">
+      <c r="H161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I161" s="639" t="s">
+      <c r="I161" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J161" s="640" t="s">
+      <c r="J161" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K161" s="215">
         <v>0</v>
       </c>
       <c r="L161" s="215">
         <v>0</v>
       </c>
       <c r="M161" s="215">
         <v>0</v>
       </c>
       <c r="N161" s="215">
         <v>0</v>
       </c>
       <c r="O161" s="215">
         <v>0</v>
       </c>
       <c r="P161" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:24" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="176">
         <v>7</v>
       </c>
-      <c r="B162" s="638" t="s">
+      <c r="B162" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C162" s="639" t="s">
+      <c r="C162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D162" s="639" t="s">
+      <c r="D162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E162" s="639" t="s">
+      <c r="E162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F162" s="639" t="s">
+      <c r="F162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G162" s="639" t="s">
+      <c r="G162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H162" s="639" t="s">
+      <c r="H162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I162" s="639" t="s">
+      <c r="I162" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J162" s="640" t="s">
+      <c r="J162" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K162" s="215">
         <v>0</v>
       </c>
       <c r="L162" s="215">
         <v>0</v>
       </c>
       <c r="M162" s="215">
         <v>0</v>
       </c>
       <c r="N162" s="215">
         <v>0</v>
       </c>
       <c r="O162" s="215">
         <v>0</v>
       </c>
       <c r="P162" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:24" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="176">
         <v>8</v>
       </c>
-      <c r="B163" s="638" t="s">
+      <c r="B163" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C163" s="639" t="s">
+      <c r="C163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D163" s="639" t="s">
+      <c r="D163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E163" s="639" t="s">
+      <c r="E163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F163" s="639" t="s">
+      <c r="F163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G163" s="639" t="s">
+      <c r="G163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H163" s="639" t="s">
+      <c r="H163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I163" s="639" t="s">
+      <c r="I163" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J163" s="640" t="s">
+      <c r="J163" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K163" s="215">
         <v>0</v>
       </c>
       <c r="L163" s="215">
         <v>0</v>
       </c>
       <c r="M163" s="215">
         <v>0</v>
       </c>
       <c r="N163" s="215">
         <v>0</v>
       </c>
       <c r="O163" s="215">
         <v>0</v>
       </c>
       <c r="P163" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:24" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="176">
         <v>9</v>
       </c>
-      <c r="B164" s="638" t="s">
+      <c r="B164" s="647" t="s">
         <v>30</v>
       </c>
-      <c r="C164" s="639" t="s">
+      <c r="C164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="D164" s="639" t="s">
+      <c r="D164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="E164" s="639" t="s">
+      <c r="E164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="F164" s="639" t="s">
+      <c r="F164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="G164" s="639" t="s">
+      <c r="G164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="H164" s="639" t="s">
+      <c r="H164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="I164" s="639" t="s">
+      <c r="I164" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="J164" s="640" t="s">
+      <c r="J164" s="649" t="s">
         <v>30</v>
       </c>
       <c r="K164" s="215">
         <v>0</v>
       </c>
       <c r="L164" s="215">
         <v>0</v>
       </c>
       <c r="M164" s="215">
         <v>0</v>
       </c>
       <c r="N164" s="215">
         <v>0</v>
       </c>
       <c r="O164" s="215">
         <v>0</v>
       </c>
       <c r="P164" s="283">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="R164" s="276"/>
     </row>
     <row r="165" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A165" s="653" t="s">
+      <c r="A165" s="660" t="s">
         <v>288</v>
       </c>
-      <c r="B165" s="651"/>
+      <c r="B165" s="661"/>
       <c r="C165" s="461"/>
       <c r="D165" s="255"/>
       <c r="E165" s="255"/>
       <c r="F165" s="255"/>
       <c r="G165" s="255"/>
       <c r="H165" s="255"/>
       <c r="I165" s="255"/>
       <c r="J165" s="256"/>
       <c r="K165" s="277">
         <f>SUM(K156:K164)</f>
         <v>0</v>
       </c>
       <c r="L165" s="278">
         <f>SUM(L156:L164)</f>
         <v>0</v>
       </c>
       <c r="M165" s="278">
         <f>SUM(M156:M164)</f>
         <v>0</v>
       </c>
       <c r="N165" s="278">
         <f>SUM(N156:N164)</f>
         <v>0</v>
       </c>
       <c r="O165" s="278">
         <f>SUM(O156:O164)</f>
         <v>0</v>
       </c>
       <c r="P165" s="278">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="R165" s="276"/>
       <c r="S165" s="276"/>
     </row>
     <row r="166" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="R166" s="276"/>
       <c r="S166" s="494"/>
     </row>
     <row r="167" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A167" s="654" t="s">
+      <c r="A167" s="766" t="s">
         <v>97</v>
       </c>
-      <c r="B167" s="655"/>
+      <c r="B167" s="683"/>
       <c r="C167" s="254"/>
       <c r="D167" s="255"/>
       <c r="E167" s="255"/>
       <c r="F167" s="255"/>
       <c r="G167" s="255"/>
       <c r="H167" s="255"/>
       <c r="I167" s="255"/>
       <c r="J167" s="256"/>
       <c r="K167" s="277">
         <f>ROUND(K31+K55+K63+K81+K82+K90+K108+K126+K145+K165+K153,0)</f>
         <v>0</v>
       </c>
       <c r="L167" s="277">
         <f>ROUND(IF($L$6=0,,L31+L55+L63+L81+L82+L90+L108+L126+L145+L165+L153),0)</f>
         <v>0</v>
       </c>
       <c r="M167" s="277">
         <f>ROUND(IF($M$6=0,,M31+M55+M63+M81+M82+M90+M108+M126+M145+M165+M153),0)</f>
         <v>0</v>
       </c>
       <c r="N167" s="277">
         <f>ROUND(IF($N$6=0,,N31+N55+N63+N81+N82+N90+N108+N126+N145+N165+N153),0)</f>
         <v>0</v>
       </c>
       <c r="O167" s="277">
         <f>ROUND(IF($O$6=0,,O31+O55+O63+O81+O82+O90+O108+O126+O145+O165+O153),0)</f>
         <v>0</v>
       </c>
       <c r="P167" s="278">
         <f>SUM(K167:O167)</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A168" s="279"/>
     </row>
     <row r="169" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A169" s="666" t="s">
+      <c r="A169" s="653" t="s">
         <v>98</v>
       </c>
-      <c r="B169" s="667"/>
+      <c r="B169" s="654"/>
       <c r="C169" s="280"/>
       <c r="D169" s="280"/>
       <c r="E169" s="280"/>
       <c r="F169" s="280"/>
       <c r="G169" s="280"/>
       <c r="H169" s="280"/>
       <c r="I169" s="280"/>
       <c r="J169" s="280"/>
       <c r="K169" s="280"/>
       <c r="L169" s="280"/>
       <c r="M169" s="280"/>
       <c r="N169" s="280"/>
       <c r="O169" s="280"/>
       <c r="P169" s="281"/>
       <c r="R169" s="151"/>
       <c r="S169" s="151"/>
       <c r="T169" s="151"/>
       <c r="U169" s="151"/>
       <c r="V169" s="151"/>
       <c r="W169" s="151"/>
     </row>
     <row r="170" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B170" s="282" t="s">
         <v>99</v>
       </c>
-      <c r="C170" s="642" t="s">
+      <c r="C170" s="688" t="s">
         <v>100</v>
       </c>
-      <c r="D170" s="642"/>
-[...2 lines deleted...]
-      <c r="I170" s="663" t="s">
+      <c r="D170" s="688"/>
+      <c r="E170" s="688"/>
+      <c r="F170" s="688"/>
+      <c r="I170" s="768" t="s">
         <v>101</v>
       </c>
-      <c r="J170" s="663"/>
+      <c r="J170" s="768"/>
       <c r="K170" s="283">
         <f>ROUND(IF(C171="MTDC",Worksheet!B94,IF(C171="Total Direct Cost",Worksheet!B95,IF(C171="Total Direct Excluding Subawards",Worksheet!B98,IF(C171="Salary and Fringe (CDFA-SCB)",Worksheet!B96,IF(C171="MTDC CDFA - Off Campus",Worksheet!B94,IF(C171="MTDC State of CA - Off Campus",Worksheet!B94,IF(C171="MTDC State of CA - On Campus",Worksheet!B94,IF(C171="Total Cost","",IF(C171="No Indirects Allowed",0,IF(C171="Other","Enter Formula",)))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="L170" s="283">
         <f>ROUND(IF(C171="MTDC",Worksheet!C94,IF(C171="Total Direct Cost",Worksheet!C95,IF(C171="Total Direct Excluding Subawards",Worksheet!C98,IF(C171="Salary and Fringe (CDFA-SCB)",Worksheet!C96,IF(C171="MTDC CDFA - Off Campus",Worksheet!C94,IF(C171="MTDC State of CA - Off Campus",Worksheet!C94,IF(C171="MTDC State of CA - On Campus",Worksheet!C94,IF(C171="Total Cost","",IF(C171="No Indirects Allowed",0,IF(C171="Other","Enter Formula",)))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="M170" s="283">
         <f>ROUND(IF(C171="MTDC",Worksheet!D94,IF(C171="Total Direct Cost",Worksheet!D95,IF(C171="Total Direct Excluding Subawards",Worksheet!D98,IF(C171="Salary and Fringe (CDFA-SCB)",Worksheet!D96,IF(C171="MTDC CDFA - Off Campus",Worksheet!D94,IF(C171="MTDC State of CA - Off Campus",Worksheet!D94,IF(C171="MTDC State of CA - On Campus",Worksheet!D94,IF(C171="Total Cost","",IF(C171="No Indirects Allowed",0,IF(C171="Other","Enter Formula",)))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="N170" s="283">
         <f>ROUND(IF(C171="MTDC",Worksheet!E94,IF(C171="Total Direct Cost",Worksheet!E95,IF(C171="Total Direct Excluding Subawards",Worksheet!E98,IF(C171="Salary and Fringe (CDFA-SCB)",Worksheet!E96,IF(C171="MTDC CDFA - Off Campus",Worksheet!E94,IF(C171="MTDC State of CA - Off Campus",Worksheet!E94,IF(C171="MTDC State of CA - On Campus",Worksheet!E94,IF(C171="Total Cost","",IF(C171="No Indirects Allowed",0,IF(C171="Other","Enter Formula",)))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="O170" s="283">
         <f>ROUND(IF(C171="MTDC",Worksheet!F94,IF(C171="Total Direct Cost",Worksheet!F95,IF(C171="Total Direct Excluding Subawards",Worksheet!F98,IF(C171="Salary and Fringe (CDFA-SCB)",Worksheet!F96,IF(C171="MTDC CDFA - Off Campus",Worksheet!F94,IF(C171="MTDC State of CA - Off Campus",Worksheet!F94,IF(C171="MTDC State of CA - On Campus",Worksheet!F94,IF(C171="Total Cost","",IF(C171="No Indirects Allowed",0,IF(C171="Other","Enter Formula",)))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="P170" s="283">
         <f>SUM(K170:O170)</f>
         <v>0</v>
       </c>
       <c r="R170" s="518"/>
       <c r="S170" s="518"/>
       <c r="T170" s="518"/>
       <c r="U170" s="519"/>
       <c r="V170" s="520"/>
     </row>
     <row r="171" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B171" s="284" t="s">
         <v>102</v>
       </c>
-      <c r="C171" s="670" t="s">
+      <c r="C171" s="769" t="s">
         <v>111</v>
       </c>
-      <c r="D171" s="671"/>
-      <c r="E171" s="672"/>
+      <c r="D171" s="770"/>
+      <c r="E171" s="771"/>
       <c r="F171" s="484" t="str">
         <f>IF(C171="Total Cost","",IF(C171="Total Direct Cost","",IF(C171="Other","Enter Rate",IF(C171="Salary and Fringe (CDFA-SCB)","","Per 1"))))</f>
         <v>Per 1</v>
       </c>
       <c r="G171" s="484" t="str">
         <f>IF(C171="Total Cost","",IF(C171="Total Direct Cost","",IF(C171="Other","Enter Rate",IF(C171="Salary and Fringe (CDFA-SCB)","","Per 2"))))</f>
         <v>Per 2</v>
       </c>
       <c r="H171" s="484" t="str">
         <f>IF(C171="Total Cost","",IF(C171="Total Direct Cost","",IF(C171="Other","Enter Rate",IF(C171="Salary and Fringe (CDFA-SCB)","","Per 3"))))</f>
         <v>Per 3</v>
       </c>
       <c r="I171" s="484" t="str">
         <f>IF(C171="Total Cost","",IF(C171="Total Direct Cost","",IF(C171="Other","Enter Rate",IF(C171="Salary and Fringe (CDFA-SCB)","","Per 4"))))</f>
         <v>Per 4</v>
       </c>
       <c r="J171" s="485" t="str">
         <f>IF(C171="Total Cost","",IF(C171="Total Direct Cost","",IF(C171="Other","Enter Rate",IF(C171="Salary and Fringe (CDFA-SCB)","","Per 5"))))</f>
         <v>Per 5</v>
       </c>
       <c r="K171" s="285"/>
       <c r="L171" s="285"/>
       <c r="M171" s="285"/>
       <c r="N171" s="285"/>
       <c r="O171" s="285"/>
       <c r="P171" s="286"/>
       <c r="R171" s="518"/>
       <c r="S171" s="518"/>
       <c r="T171" s="518"/>
       <c r="U171" s="521"/>
       <c r="V171" s="520"/>
     </row>
     <row r="172" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A172" s="653" t="s">
+      <c r="A172" s="660" t="s">
         <v>104</v>
       </c>
-      <c r="B172" s="651"/>
+      <c r="B172" s="661"/>
       <c r="C172" s="254"/>
       <c r="D172" s="255"/>
       <c r="E172" s="255"/>
       <c r="F172" s="524">
         <f>IF(C171="MTDC CDFA - Off Campus",Worksheet!Y80,IF(C171="MTDC State of CA - Off Campus",0.25,IF(C171="MTDC State of CA - On Campus",Worksheet!Y79,IF(AND(C171="MTDC",C170="Research - Off Campus"),Worksheet!Y75,IF(AND(C171="MTDC",C170="Other Sponsored Activity - Off Campus"),Worksheet!Y76,IF(AND(C171="MTDC",C170="Research - On Campus"),Worksheet!Y77,IF(AND(C171="MTDC",C170="Other Sponsored Activity - On Campus"),Worksheet!Y78,IF(C171="No Indirects Allowed",0,""))))))))</f>
         <v>0.26</v>
       </c>
       <c r="G172" s="525">
         <f>IF(C171="MTDC CDFA - Off Campus",Worksheet!Z80,IF(C171="MTDC State of CA - Off Campus",0.25,IF(C171="MTDC State of CA - On Campus",Worksheet!Z79,IF(AND(C171="MTDC",C170="Research - Off Campus"),Worksheet!Z75,IF(AND(C171="MTDC",C170="Other Sponsored Activity - Off Campus"),Worksheet!Z76,IF(AND(C171="MTDC",C170="Research - On Campus"),Worksheet!Z77,IF(AND(C171="MTDC",C170="Other Sponsored Activity - On Campus"),Worksheet!Z78,IF(C171="No Indirects Allowed",0,""))))))))</f>
         <v>0.26</v>
       </c>
       <c r="H172" s="524">
         <f>IF(C171="MTDC CDFA - Off Campus",Worksheet!AA80,IF(C171="MTDC State of CA - Off Campus",0.25,IF(C171="MTDC State of CA - On Campus",Worksheet!AA79,IF(AND(C171="MTDC",C170="Research - Off Campus"),Worksheet!AA75,IF(AND(C171="MTDC",C170="Other Sponsored Activity - Off Campus"),Worksheet!AA76,IF(AND(C171="MTDC",C170="Research - On Campus"),Worksheet!AA77,IF(AND(C171="MTDC",C170="Other Sponsored Activity - On Campus"),Worksheet!AA78,IF(C171="No Indirects Allowed",0,""))))))))</f>
         <v>0.26</v>
       </c>
       <c r="I172" s="524">
         <f>IF(C171="MTDC CDFA - Off Campus",Worksheet!AB80,IF(C171="MTDC State of CA - Off Campus",0.25,IF(C171="MTDC State of CA - On Campus",Worksheet!AB79,IF(AND(C171="MTDC",C170="Research - Off Campus"),Worksheet!AB75,IF(AND(C171="MTDC",C170="Other Sponsored Activity - Off Campus"),Worksheet!AB76,IF(AND(C171="MTDC",C170="Research - On Campus"),Worksheet!AB77,IF(AND(C171="MTDC",C170="Other Sponsored Activity - On Campus"),Worksheet!AB78,IF(C171="No Indirects Allowed",0,""))))))))</f>
         <v>0.26</v>
       </c>
       <c r="J172" s="524">
         <f>IF(C171="MTDC CDFA - Off Campus",Worksheet!AC80,IF(C171="MTDC State of CA - Off Campus",0.25,IF(C171="MTDC State of CA - On Campus",Worksheet!AC79,IF(AND(C171="MTDC",C170="Research - Off Campus"),Worksheet!AC75,IF(AND(C171="MTDC",C170="Other Sponsored Activity - Off Campus"),Worksheet!AC76,IF(AND(C171="MTDC",C170="Research - On Campus"),Worksheet!AC77,IF(AND(C171="MTDC",C170="Other Sponsored Activity - On Campus"),Worksheet!AC78,IF(C171="No Indirects Allowed",0,""))))))))</f>
         <v>0.26</v>
       </c>
       <c r="K172" s="278">
         <f>ROUND(IF(C171="Total Cost",0,IF(C171="Total Direct Cost",0,IF(C171="Total Direct Excluding Subawards",0,IF(C171="Other",0,IF(C171="Salary and Fringe (CDFA-SCB)",0,(K170*(((F172*Worksheet!$B$6)+(G172*Worksheet!$B$7))/Worksheet!$B$5))))))),0)</f>
@@ -17713,190 +17713,190 @@
       </c>
       <c r="M172" s="278">
         <f>ROUND(IF(M6=0,0,(IF(C171="Total Cost",0,IF(C171="Total Direct Cost",0,IF(C171="Total Direct Excluding Subawards",0,IF(C171="Other",0,IF(C171="Salary and Fringe (CDFA-SCB)",0,(M170*(((H172*Worksheet!$D$6)+(I172*Worksheet!$D$7))/Worksheet!$D$5))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="N172" s="278">
         <f>ROUND(IF(N6=0,0,(IF(C171="Total Cost",0,IF(C171="Total Direct Cost",0,IF(C171="Total Direct Excluding Subawards",0,IF(C171="Other",0,IF(C171="Salary and Fringe (CDFA-SCB)",0,(N170*(((I172*Worksheet!$E$6)+(J172*Worksheet!$E$7))/Worksheet!$E$5))))))))),0)</f>
         <v>0</v>
       </c>
       <c r="O172" s="278">
         <f>ROUND(IF(O6=0,0,(IF(C171="Total Cost",0,IF(C171="Total Direct Cost",0,IF(C171="Total Direct Excluding Subawards",0,IF(C171="Other",0,IF(C171="Salary and Fringe (CDFA-SCB)",0,(O170*J172)))))))),0)</f>
         <v>0</v>
       </c>
       <c r="P172" s="278">
         <f>SUM(K172:O172)</f>
         <v>0</v>
       </c>
       <c r="R172" s="457"/>
       <c r="S172" s="457"/>
       <c r="T172" s="457"/>
       <c r="U172" s="457"/>
       <c r="V172" s="457"/>
       <c r="W172" s="457"/>
     </row>
     <row r="173" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A173" s="772" t="str">
+      <c r="A173" s="640" t="str">
         <f>IF(J173="","",IF(C171="Total Cost","TDC Equivalent Rate:", ""))</f>
         <v/>
       </c>
-      <c r="B173" s="772"/>
-[...3 lines deleted...]
-      <c r="F173" s="771" t="str">
+      <c r="B173" s="640"/>
+      <c r="C173" s="640"/>
+      <c r="D173" s="640"/>
+      <c r="E173" s="640"/>
+      <c r="F173" s="639" t="str">
         <f>IF(J173="","",IF(C171="Total Cost",Worksheet!H106, ""))</f>
         <v/>
       </c>
-      <c r="G173" s="771"/>
-      <c r="H173" s="748" t="str">
+      <c r="G173" s="639"/>
+      <c r="H173" s="687" t="str">
         <f>IF(C171="Total Cost","Enter TC Rate:",IF(C171="Total Direct Cost","Enter Rate:",IF(C171="Total Direct Excluding Subawards","Enter Rate:",IF(C171="Other","Enter Rate:",IF(C171="Salary and Fringe (CDFA-SCB)","Enter Rate:","")))))</f>
         <v/>
       </c>
-      <c r="I173" s="748"/>
+      <c r="I173" s="687"/>
       <c r="J173" s="287"/>
       <c r="K173" s="277">
         <f>ROUND(IF($C$171="MTDC",0,IF($C$171="MTDC CDFA - Off Campus",0,IF($C$171="MTDC State of CA - Off Campus",0,IF($C$171="MTDC State of CA - On Campus",0,IF($J$173=0,0,IF($C$171="Total Cost",(Worksheet!B95*$F$173),(K170*$J$173))))))),0)</f>
         <v>0</v>
       </c>
       <c r="L173" s="277">
         <f>ROUND(IF($C$171="MTDC",0,IF($C$171="MTDC CDFA - Off Campus",0,IF($C$171="MTDC State of CA - Off Campus",0,IF($C$171="MTDC State of CA - On Campus",0,IF($J$173=0,0,IF($J$173=0,0,IF($C$171="Total Cost",(Worksheet!C95*$F$173),(L170*$J$173)))))))),0)</f>
         <v>0</v>
       </c>
       <c r="M173" s="277">
         <f>ROUND(IF($C$171="MTDC",0,IF($C$171="MTDC CDFA - Off Campus",0,IF($C$171="MTDC State of CA - Off Campus",0,IF($C$171="MTDC State of CA - On Campus",0,IF($J$173=0,0,IF($C$171="Total Cost",(Worksheet!D95*$F$173),(M170*$J$173))))))),0)</f>
         <v>0</v>
       </c>
       <c r="N173" s="277">
         <f>ROUND(IF($C$171="MTDC",0,IF($C$171="MTDC CDFA - Off Campus",0,IF($C$171="MTDC State of CA - Off Campus",0,IF($C$171="MTDC State of CA - On Campus",0,IF($J$173=0,0,IF($J$173=0,0,IF($C$171="Total Cost",(Worksheet!E95*$F$173),(N170*$J$173)))))))),0)</f>
         <v>0</v>
       </c>
       <c r="O173" s="277">
         <f>ROUND(IF($C$171="MTDC",0,IF($C$171="MTDC CDFA - Off Campus",0,IF($C$171="MTDC State of CA - Off Campus",0,IF($C$171="MTDC State of CA - On Campus",0,IF($J$173=0,0,IF($J$173=0,0,IF($C$171="Total Cost",(Worksheet!F95*$F$173),(O170*$J$173)))))))),0)</f>
         <v>0</v>
       </c>
       <c r="P173" s="278">
         <f>SUM(K173:O173)</f>
         <v>0</v>
       </c>
       <c r="R173" s="457"/>
       <c r="S173" s="457"/>
       <c r="T173" s="457"/>
       <c r="U173" s="457"/>
       <c r="V173" s="457"/>
       <c r="W173" s="457"/>
       <c r="X173" s="150"/>
     </row>
     <row r="174" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J174" s="288"/>
       <c r="R174" s="457"/>
       <c r="S174" s="457"/>
       <c r="T174" s="457"/>
       <c r="U174" s="457"/>
       <c r="V174" s="457"/>
       <c r="W174" s="457"/>
       <c r="X174" s="150"/>
     </row>
     <row r="175" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A175" s="654" t="s">
+      <c r="A175" s="766" t="s">
         <v>105</v>
       </c>
-      <c r="B175" s="655"/>
+      <c r="B175" s="683"/>
       <c r="C175" s="254"/>
       <c r="D175" s="255"/>
       <c r="E175" s="255"/>
       <c r="F175" s="255"/>
       <c r="G175" s="255"/>
       <c r="H175" s="255"/>
       <c r="I175" s="255"/>
       <c r="J175" s="256"/>
       <c r="K175" s="277">
         <f>IF(C171="Total Cost",(K167+K173),IF(C171="Total Direct Cost",(K167+K173),IF($C$171="Total Direct Excluding Subawards",(K167+K173),IF(C171="Other",(K167+K173),IF(C171="Salary and Fringe (CDFA-SCB)",(K167+K173),(K167+K172))))))</f>
         <v>0</v>
       </c>
       <c r="L175" s="277">
         <f>IF(L6=0,"",(IF(C171="Total Cost",(L167+L173),IF(C171="Total Direct Cost",(L167+L173),IF($C$171="Total Direct Excluding Subawards",(L167+L173),IF(C171="Other",(L167+L173),IF(C171="Salary and Fringe (CDFA-SCB)",(L167+L173),(L167+L172))))))))</f>
         <v>0</v>
       </c>
       <c r="M175" s="277">
         <f>IF(M6=0,"",(IF(C171="Total Cost",(M167+M173),IF(C171="Total Direct Cost",(M167+M173),IF($C$171="Total Direct Excluding Subawards",(M167+M173),IF(C171="Other",(M167+M173),IF(C171="Salary and Fringe (CDFA-SCB)",(M167+M173),(M167+M172))))))))</f>
         <v>0</v>
       </c>
       <c r="N175" s="277">
         <f>IF(N6=0,"",(IF(C171="Total Cost",(N167+N173),IF(C171="Total Direct Cost",(N167+N173),IF($C$171="Total Direct Excluding Subawards",(N167+N173),IF(C171="Other",(N167+N173),IF(C171="Salary and Fringe (CDFA-SCB)",(N167+N173),(N167+N172))))))))</f>
         <v>0</v>
       </c>
       <c r="O175" s="277">
         <f>IF(O6=0,"",(IF(C171="Total Cost",(O167+O173),IF(C171="Total Direct Cost",(O167+O173),IF($C$171="Total Direct Excluding Subawards",(O167+O173),IF(C171="Other",(O167+O173),IF(C171="Salary and Fringe (CDFA-SCB)",(O167+O173),(O167+O172))))))))</f>
         <v>0</v>
       </c>
       <c r="P175" s="278">
         <f>SUM(K175:O175)</f>
         <v>0</v>
       </c>
       <c r="R175" s="522"/>
       <c r="S175" s="522"/>
       <c r="T175" s="522"/>
       <c r="U175" s="522"/>
       <c r="V175" s="522"/>
       <c r="W175" s="522"/>
       <c r="X175" s="150"/>
     </row>
     <row r="176" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="F176" s="643" t="s">
+      <c r="F176" s="775" t="s">
         <v>106</v>
       </c>
-      <c r="G176" s="643"/>
-[...7 lines deleted...]
-      <c r="O176" s="644"/>
+      <c r="G176" s="775"/>
+      <c r="H176" s="775"/>
+      <c r="I176" s="775"/>
+      <c r="J176" s="775"/>
+      <c r="K176" s="775"/>
+      <c r="L176" s="775"/>
+      <c r="M176" s="775"/>
+      <c r="N176" s="775"/>
+      <c r="O176" s="776"/>
       <c r="P176" s="289"/>
       <c r="R176" s="522"/>
       <c r="S176" s="522"/>
       <c r="T176" s="522"/>
       <c r="U176" s="522"/>
       <c r="V176" s="522"/>
       <c r="W176" s="522"/>
     </row>
     <row r="177" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="F177" s="714" t="s">
+      <c r="F177" s="690" t="s">
         <v>107</v>
       </c>
-      <c r="G177" s="714"/>
-[...7 lines deleted...]
-      <c r="O177" s="715"/>
+      <c r="G177" s="690"/>
+      <c r="H177" s="690"/>
+      <c r="I177" s="690"/>
+      <c r="J177" s="690"/>
+      <c r="K177" s="690"/>
+      <c r="L177" s="690"/>
+      <c r="M177" s="690"/>
+      <c r="N177" s="690"/>
+      <c r="O177" s="691"/>
       <c r="P177" s="483">
         <f>IF(P176="",0,(P175-P176))</f>
         <v>0</v>
       </c>
       <c r="R177" s="155"/>
       <c r="S177" s="152"/>
       <c r="T177" s="152"/>
       <c r="U177" s="152"/>
       <c r="V177" s="152"/>
       <c r="W177" s="152"/>
     </row>
     <row r="178" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K178" s="97"/>
       <c r="L178" s="97"/>
       <c r="M178" s="97"/>
       <c r="N178" s="97"/>
       <c r="O178" s="97"/>
       <c r="P178" s="495"/>
       <c r="R178" s="155"/>
       <c r="S178" s="152"/>
       <c r="T178" s="152"/>
       <c r="U178" s="152"/>
       <c r="V178" s="152"/>
       <c r="W178" s="152"/>
     </row>
@@ -17908,523 +17908,523 @@
       <c r="O179" s="97"/>
       <c r="P179" s="495"/>
       <c r="R179" s="155"/>
       <c r="S179" s="152"/>
       <c r="T179" s="152"/>
       <c r="U179" s="152"/>
       <c r="V179" s="152"/>
       <c r="W179" s="152"/>
     </row>
     <row r="180" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K180" s="97"/>
       <c r="L180" s="97"/>
       <c r="M180" s="97"/>
       <c r="N180" s="97"/>
       <c r="O180" s="97"/>
       <c r="P180" s="495"/>
       <c r="R180" s="155"/>
       <c r="S180" s="152"/>
       <c r="T180" s="152"/>
       <c r="U180" s="152"/>
       <c r="V180" s="152"/>
       <c r="W180" s="152"/>
     </row>
     <row r="181" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="182" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A182" s="773" t="s">
+      <c r="A182" s="641" t="s">
         <v>222</v>
       </c>
-      <c r="B182" s="774"/>
-[...13 lines deleted...]
-      <c r="P182" s="775"/>
+      <c r="B182" s="642"/>
+      <c r="C182" s="642"/>
+      <c r="D182" s="642"/>
+      <c r="E182" s="642"/>
+      <c r="F182" s="642"/>
+      <c r="G182" s="642"/>
+      <c r="H182" s="642"/>
+      <c r="I182" s="642"/>
+      <c r="J182" s="642"/>
+      <c r="K182" s="642"/>
+      <c r="L182" s="642"/>
+      <c r="M182" s="642"/>
+      <c r="N182" s="642"/>
+      <c r="O182" s="642"/>
+      <c r="P182" s="643"/>
     </row>
     <row r="183" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A183" s="763" t="s">
+      <c r="A183" s="678" t="s">
         <v>292</v>
       </c>
-      <c r="B183" s="764"/>
-[...7 lines deleted...]
-      <c r="J183" s="764"/>
+      <c r="B183" s="679"/>
+      <c r="C183" s="679"/>
+      <c r="D183" s="679"/>
+      <c r="E183" s="679"/>
+      <c r="F183" s="679"/>
+      <c r="G183" s="679"/>
+      <c r="H183" s="679"/>
+      <c r="I183" s="679"/>
+      <c r="J183" s="679"/>
       <c r="K183" s="342">
         <f>'Cost Share'!K131</f>
         <v>0</v>
       </c>
       <c r="L183" s="342">
         <f>'Cost Share'!L131</f>
         <v>0</v>
       </c>
       <c r="M183" s="342">
         <f>'Cost Share'!M131</f>
         <v>0</v>
       </c>
       <c r="N183" s="342">
         <f>'Cost Share'!N131</f>
         <v>0</v>
       </c>
       <c r="O183" s="342">
         <f>'Cost Share'!O131</f>
         <v>0</v>
       </c>
       <c r="P183" s="343">
         <f>'Cost Share'!P131</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A184" s="765" t="s">
+      <c r="A184" s="680" t="s">
         <v>291</v>
       </c>
-      <c r="B184" s="766"/>
-[...4 lines deleted...]
-      <c r="G184" s="647" t="s">
+      <c r="B184" s="681"/>
+      <c r="C184" s="681"/>
+      <c r="D184" s="681"/>
+      <c r="E184" s="681"/>
+      <c r="F184" s="681"/>
+      <c r="G184" s="677" t="s">
         <v>177</v>
       </c>
-      <c r="H184" s="647"/>
-[...1 lines deleted...]
-      <c r="J184" s="647"/>
+      <c r="H184" s="677"/>
+      <c r="I184" s="677"/>
+      <c r="J184" s="677"/>
       <c r="K184" s="340">
         <f>'Cost Share'!K136</f>
         <v>0</v>
       </c>
       <c r="L184" s="340">
         <f>'Cost Share'!L136</f>
         <v>0</v>
       </c>
       <c r="M184" s="340">
         <f>'Cost Share'!M136</f>
         <v>0</v>
       </c>
       <c r="N184" s="340">
         <f>'Cost Share'!N136</f>
         <v>0</v>
       </c>
       <c r="O184" s="340">
         <f>'Cost Share'!O136</f>
         <v>0</v>
       </c>
       <c r="P184" s="344">
         <f>'Cost Share'!P136</f>
         <v>0</v>
       </c>
       <c r="S184" s="276"/>
     </row>
     <row r="185" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A185" s="765" t="s">
+      <c r="A185" s="680" t="s">
         <v>189</v>
       </c>
-      <c r="B185" s="766"/>
-[...4 lines deleted...]
-      <c r="G185" s="647" t="s">
+      <c r="B185" s="681"/>
+      <c r="C185" s="681"/>
+      <c r="D185" s="681"/>
+      <c r="E185" s="681"/>
+      <c r="F185" s="681"/>
+      <c r="G185" s="677" t="s">
         <v>177</v>
       </c>
-      <c r="H185" s="647"/>
-[...1 lines deleted...]
-      <c r="J185" s="647"/>
+      <c r="H185" s="677"/>
+      <c r="I185" s="677"/>
+      <c r="J185" s="677"/>
       <c r="K185" s="340">
         <f>'Cost Share'!K137</f>
         <v>0</v>
       </c>
       <c r="L185" s="340">
         <f>'Cost Share'!L137</f>
         <v>0</v>
       </c>
       <c r="M185" s="340">
         <f>'Cost Share'!M137</f>
         <v>0</v>
       </c>
       <c r="N185" s="340">
         <f>'Cost Share'!N137</f>
         <v>0</v>
       </c>
       <c r="O185" s="340">
         <f>'Cost Share'!O137</f>
         <v>0</v>
       </c>
       <c r="P185" s="344">
         <f>'Cost Share'!P137</f>
         <v>0</v>
       </c>
       <c r="R185" s="633"/>
       <c r="S185" s="494"/>
       <c r="T185" s="493"/>
       <c r="U185" s="493"/>
       <c r="V185" s="493"/>
     </row>
     <row r="186" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A186" s="767" t="s">
+      <c r="A186" s="682" t="s">
         <v>112</v>
       </c>
-      <c r="B186" s="655"/>
-[...7 lines deleted...]
-      <c r="J186" s="768"/>
+      <c r="B186" s="683"/>
+      <c r="C186" s="683"/>
+      <c r="D186" s="683"/>
+      <c r="E186" s="683"/>
+      <c r="F186" s="683"/>
+      <c r="G186" s="683"/>
+      <c r="H186" s="683"/>
+      <c r="I186" s="683"/>
+      <c r="J186" s="684"/>
       <c r="K186" s="327">
         <f>'Cost Share'!K138</f>
         <v>0</v>
       </c>
       <c r="L186" s="327">
         <f>'Cost Share'!L138</f>
         <v>0</v>
       </c>
       <c r="M186" s="327">
         <f>'Cost Share'!M138</f>
         <v>0</v>
       </c>
       <c r="N186" s="327">
         <f>'Cost Share'!N138</f>
         <v>0</v>
       </c>
       <c r="O186" s="327">
         <f>'Cost Share'!O138</f>
         <v>0</v>
       </c>
       <c r="P186" s="345">
         <f>'Cost Share'!P138</f>
         <v>0</v>
       </c>
       <c r="R186" s="494"/>
       <c r="S186" s="494"/>
       <c r="T186" s="494"/>
       <c r="U186" s="494"/>
       <c r="V186" s="494"/>
     </row>
     <row r="187" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A187" s="767" t="s">
+      <c r="A187" s="682" t="s">
         <v>113</v>
       </c>
-      <c r="B187" s="655"/>
-[...7 lines deleted...]
-      <c r="J187" s="768"/>
+      <c r="B187" s="683"/>
+      <c r="C187" s="683"/>
+      <c r="D187" s="683"/>
+      <c r="E187" s="683"/>
+      <c r="F187" s="683"/>
+      <c r="G187" s="683"/>
+      <c r="H187" s="683"/>
+      <c r="I187" s="683"/>
+      <c r="J187" s="684"/>
       <c r="K187" s="327">
         <f>'Cost Share'!K155</f>
         <v>0</v>
       </c>
       <c r="L187" s="327">
         <f>'Cost Share'!L155</f>
         <v>0</v>
       </c>
       <c r="M187" s="327">
         <f>'Cost Share'!M155</f>
         <v>0</v>
       </c>
       <c r="N187" s="327">
         <f>'Cost Share'!N155</f>
         <v>0</v>
       </c>
       <c r="O187" s="327">
         <f>'Cost Share'!O155</f>
         <v>0</v>
       </c>
       <c r="P187" s="345">
         <f>'Cost Share'!P155</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A188" s="303"/>
       <c r="B188" s="236"/>
       <c r="P188" s="304"/>
     </row>
     <row r="189" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A189" s="769" t="s">
+      <c r="A189" s="685" t="s">
         <v>116</v>
       </c>
-      <c r="B189" s="770"/>
-[...7 lines deleted...]
-      <c r="J189" s="770"/>
+      <c r="B189" s="686"/>
+      <c r="C189" s="686"/>
+      <c r="D189" s="686"/>
+      <c r="E189" s="686"/>
+      <c r="F189" s="686"/>
+      <c r="G189" s="686"/>
+      <c r="H189" s="686"/>
+      <c r="I189" s="686"/>
+      <c r="J189" s="686"/>
       <c r="K189" s="327">
         <f>'Cost Share'!K157</f>
         <v>0</v>
       </c>
       <c r="L189" s="327">
         <f>'Cost Share'!L157</f>
         <v>0</v>
       </c>
       <c r="M189" s="327">
         <f>'Cost Share'!M157</f>
         <v>0</v>
       </c>
       <c r="N189" s="327">
         <f>'Cost Share'!N157</f>
         <v>0</v>
       </c>
       <c r="O189" s="327">
         <f>'Cost Share'!O157</f>
         <v>0</v>
       </c>
       <c r="P189" s="345">
         <f>'Cost Share'!P157</f>
         <v>0</v>
       </c>
       <c r="Q189" s="635"/>
     </row>
     <row r="190" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A190" s="760" t="s">
+      <c r="A190" s="674" t="s">
         <v>223</v>
       </c>
-      <c r="B190" s="761"/>
-[...4 lines deleted...]
-      <c r="G190" s="762" t="s">
+      <c r="B190" s="675"/>
+      <c r="C190" s="675"/>
+      <c r="D190" s="675"/>
+      <c r="E190" s="675"/>
+      <c r="F190" s="675"/>
+      <c r="G190" s="676" t="s">
         <v>118</v>
       </c>
-      <c r="H190" s="762"/>
-[...1 lines deleted...]
-      <c r="J190" s="762"/>
+      <c r="H190" s="676"/>
+      <c r="I190" s="676"/>
+      <c r="J190" s="676"/>
       <c r="K190" s="346">
         <f>'Cost Share'!K158</f>
         <v>0</v>
       </c>
       <c r="L190" s="346">
         <f>'Cost Share'!L158</f>
         <v>0</v>
       </c>
       <c r="M190" s="346">
         <f>'Cost Share'!M158</f>
         <v>0</v>
       </c>
       <c r="N190" s="346">
         <f>'Cost Share'!N158</f>
         <v>0</v>
       </c>
       <c r="O190" s="346">
         <f>'Cost Share'!O158</f>
         <v>0</v>
       </c>
       <c r="P190" s="347">
         <f>'Cost Share'!P158</f>
         <v>0</v>
       </c>
       <c r="Q190" s="634"/>
       <c r="R190" s="631"/>
     </row>
     <row r="191" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="Q191" s="632"/>
       <c r="R191" s="631"/>
     </row>
     <row r="334" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="335" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection sheet="1" formatColumns="0" formatRows="0"/>
   <mergeCells count="154">
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="B66:I66"/>
+    <mergeCell ref="B67:I67"/>
+    <mergeCell ref="B68:I68"/>
+    <mergeCell ref="R111:W111"/>
+    <mergeCell ref="B112:J112"/>
+    <mergeCell ref="B115:J115"/>
+    <mergeCell ref="C2:L2"/>
+    <mergeCell ref="F176:O176"/>
+    <mergeCell ref="E6:J6"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="B94:J94"/>
+    <mergeCell ref="B95:J95"/>
+    <mergeCell ref="A108:B108"/>
+    <mergeCell ref="D128:E128"/>
+    <mergeCell ref="A145:B145"/>
+    <mergeCell ref="B163:J163"/>
+    <mergeCell ref="B164:J164"/>
+    <mergeCell ref="B69:I69"/>
+    <mergeCell ref="B70:I70"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="B74:I74"/>
+    <mergeCell ref="A175:B175"/>
+    <mergeCell ref="B79:I79"/>
+    <mergeCell ref="B80:I80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="B143:C143"/>
+    <mergeCell ref="A142:J142"/>
+    <mergeCell ref="I170:J170"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="B96:J96"/>
+    <mergeCell ref="B97:J97"/>
+    <mergeCell ref="B93:J93"/>
+    <mergeCell ref="A85:P85"/>
+    <mergeCell ref="B86:J86"/>
+    <mergeCell ref="B87:J87"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="A167:B167"/>
+    <mergeCell ref="D139:E139"/>
+    <mergeCell ref="D141:E141"/>
+    <mergeCell ref="C171:E171"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="B61:J61"/>
+    <mergeCell ref="A65:I65"/>
+    <mergeCell ref="R8:W8"/>
+    <mergeCell ref="B75:I75"/>
+    <mergeCell ref="S39:W40"/>
+    <mergeCell ref="R39:R40"/>
+    <mergeCell ref="S33:W33"/>
+    <mergeCell ref="R13:W13"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="R64:S64"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="I9:J10"/>
+    <mergeCell ref="D9:H9"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="S35:W36"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="B73:I73"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="F177:O177"/>
+    <mergeCell ref="A153:B153"/>
+    <mergeCell ref="A165:B165"/>
+    <mergeCell ref="R5:W6"/>
+    <mergeCell ref="B71:I71"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="R35:R36"/>
+    <mergeCell ref="S37:W38"/>
+    <mergeCell ref="R37:R38"/>
+    <mergeCell ref="S42:W42"/>
+    <mergeCell ref="S43:W43"/>
+    <mergeCell ref="S44:W44"/>
+    <mergeCell ref="P9:P10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="R18:T18"/>
+    <mergeCell ref="R16:V16"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="B62:J62"/>
+    <mergeCell ref="A58:P58"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="H173:I173"/>
+    <mergeCell ref="C170:F170"/>
+    <mergeCell ref="B156:J156"/>
+    <mergeCell ref="B157:J157"/>
+    <mergeCell ref="B159:J159"/>
+    <mergeCell ref="B160:J160"/>
+    <mergeCell ref="B161:J161"/>
+    <mergeCell ref="B162:J162"/>
+    <mergeCell ref="A144:J144"/>
+    <mergeCell ref="A169:B169"/>
+    <mergeCell ref="B72:I72"/>
+    <mergeCell ref="A140:J140"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="B141:C141"/>
+    <mergeCell ref="R85:W87"/>
+    <mergeCell ref="R129:V129"/>
+    <mergeCell ref="A190:B190"/>
+    <mergeCell ref="G190:J190"/>
+    <mergeCell ref="C190:F190"/>
+    <mergeCell ref="G184:J184"/>
+    <mergeCell ref="G185:J185"/>
+    <mergeCell ref="A183:J183"/>
+    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A186:J186"/>
+    <mergeCell ref="A187:J187"/>
+    <mergeCell ref="A189:J189"/>
+    <mergeCell ref="A136:J136"/>
+    <mergeCell ref="A138:J138"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="B131:C131"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="A172:B172"/>
     <mergeCell ref="A132:J132"/>
     <mergeCell ref="F173:G173"/>
     <mergeCell ref="A173:E173"/>
     <mergeCell ref="A182:P182"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="R7:W7"/>
     <mergeCell ref="B148:J148"/>
     <mergeCell ref="B149:J149"/>
     <mergeCell ref="B150:J150"/>
     <mergeCell ref="B151:J151"/>
     <mergeCell ref="B152:J152"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="B88:J88"/>
     <mergeCell ref="B89:J89"/>
     <mergeCell ref="D133:E133"/>
     <mergeCell ref="D135:E135"/>
     <mergeCell ref="D137:E137"/>
     <mergeCell ref="A126:B126"/>
     <mergeCell ref="R128:V128"/>
     <mergeCell ref="A130:J130"/>
     <mergeCell ref="B76:I76"/>
     <mergeCell ref="B77:I77"/>
     <mergeCell ref="B78:I78"/>
-    <mergeCell ref="B72:I72"/>
-[...128 lines deleted...]
-    <mergeCell ref="B137:C137"/>
   </mergeCells>
   <conditionalFormatting sqref="J173">
     <cfRule type="expression" dxfId="11" priority="42">
       <formula>$H$173="Enter Rate:"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="10" priority="43">
       <formula>$H$173="Enter TC Rate:"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P177:P180">
     <cfRule type="cellIs" dxfId="9" priority="46" operator="greaterThan">
       <formula>0.1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P190">
     <cfRule type="cellIs" dxfId="8" priority="1" operator="lessThan">
       <formula>-0.05</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="R15:S15" r:id="rId1" display="TCS Inquiry" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="R17" r:id="rId2" display="* Academic Salary Scales" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="R33" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="V65" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="Z65" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
@@ -18561,85 +18561,85 @@
     <col min="21" max="23" width="13.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.26953125" style="5" customWidth="1"/>
     <col min="26" max="26" width="13.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.7265625" style="5" customWidth="1"/>
     <col min="30" max="30" width="9.1796875" style="5"/>
     <col min="31" max="31" width="12.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="492" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32"/>
       <c r="B2" s="488" t="s">
         <v>293</v>
       </c>
       <c r="C2" s="542"/>
-      <c r="D2" s="801" t="s">
+      <c r="D2" s="783" t="s">
         <v>121</v>
       </c>
-      <c r="E2" s="802"/>
-[...3 lines deleted...]
-      <c r="I2" s="809" t="s">
+      <c r="E2" s="784"/>
+      <c r="F2" s="784"/>
+      <c r="G2" s="784"/>
+      <c r="H2" s="785"/>
+      <c r="I2" s="786" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="804"/>
-[...3 lines deleted...]
-      <c r="N2" s="801" t="s">
+      <c r="J2" s="787"/>
+      <c r="K2" s="787"/>
+      <c r="L2" s="787"/>
+      <c r="M2" s="788"/>
+      <c r="N2" s="783" t="s">
         <v>5</v>
       </c>
-      <c r="O2" s="802"/>
-[...3 lines deleted...]
-      <c r="S2" s="809" t="s">
+      <c r="O2" s="784"/>
+      <c r="P2" s="784"/>
+      <c r="Q2" s="784"/>
+      <c r="R2" s="785"/>
+      <c r="S2" s="786" t="s">
         <v>6</v>
       </c>
-      <c r="T2" s="804"/>
-[...3 lines deleted...]
-      <c r="X2" s="801" t="s">
+      <c r="T2" s="787"/>
+      <c r="U2" s="787"/>
+      <c r="V2" s="787"/>
+      <c r="W2" s="788"/>
+      <c r="X2" s="783" t="s">
         <v>7</v>
       </c>
-      <c r="Y2" s="802"/>
-[...2 lines deleted...]
-      <c r="AB2" s="803"/>
+      <c r="Y2" s="784"/>
+      <c r="Z2" s="784"/>
+      <c r="AA2" s="784"/>
+      <c r="AB2" s="785"/>
     </row>
     <row r="3" spans="1:28" ht="39" x14ac:dyDescent="0.3">
       <c r="A3" s="32"/>
       <c r="B3" s="489"/>
       <c r="C3" s="551" t="s">
         <v>326</v>
       </c>
       <c r="D3" s="533" t="s">
         <v>296</v>
       </c>
       <c r="E3" s="531" t="s">
         <v>294</v>
       </c>
       <c r="F3" s="541" t="s">
         <v>320</v>
       </c>
       <c r="G3" s="541" t="s">
         <v>321</v>
       </c>
       <c r="H3" s="534" t="s">
         <v>319</v>
       </c>
       <c r="I3" s="537" t="s">
         <v>296</v>
       </c>
@@ -20938,102 +20938,102 @@
         <v>0</v>
       </c>
       <c r="X23" s="513">
         <f>Worksheet!G56</f>
         <v>0</v>
       </c>
       <c r="Y23" s="535">
         <f>Budget!H30*12</f>
         <v>0</v>
       </c>
       <c r="Z23" s="548">
         <f>Budget!O30</f>
         <v>0</v>
       </c>
       <c r="AA23" s="548">
         <f>Budget!O54</f>
         <v>0</v>
       </c>
       <c r="AB23" s="545">
         <f>Budget!O30+Budget!O54</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="25" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="795" t="s">
+      <c r="A25" s="792" t="s">
         <v>328</v>
       </c>
-      <c r="B25" s="796"/>
-[...1 lines deleted...]
-      <c r="D25" s="801" t="s">
+      <c r="B25" s="793"/>
+      <c r="C25" s="794"/>
+      <c r="D25" s="783" t="s">
         <v>121</v>
       </c>
-      <c r="E25" s="802"/>
-[...3 lines deleted...]
-      <c r="I25" s="809" t="s">
+      <c r="E25" s="784"/>
+      <c r="F25" s="784"/>
+      <c r="G25" s="784"/>
+      <c r="H25" s="785"/>
+      <c r="I25" s="786" t="s">
         <v>4</v>
       </c>
-      <c r="J25" s="804"/>
-[...3 lines deleted...]
-      <c r="N25" s="801" t="s">
+      <c r="J25" s="787"/>
+      <c r="K25" s="787"/>
+      <c r="L25" s="787"/>
+      <c r="M25" s="788"/>
+      <c r="N25" s="783" t="s">
         <v>5</v>
       </c>
-      <c r="O25" s="802"/>
-[...3 lines deleted...]
-      <c r="S25" s="809" t="s">
+      <c r="O25" s="784"/>
+      <c r="P25" s="784"/>
+      <c r="Q25" s="784"/>
+      <c r="R25" s="785"/>
+      <c r="S25" s="786" t="s">
         <v>6</v>
       </c>
-      <c r="T25" s="804"/>
-[...3 lines deleted...]
-      <c r="X25" s="801" t="s">
+      <c r="T25" s="787"/>
+      <c r="U25" s="787"/>
+      <c r="V25" s="787"/>
+      <c r="W25" s="788"/>
+      <c r="X25" s="783" t="s">
         <v>7</v>
       </c>
-      <c r="Y25" s="802"/>
-[...3 lines deleted...]
-      <c r="AC25" s="789" t="s">
+      <c r="Y25" s="784"/>
+      <c r="Z25" s="784"/>
+      <c r="AA25" s="784"/>
+      <c r="AB25" s="785"/>
+      <c r="AC25" s="798" t="s">
         <v>337</v>
       </c>
-      <c r="AD25" s="790"/>
-[...2 lines deleted...]
-      <c r="AG25" s="791"/>
+      <c r="AD25" s="799"/>
+      <c r="AE25" s="799"/>
+      <c r="AF25" s="799"/>
+      <c r="AG25" s="800"/>
     </row>
     <row r="26" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A26" s="798"/>
-[...1 lines deleted...]
-      <c r="C26" s="800"/>
+      <c r="A26" s="795"/>
+      <c r="B26" s="796"/>
+      <c r="C26" s="797"/>
       <c r="D26" s="561"/>
       <c r="E26" s="562" t="s">
         <v>294</v>
       </c>
       <c r="F26" s="563" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="563" t="s">
         <v>330</v>
       </c>
       <c r="H26" s="564" t="s">
         <v>331</v>
       </c>
       <c r="I26" s="60"/>
       <c r="J26" s="559" t="s">
         <v>294</v>
       </c>
       <c r="K26" s="552" t="s">
         <v>12</v>
       </c>
       <c r="L26" s="552" t="s">
         <v>330</v>
       </c>
       <c r="M26" s="554" t="s">
         <v>331</v>
@@ -21070,55 +21070,55 @@
       </c>
       <c r="Z26" s="563" t="s">
         <v>12</v>
       </c>
       <c r="AA26" s="563" t="s">
         <v>330</v>
       </c>
       <c r="AB26" s="564" t="s">
         <v>331</v>
       </c>
       <c r="AC26" s="578"/>
       <c r="AD26" s="579" t="s">
         <v>294</v>
       </c>
       <c r="AE26" s="580" t="s">
         <v>12</v>
       </c>
       <c r="AF26" s="580" t="s">
         <v>330</v>
       </c>
       <c r="AG26" s="581" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="27" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="792" t="s">
+      <c r="A27" s="789" t="s">
         <v>329</v>
       </c>
-      <c r="B27" s="793"/>
-      <c r="C27" s="794"/>
+      <c r="B27" s="790"/>
+      <c r="C27" s="791"/>
       <c r="D27" s="568"/>
       <c r="E27" s="569">
         <f>SUMIF($C$4:$C$23,"Senior/Key",E4:E23)</f>
         <v>0</v>
       </c>
       <c r="F27" s="570">
         <f>SUMIF($C$4:$C$23,"Senior/Key",F4:F23)</f>
         <v>0</v>
       </c>
       <c r="G27" s="570">
         <f t="shared" ref="G27:H27" si="0">SUMIF($C$4:$C$23,"Senior/Key",G4:G23)</f>
         <v>0</v>
       </c>
       <c r="H27" s="571">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I27" s="555"/>
       <c r="J27" s="556">
         <f>SUMIF($C$4:$C$23,"Senior/Key",J4:J23)</f>
         <v>0</v>
       </c>
       <c r="K27" s="557">
         <f>SUMIF($C$4:$C$23,"Senior/Key",K4:K23)</f>
         <v>0</v>
@@ -21180,102 +21180,102 @@
       </c>
       <c r="AB27" s="571">
         <f>SUMIF($C$4:$C$23,"Senior/Key",AB4:AB23)</f>
         <v>0</v>
       </c>
       <c r="AC27" s="582"/>
       <c r="AD27" s="583">
         <f>E27+J27+O27+T27+Y27</f>
         <v>0</v>
       </c>
       <c r="AE27" s="584">
         <f t="shared" ref="AE27:AF27" si="1">F27+K27+P27+U27+Z27</f>
         <v>0</v>
       </c>
       <c r="AF27" s="584">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AG27" s="585">
         <f>AE27+AF27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="29" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="795" t="s">
+      <c r="A29" s="792" t="s">
         <v>327</v>
       </c>
-      <c r="B29" s="796"/>
-[...1 lines deleted...]
-      <c r="D29" s="801" t="s">
+      <c r="B29" s="793"/>
+      <c r="C29" s="794"/>
+      <c r="D29" s="783" t="s">
         <v>121</v>
       </c>
-      <c r="E29" s="802"/>
-[...3 lines deleted...]
-      <c r="I29" s="804" t="s">
+      <c r="E29" s="784"/>
+      <c r="F29" s="784"/>
+      <c r="G29" s="784"/>
+      <c r="H29" s="785"/>
+      <c r="I29" s="787" t="s">
         <v>4</v>
       </c>
-      <c r="J29" s="804"/>
-[...3 lines deleted...]
-      <c r="N29" s="801" t="s">
+      <c r="J29" s="787"/>
+      <c r="K29" s="787"/>
+      <c r="L29" s="787"/>
+      <c r="M29" s="788"/>
+      <c r="N29" s="783" t="s">
         <v>5</v>
       </c>
-      <c r="O29" s="802"/>
-[...3 lines deleted...]
-      <c r="S29" s="809" t="s">
+      <c r="O29" s="784"/>
+      <c r="P29" s="784"/>
+      <c r="Q29" s="784"/>
+      <c r="R29" s="785"/>
+      <c r="S29" s="786" t="s">
         <v>6</v>
       </c>
-      <c r="T29" s="804"/>
-[...3 lines deleted...]
-      <c r="X29" s="801" t="s">
+      <c r="T29" s="787"/>
+      <c r="U29" s="787"/>
+      <c r="V29" s="787"/>
+      <c r="W29" s="788"/>
+      <c r="X29" s="783" t="s">
         <v>7</v>
       </c>
-      <c r="Y29" s="802"/>
-[...3 lines deleted...]
-      <c r="AC29" s="789" t="s">
+      <c r="Y29" s="784"/>
+      <c r="Z29" s="784"/>
+      <c r="AA29" s="784"/>
+      <c r="AB29" s="784"/>
+      <c r="AC29" s="798" t="s">
         <v>337</v>
       </c>
-      <c r="AD29" s="790"/>
-[...2 lines deleted...]
-      <c r="AG29" s="791"/>
+      <c r="AD29" s="799"/>
+      <c r="AE29" s="799"/>
+      <c r="AF29" s="799"/>
+      <c r="AG29" s="800"/>
     </row>
     <row r="30" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A30" s="798"/>
-[...1 lines deleted...]
-      <c r="C30" s="800"/>
+      <c r="A30" s="795"/>
+      <c r="B30" s="796"/>
+      <c r="C30" s="797"/>
       <c r="D30" s="561"/>
       <c r="E30" s="562" t="s">
         <v>294</v>
       </c>
       <c r="F30" s="563" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="563" t="s">
         <v>330</v>
       </c>
       <c r="H30" s="564" t="s">
         <v>331</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="559" t="s">
         <v>294</v>
       </c>
       <c r="K30" s="552" t="s">
         <v>12</v>
       </c>
       <c r="L30" s="552" t="s">
         <v>330</v>
       </c>
       <c r="M30" s="554" t="s">
         <v>331</v>
@@ -21312,55 +21312,55 @@
       </c>
       <c r="Z30" s="563" t="s">
         <v>12</v>
       </c>
       <c r="AA30" s="563" t="s">
         <v>330</v>
       </c>
       <c r="AB30" s="576" t="s">
         <v>331</v>
       </c>
       <c r="AC30" s="586"/>
       <c r="AD30" s="587" t="s">
         <v>294</v>
       </c>
       <c r="AE30" s="588" t="s">
         <v>12</v>
       </c>
       <c r="AF30" s="588" t="s">
         <v>330</v>
       </c>
       <c r="AG30" s="589" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="806" t="s">
+      <c r="A31" s="801" t="s">
         <v>322</v>
       </c>
-      <c r="B31" s="807"/>
-      <c r="C31" s="808"/>
+      <c r="B31" s="802"/>
+      <c r="C31" s="803"/>
       <c r="D31" s="561"/>
       <c r="E31" s="565">
         <f>SUMIF($C$4:$C$23,"Other 1",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F31" s="566">
         <f>SUMIF($C$4:$C$23,"Other 1",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G31" s="566">
         <f>SUMIF($C$4:$C$23,"Other 1",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H31" s="567">
         <f>SUMIF($C$4:$C$23,"Other 1",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I31" s="60"/>
       <c r="J31" s="137">
         <f>SUMIF($C$4:$C$23,"Other 1",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K31" s="553">
         <f>SUMIF($C$4:$C$23,"Other 1",K$4:K$23)</f>
         <v>0</v>
@@ -21421,55 +21421,55 @@
         <v>0</v>
       </c>
       <c r="AB31" s="577">
         <f>SUMIF($C$4:$C$23,"Other 1",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC31" s="578"/>
       <c r="AD31" s="590">
         <f t="shared" ref="AD31:AD38" si="2">E31+J31+O31+T31+Y31</f>
         <v>0</v>
       </c>
       <c r="AE31" s="591">
         <f t="shared" ref="AE31:AE38" si="3">F31+K31+P31+U31+Z31</f>
         <v>0</v>
       </c>
       <c r="AF31" s="591">
         <f t="shared" ref="AF31:AF38" si="4">G31+L31+Q31+V31+AA31</f>
         <v>0</v>
       </c>
       <c r="AG31" s="592">
         <f t="shared" ref="AG31:AG38" si="5">AE31+AF31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="806" t="s">
+      <c r="A32" s="801" t="s">
         <v>323</v>
       </c>
-      <c r="B32" s="807"/>
-      <c r="C32" s="808"/>
+      <c r="B32" s="802"/>
+      <c r="C32" s="803"/>
       <c r="D32" s="561"/>
       <c r="E32" s="565">
         <f>SUMIF($C$4:$C$23,"Other 2",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F32" s="566">
         <f>SUMIF($C$4:$C$23,"Other 2",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G32" s="566">
         <f>SUMIF($C$4:$C$23,"Other 2",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H32" s="567">
         <f>SUMIF($C$4:$C$23,"Other 2",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I32" s="60"/>
       <c r="J32" s="137">
         <f>SUMIF($C$4:$C$23,"Other 2",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K32" s="553">
         <f>SUMIF($C$4:$C$23,"Other 2",K$4:K$23)</f>
         <v>0</v>
@@ -21530,55 +21530,55 @@
         <v>0</v>
       </c>
       <c r="AB32" s="577">
         <f>SUMIF($C$4:$C$23,"Other 2",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC32" s="578"/>
       <c r="AD32" s="590">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AE32" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF32" s="591">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG32" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="806" t="s">
+      <c r="A33" s="801" t="s">
         <v>324</v>
       </c>
-      <c r="B33" s="807"/>
-      <c r="C33" s="808"/>
+      <c r="B33" s="802"/>
+      <c r="C33" s="803"/>
       <c r="D33" s="561"/>
       <c r="E33" s="565">
         <f>SUMIF($C$4:$C$23,"Other 3",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F33" s="566">
         <f>SUMIF($C$4:$C$23,"Other 3",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G33" s="566">
         <f>SUMIF($C$4:$C$23,"Other 3",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H33" s="567">
         <f>SUMIF($C$4:$C$23,"Other 3",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I33" s="60"/>
       <c r="J33" s="137">
         <f>SUMIF($C$4:$C$23,"Other 3",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K33" s="553">
         <f>SUMIF($C$4:$C$23,"Other 3",K$4:K$23)</f>
         <v>0</v>
@@ -21639,55 +21639,55 @@
         <v>0</v>
       </c>
       <c r="AB33" s="577">
         <f>SUMIF($C$4:$C$23,"Other 3",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC33" s="578"/>
       <c r="AD33" s="590">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AE33" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF33" s="591">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG33" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="806" t="s">
+      <c r="A34" s="801" t="s">
         <v>325</v>
       </c>
-      <c r="B34" s="807"/>
-      <c r="C34" s="808"/>
+      <c r="B34" s="802"/>
+      <c r="C34" s="803"/>
       <c r="D34" s="561"/>
       <c r="E34" s="565">
         <f>SUMIF($C$4:$C$23,"Other 4",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F34" s="566">
         <f>SUMIF($C$4:$C$23,"Other 4",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G34" s="566">
         <f>SUMIF($C$4:$C$23,"Other 4",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H34" s="567">
         <f>SUMIF($C$4:$C$23,"Other 4",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I34" s="60"/>
       <c r="J34" s="137">
         <f>SUMIF($C$4:$C$23,"Other 4",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K34" s="553">
         <f>SUMIF($C$4:$C$23,"Other 4",K$4:K$23)</f>
         <v>0</v>
@@ -21748,55 +21748,55 @@
         <v>0</v>
       </c>
       <c r="AB34" s="577">
         <f>SUMIF($C$4:$C$23,"Other 4",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC34" s="578"/>
       <c r="AD34" s="590">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AE34" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF34" s="591">
         <f>G34+L34+Q34+V34+AA34</f>
         <v>0</v>
       </c>
       <c r="AG34" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="806" t="s">
+      <c r="A35" s="801" t="s">
         <v>315</v>
       </c>
-      <c r="B35" s="807"/>
-      <c r="C35" s="808"/>
+      <c r="B35" s="802"/>
+      <c r="C35" s="803"/>
       <c r="D35" s="561"/>
       <c r="E35" s="565">
         <f>SUMIF($C$4:$C$23,"Postdoc",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F35" s="566">
         <f>SUMIF($C$4:$C$23,"Postdoc",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G35" s="566">
         <f>SUMIF($C$4:$C$23,"Postdoc",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H35" s="567">
         <f>SUMIF($C$4:$C$23,"Postdoc",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I35" s="60"/>
       <c r="J35" s="137">
         <f>SUMIF($C$4:$C$23,"Postdoc",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K35" s="553">
         <f>SUMIF($C$4:$C$23,"Postdoc",K$4:K$23)</f>
         <v>0</v>
@@ -21857,55 +21857,55 @@
         <v>0</v>
       </c>
       <c r="AB35" s="577">
         <f>SUMIF($C$4:$C$23,"Postdoc",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC35" s="578"/>
       <c r="AD35" s="590">
         <f>E35+J35+O35+T35+Y35</f>
         <v>0</v>
       </c>
       <c r="AE35" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF35" s="591">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG35" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="806" t="s">
+      <c r="A36" s="801" t="s">
         <v>316</v>
       </c>
-      <c r="B36" s="807"/>
-      <c r="C36" s="808"/>
+      <c r="B36" s="802"/>
+      <c r="C36" s="803"/>
       <c r="D36" s="561"/>
       <c r="E36" s="565">
         <f>SUMIF($C$4:$C$23,"GSR",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F36" s="566">
         <f>SUMIF($C$4:$C$23,"GSR",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G36" s="566">
         <f>SUMIF($C$4:$C$23,"GSR",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H36" s="567">
         <f>SUMIF($C$4:$C$23,"GSR",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I36" s="60"/>
       <c r="J36" s="137">
         <f>SUMIF($C$4:$C$23,"GSR",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K36" s="553">
         <f>SUMIF($C$4:$C$23,"GSR",K$4:K$23)</f>
         <v>0</v>
@@ -21966,55 +21966,55 @@
         <v>0</v>
       </c>
       <c r="AB36" s="577">
         <f>SUMIF($C$4:$C$23,"GSR",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC36" s="578"/>
       <c r="AD36" s="590">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AE36" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF36" s="591">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG36" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="806" t="s">
+      <c r="A37" s="801" t="s">
         <v>317</v>
       </c>
-      <c r="B37" s="807"/>
-      <c r="C37" s="808"/>
+      <c r="B37" s="802"/>
+      <c r="C37" s="803"/>
       <c r="D37" s="561"/>
       <c r="E37" s="565">
         <f>SUMIF($C$4:$C$23,"Undergrad",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F37" s="566">
         <f>SUMIF($C$4:$C$23,"Undergrad",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G37" s="566">
         <f>SUMIF($C$4:$C$23,"Undergrad",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H37" s="567">
         <f>SUMIF($C$4:$C$23,"Undergrad",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I37" s="60"/>
       <c r="J37" s="137">
         <f>SUMIF($C$4:$C$23,"Undergrad",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K37" s="553">
         <f>SUMIF($C$4:$C$23,"Undergrad",K$4:K$23)</f>
         <v>0</v>
@@ -22075,55 +22075,55 @@
         <v>0</v>
       </c>
       <c r="AB37" s="577">
         <f>SUMIF($C$4:$C$23,"Undergrad",AB$4:AB$23)</f>
         <v>0</v>
       </c>
       <c r="AC37" s="578"/>
       <c r="AD37" s="590">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AE37" s="591">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AF37" s="591">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG37" s="592">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="792" t="s">
+      <c r="A38" s="789" t="s">
         <v>318</v>
       </c>
-      <c r="B38" s="793"/>
-      <c r="C38" s="794"/>
+      <c r="B38" s="790"/>
+      <c r="C38" s="791"/>
       <c r="D38" s="595"/>
       <c r="E38" s="596">
         <f>SUMIF($C$4:$C$23,"Clerical",E$4:E$23)</f>
         <v>0</v>
       </c>
       <c r="F38" s="597">
         <f>SUMIF($C$4:$C$23,"Clerical",F$4:F$23)</f>
         <v>0</v>
       </c>
       <c r="G38" s="597">
         <f>SUMIF($C$4:$C$23,"Clerical",G$4:G$23)</f>
         <v>0</v>
       </c>
       <c r="H38" s="598">
         <f>SUMIF($C$4:$C$23,"Clerical",H$4:H$23)</f>
         <v>0</v>
       </c>
       <c r="I38" s="599"/>
       <c r="J38" s="600">
         <f>SUMIF($C$4:$C$23,"Clerical",J$4:J$23)</f>
         <v>0</v>
       </c>
       <c r="K38" s="601">
         <f>SUMIF($C$4:$C$23,"Clerical",K$4:K$23)</f>
         <v>0</v>
@@ -22282,548 +22282,548 @@
         <f>SUM(AA31:AA38)</f>
         <v>0</v>
       </c>
       <c r="AB39" s="611">
         <f>SUM(AB31:AB38)</f>
         <v>0</v>
       </c>
       <c r="AC39" s="586"/>
       <c r="AD39" s="620" t="s">
         <v>338</v>
       </c>
       <c r="AE39" s="621">
         <f>SUM(AE31:AE38)</f>
         <v>0</v>
       </c>
       <c r="AF39" s="621">
         <f>SUM(AF31:AF38)</f>
         <v>0</v>
       </c>
       <c r="AG39" s="622">
         <f>SUM(AG31:AG38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:33" s="594" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D40" s="785" t="s">
+      <c r="D40" s="806" t="s">
         <v>339</v>
       </c>
-      <c r="E40" s="786"/>
+      <c r="E40" s="807"/>
       <c r="F40" s="612">
         <f t="shared" ref="F40:G40" si="6">SUM(F31:F38)+F27</f>
         <v>0</v>
       </c>
       <c r="G40" s="612">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H40" s="613">
         <f>SUM(H31:H38)+H27</f>
         <v>0</v>
       </c>
-      <c r="I40" s="787" t="s">
+      <c r="I40" s="808" t="s">
         <v>339</v>
       </c>
-      <c r="J40" s="788"/>
+      <c r="J40" s="809"/>
       <c r="K40" s="618">
         <f t="shared" ref="K40:L40" si="7">SUM(K31:K38)+K27</f>
         <v>0</v>
       </c>
       <c r="L40" s="618">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M40" s="619">
         <f>SUM(M31:M38)+M27</f>
         <v>0</v>
       </c>
-      <c r="N40" s="785" t="s">
+      <c r="N40" s="806" t="s">
         <v>339</v>
       </c>
-      <c r="O40" s="786"/>
+      <c r="O40" s="807"/>
       <c r="P40" s="612">
         <f t="shared" ref="P40:Q40" si="8">SUM(P31:P38)+P27</f>
         <v>0</v>
       </c>
       <c r="Q40" s="612">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R40" s="613">
         <f>SUM(R31:R38)+R27</f>
         <v>0</v>
       </c>
-      <c r="S40" s="787" t="s">
+      <c r="S40" s="808" t="s">
         <v>339</v>
       </c>
-      <c r="T40" s="788"/>
+      <c r="T40" s="809"/>
       <c r="U40" s="618">
         <f t="shared" ref="U40:V40" si="9">SUM(U31:U38)+U27</f>
         <v>0</v>
       </c>
       <c r="V40" s="618">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="W40" s="619">
         <f>SUM(W31:W38)+W27</f>
         <v>0</v>
       </c>
-      <c r="X40" s="785" t="s">
+      <c r="X40" s="806" t="s">
         <v>339</v>
       </c>
-      <c r="Y40" s="786"/>
+      <c r="Y40" s="807"/>
       <c r="Z40" s="612">
         <f t="shared" ref="Z40:AA40" si="10">SUM(Z31:Z38)+Z27</f>
         <v>0</v>
       </c>
       <c r="AA40" s="612">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AB40" s="613">
         <f>SUM(AB31:AB38)+AB27</f>
         <v>0</v>
       </c>
-      <c r="AC40" s="783" t="s">
+      <c r="AC40" s="804" t="s">
         <v>339</v>
       </c>
-      <c r="AD40" s="784"/>
+      <c r="AD40" s="805"/>
       <c r="AE40" s="623">
         <f>SUM(AE31:AE38)+AE27</f>
         <v>0</v>
       </c>
       <c r="AF40" s="623">
         <f>SUM(AF31:AF38)+AF27</f>
         <v>0</v>
       </c>
       <c r="AG40" s="624">
         <f>SUM(AG31:AG38)+AG27</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="D2:H2"/>
-[...10 lines deleted...]
-    <mergeCell ref="N25:R25"/>
+    <mergeCell ref="AC40:AD40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="S40:T40"/>
     <mergeCell ref="AC25:AG25"/>
     <mergeCell ref="AC29:AG29"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A29:C30"/>
     <mergeCell ref="D29:H29"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="N29:R29"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="S25:W25"/>
     <mergeCell ref="X25:AB25"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A32:C32"/>
-    <mergeCell ref="AC40:AD40"/>
-[...4 lines deleted...]
-    <mergeCell ref="S40:T40"/>
+    <mergeCell ref="S29:W29"/>
+    <mergeCell ref="X29:AB29"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A25:C26"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="I25:M25"/>
+    <mergeCell ref="N25:R25"/>
+    <mergeCell ref="D2:H2"/>
+    <mergeCell ref="I2:M2"/>
+    <mergeCell ref="N2:R2"/>
+    <mergeCell ref="S2:W2"/>
+    <mergeCell ref="X2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F6C76B11-D261-4EA5-AA80-B344A9183AB9}">
           <x14:formula1>
             <xm:f>Worksheet!$A$178:$A$187</xm:f>
           </x14:formula1>
           <xm:sqref>C4:C23</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W158"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B10" sqref="B10"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="279" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="279" customWidth="1"/>
     <col min="3" max="3" width="12" style="279" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.81640625" style="279" customWidth="1"/>
     <col min="5" max="6" width="6.453125" style="279" customWidth="1"/>
     <col min="7" max="7" width="6.54296875" style="279" customWidth="1"/>
     <col min="8" max="8" width="6.453125" style="279" customWidth="1"/>
     <col min="9" max="10" width="9.1796875" style="279"/>
     <col min="11" max="15" width="11" style="279" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.453125" style="279" customWidth="1"/>
     <col min="17" max="17" width="3.54296875" style="279" customWidth="1"/>
     <col min="18" max="23" width="15.1796875" style="279" customWidth="1"/>
     <col min="24" max="16384" width="9.1796875" style="279"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A1" s="216"/>
       <c r="B1" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="810" t="str">
+      <c r="C1" s="828" t="str">
         <f>IF(Budget!C4="","",Budget!C4)</f>
         <v/>
       </c>
-      <c r="D1" s="810"/>
-[...3 lines deleted...]
-      <c r="H1" s="810"/>
+      <c r="D1" s="828"/>
+      <c r="E1" s="828"/>
+      <c r="F1" s="828"/>
+      <c r="G1" s="828"/>
+      <c r="H1" s="828"/>
       <c r="I1" s="207"/>
       <c r="J1" s="208"/>
       <c r="K1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P1" s="217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A2" s="216"/>
       <c r="B2" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="810" t="str">
+      <c r="C2" s="828" t="str">
         <f>IF(Budget!C5="","",Budget!C5)</f>
         <v/>
       </c>
-      <c r="D2" s="810"/>
-[...3 lines deleted...]
-      <c r="H2" s="810"/>
+      <c r="D2" s="828"/>
+      <c r="E2" s="828"/>
+      <c r="F2" s="828"/>
+      <c r="G2" s="828"/>
+      <c r="H2" s="828"/>
       <c r="I2" s="207"/>
       <c r="J2" s="208"/>
       <c r="K2" s="487">
         <f>Budget!K5</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="L2" s="487">
         <f>Budget!L5</f>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="M2" s="487">
         <f>Budget!M5</f>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="N2" s="487">
         <f>Budget!N5</f>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="O2" s="487">
         <f>Budget!O5</f>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="P2" s="219"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A3" s="216"/>
       <c r="B3" s="97" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="497">
         <f>Budget!C6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="D3" s="207"/>
-      <c r="E3" s="645" t="s">
+      <c r="E3" s="777" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="645"/>
-[...3 lines deleted...]
-      <c r="J3" s="646"/>
+      <c r="F3" s="777"/>
+      <c r="G3" s="777"/>
+      <c r="H3" s="777"/>
+      <c r="I3" s="777"/>
+      <c r="J3" s="778"/>
       <c r="K3" s="496">
         <f>Budget!K6</f>
         <v>12</v>
       </c>
       <c r="L3" s="496">
         <f>Budget!L6</f>
         <v>12</v>
       </c>
       <c r="M3" s="496">
         <f>Budget!M6</f>
         <v>12</v>
       </c>
       <c r="N3" s="496">
         <f>Budget!N6</f>
         <v>12</v>
       </c>
       <c r="O3" s="496">
         <f>Budget!O6</f>
         <v>12</v>
       </c>
       <c r="P3" s="219"/>
     </row>
     <row r="4" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="216"/>
       <c r="B4" s="97" t="str">
         <f>Budget!B7</f>
         <v>Federal / Federal Flow-Thru?</v>
       </c>
       <c r="C4" s="505" t="str">
         <f>Budget!C7</f>
         <v>Yes</v>
       </c>
       <c r="D4" s="216"/>
       <c r="E4" s="207"/>
       <c r="F4" s="207"/>
       <c r="G4" s="207"/>
       <c r="H4" s="207"/>
-      <c r="I4" s="645"/>
-      <c r="J4" s="646"/>
+      <c r="I4" s="777"/>
+      <c r="J4" s="778"/>
       <c r="K4" s="487">
         <f>Budget!K7</f>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="L4" s="487">
         <f>Budget!L7</f>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="M4" s="487">
         <f>Budget!M7</f>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="N4" s="487">
         <f>Budget!N7</f>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="O4" s="487">
         <f>Budget!O7</f>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="P4" s="219"/>
       <c r="R4" s="460" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:23" s="216" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="812" t="s">
+      <c r="A5" s="830" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="812"/>
-[...7 lines deleted...]
-      <c r="J5" s="812"/>
+      <c r="B5" s="830"/>
+      <c r="C5" s="830"/>
+      <c r="D5" s="830"/>
+      <c r="E5" s="830"/>
+      <c r="F5" s="830"/>
+      <c r="G5" s="830"/>
+      <c r="H5" s="830"/>
+      <c r="I5" s="830"/>
+      <c r="J5" s="830"/>
       <c r="K5" s="187" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="187" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="187" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="187" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="187" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="298" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="218"/>
     </row>
     <row r="6" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="211" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="299"/>
       <c r="C6" s="161"/>
       <c r="D6" s="161"/>
       <c r="E6" s="161"/>
       <c r="F6" s="161"/>
       <c r="G6" s="161"/>
       <c r="H6" s="161"/>
       <c r="I6" s="161"/>
       <c r="J6" s="161"/>
       <c r="K6" s="300"/>
       <c r="L6" s="300"/>
       <c r="M6" s="300"/>
       <c r="N6" s="300"/>
       <c r="O6" s="300"/>
       <c r="P6" s="301"/>
       <c r="Q6" s="218"/>
     </row>
     <row r="7" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="302"/>
-      <c r="B7" s="745" t="s">
+      <c r="B7" s="721" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="745" t="s">
+      <c r="C7" s="721" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="701" t="s">
+      <c r="D7" s="753" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="701"/>
-[...3 lines deleted...]
-      <c r="I7" s="697" t="s">
+      <c r="E7" s="753"/>
+      <c r="F7" s="753"/>
+      <c r="G7" s="753"/>
+      <c r="H7" s="753"/>
+      <c r="I7" s="749" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="698"/>
-[...4 lines deleted...]
-      <c r="O7" s="702"/>
+      <c r="J7" s="750"/>
+      <c r="K7" s="756"/>
+      <c r="L7" s="758"/>
+      <c r="M7" s="758"/>
+      <c r="N7" s="758"/>
+      <c r="O7" s="754"/>
       <c r="P7" s="823"/>
       <c r="Q7" s="218"/>
     </row>
     <row r="8" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="302"/>
-      <c r="B8" s="746"/>
-      <c r="C8" s="746"/>
+      <c r="B8" s="722"/>
+      <c r="C8" s="722"/>
       <c r="D8" s="224" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="224" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="224" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="224" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="224" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="699"/>
-[...5 lines deleted...]
-      <c r="O8" s="703"/>
+      <c r="I8" s="751"/>
+      <c r="J8" s="752"/>
+      <c r="K8" s="757"/>
+      <c r="L8" s="759"/>
+      <c r="M8" s="759"/>
+      <c r="N8" s="759"/>
+      <c r="O8" s="755"/>
       <c r="P8" s="823"/>
       <c r="Q8" s="218"/>
     </row>
     <row r="9" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="302">
         <v>1</v>
       </c>
       <c r="B9" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="507"/>
       <c r="D9" s="440"/>
       <c r="E9" s="440"/>
       <c r="F9" s="440"/>
       <c r="G9" s="440"/>
       <c r="H9" s="440"/>
       <c r="I9" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="440">
         <v>0.04</v>
       </c>
       <c r="K9" s="462">
         <f>IF(I9="Budget Year",ROUND(C9*D9/12*Budget!$K$6,0),IF(Budget!$K$6=0,,ROUND(Worksheet!I140,0)))</f>
         <v>0</v>
       </c>
       <c r="L9" s="462">
         <f>IF(I9="Budget Year",ROUND(C9*E9/12*(1+J9)*Budget!$L$6,0),IF(Budget!$L$6=0,,ROUND(Worksheet!J140,0)))</f>
         <v>0</v>
       </c>
       <c r="M9" s="463">
         <f>IF(I9="Budget Year",ROUND(C9*F9/12*(1+J9)*(1+J9)*Budget!$M$6,0),IF(Budget!$M$6=0,,ROUND(Worksheet!K140,0)))</f>
         <v>0</v>
       </c>
       <c r="N9" s="463">
         <f>IF(I9="Budget Year",ROUND(C9*G9/12*(1+J9)*(1+J9)*(1+J9)*Budget!$N$6,0),IF(Budget!$N$6=0,,ROUND(Worksheet!L140,0)))</f>
         <v>0</v>
       </c>
       <c r="O9" s="463">
         <f>IF(I9="Budget Year",ROUND(C9*H9/12*(1+J9)*(1+J9)*(1+J9)*(1+J9)*Budget!$O$6,0),IF(Budget!$O$6=0,,ROUND(Worksheet!M140,0)))</f>
         <v>0</v>
       </c>
       <c r="P9" s="473">
         <f t="shared" ref="P9:P29" si="0">SUM(K9:O9)</f>
         <v>0</v>
       </c>
       <c r="Q9" s="218"/>
-      <c r="R9" s="638" t="s">
+      <c r="R9" s="647" t="s">
         <v>108</v>
       </c>
-      <c r="S9" s="639"/>
-[...3 lines deleted...]
-      <c r="W9" s="640"/>
+      <c r="S9" s="648"/>
+      <c r="T9" s="648"/>
+      <c r="U9" s="648"/>
+      <c r="V9" s="648"/>
+      <c r="W9" s="649"/>
     </row>
     <row r="10" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="302">
         <v>2</v>
       </c>
       <c r="B10" s="245" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="507"/>
       <c r="D10" s="440"/>
       <c r="E10" s="440"/>
       <c r="F10" s="440"/>
       <c r="G10" s="440"/>
       <c r="H10" s="440"/>
       <c r="I10" s="439" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="440">
         <v>0.04</v>
       </c>
       <c r="K10" s="462">
         <f>IF(I10="Budget Year",ROUND(C10*D10/12*Budget!$K$6,0),IF(Budget!$K$6=0,,ROUND(Worksheet!I141,0)))</f>
         <v>0</v>
       </c>
       <c r="L10" s="462">
@@ -23637,106 +23637,106 @@
         <v>0</v>
       </c>
       <c r="L28" s="462">
         <f>IF(I28="Budget Year",ROUND(C28*E28/12*(1+J28)*Budget!$L$6,0),IF(Budget!$L$6=0,,ROUND(Worksheet!J159,0)))</f>
         <v>0</v>
       </c>
       <c r="M28" s="463">
         <f>IF(I28="Budget Year",ROUND(C28*F28/12*(1+J28)*(1+J28)*Budget!$M$6,0),IF(Budget!$M$6=0,,ROUND(Worksheet!K159,0)))</f>
         <v>0</v>
       </c>
       <c r="N28" s="463">
         <f>IF(I28="Budget Year",ROUND(C28*G28/12*(1+J28)*(1+J28)*(1+J28)*Budget!$N$6,0),IF(Budget!$N$6=0,,ROUND(Worksheet!L159,0)))</f>
         <v>0</v>
       </c>
       <c r="O28" s="463">
         <f>IF(I28="Budget Year",ROUND(C28*H28/12*(1+J28)*(1+J28)*(1+J28)*(1+J28)*Budget!$O$6,0),IF(Budget!$O$6=0,,ROUND(Worksheet!M159,0)))</f>
         <v>0</v>
       </c>
       <c r="P28" s="473">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q28" s="218"/>
     </row>
     <row r="29" spans="1:17" s="216" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="818" t="s">
+      <c r="A29" s="821" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="658"/>
+      <c r="B29" s="724"/>
       <c r="C29" s="237"/>
       <c r="D29" s="238"/>
       <c r="E29" s="238"/>
       <c r="F29" s="238"/>
       <c r="G29" s="238"/>
       <c r="H29" s="239"/>
       <c r="I29" s="239"/>
       <c r="J29" s="240"/>
       <c r="K29" s="481">
         <f>SUM(K9:K28)</f>
         <v>0</v>
       </c>
       <c r="L29" s="481">
         <f>SUM(L9:L28)</f>
         <v>0</v>
       </c>
       <c r="M29" s="481">
         <f>SUM(M9:M28)</f>
         <v>0</v>
       </c>
       <c r="N29" s="481">
         <f>SUM(N9:N28)</f>
         <v>0</v>
       </c>
       <c r="O29" s="482">
         <f>SUM(O9:O28)</f>
         <v>0</v>
       </c>
       <c r="P29" s="474">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q29" s="218"/>
     </row>
     <row r="30" spans="1:17" s="216" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="303"/>
       <c r="P30" s="304"/>
       <c r="Q30" s="218"/>
     </row>
     <row r="31" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="186" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="305"/>
       <c r="C31" s="8"/>
-      <c r="D31" s="815" t="s">
+      <c r="D31" s="832" t="s">
         <v>109</v>
       </c>
-      <c r="E31" s="816"/>
-[...2 lines deleted...]
-      <c r="H31" s="817"/>
+      <c r="E31" s="833"/>
+      <c r="F31" s="833"/>
+      <c r="G31" s="833"/>
+      <c r="H31" s="834"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="162"/>
       <c r="Q31" s="218"/>
     </row>
     <row r="32" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="180"/>
       <c r="B32" s="306" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="181" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="307" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="307" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="307" t="s">
@@ -23798,58 +23798,58 @@
       <c r="K33" s="462">
         <f>ROUND(K9*(((D33*Worksheet!$B$6)+(E33*Worksheet!$B$7))/Worksheet!$B$5),0)</f>
         <v>0</v>
       </c>
       <c r="L33" s="462">
         <f>IF(Budget!$L$6=0,"",(ROUND(L9*(((E33*Worksheet!$C$6)+(F33*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M33" s="462">
         <f>IF(Budget!$M$6=0,"",(ROUND(M9*(((F33*Worksheet!$D$6)+(G33*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N33" s="462">
         <f>IF(Budget!$N$6=0,"",(ROUND(N9*(((G33*Worksheet!$E$6)+(H33*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O33" s="462">
         <f>IF(Budget!$O$6=0,"",(ROUND(O9*(((H33*Worksheet!$F$6)+(I33*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P33" s="473">
         <f t="shared" ref="P33:P53" si="2">SUM(K33:O33)</f>
         <v>0</v>
       </c>
       <c r="Q33" s="218"/>
-      <c r="R33" s="638" t="s">
+      <c r="R33" s="647" t="s">
         <v>110</v>
       </c>
-      <c r="S33" s="639"/>
-[...3 lines deleted...]
-      <c r="W33" s="640"/>
+      <c r="S33" s="648"/>
+      <c r="T33" s="648"/>
+      <c r="U33" s="648"/>
+      <c r="V33" s="648"/>
+      <c r="W33" s="649"/>
     </row>
     <row r="34" spans="1:23" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="308">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="B34" s="245" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C34" s="441" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="503">
         <f>IF(C34="Select",0,IF(C34="A",Worksheet!$V$62,IF(C34="B",Worksheet!$V$63,IF(C34="C",Worksheet!$V$64,IF(C34="D",Worksheet!$V$65,IF(C34="E",Worksheet!$V$66,IF(C34="F",Worksheet!$V$67,FALSE)))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="E34" s="503">
         <f>IF(C34="Select",0,IF($D$31="No Projected Increases",D34,IF(C34="A",Worksheet!$W$62,IF(C34="B",Worksheet!$W$63,IF(C34="C",Worksheet!$W$64,IF(C34="D",Worksheet!$W$65,IF(C34="E",Worksheet!$W$66,IF(C34="F",Worksheet!$W$67,FALSE))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="F34" s="503">
         <f>IF(C34="Select",0,IF($D$31="No Projected Increases",D34,IF(C34="A",Worksheet!$X$62,IF(C34="B",Worksheet!$X$63,IF(C34="C",Worksheet!$X$64,IF(C34="D",Worksheet!$X$64,IF(C34="E",Worksheet!$X$66,IF(C34="F",Worksheet!$X$67,FALSE))))))))</f>
         <v>0.44700000000000001</v>
       </c>
@@ -25005,93 +25005,93 @@
         <v>0</v>
       </c>
       <c r="L52" s="462">
         <f>IF(Budget!$L$6=0,"",(ROUND(L28*(((E52*Worksheet!$C$6)+(F52*Worksheet!$C$7))/Worksheet!$C$5),0)))</f>
         <v>0</v>
       </c>
       <c r="M52" s="462">
         <f>IF(Budget!$M$6=0,"",(ROUND(M28*(((F52*Worksheet!$D$6)+(G52*Worksheet!$D$7))/Worksheet!$D$5),0)))</f>
         <v>0</v>
       </c>
       <c r="N52" s="462">
         <f>IF(Budget!$N$6=0,"",(ROUND(N28*(((G52*Worksheet!$E$6)+(H52*Worksheet!$E$7))/Worksheet!$E$5),0)))</f>
         <v>0</v>
       </c>
       <c r="O52" s="462">
         <f>IF(Budget!$O$6=0,"",(ROUND(O28*(((H52*Worksheet!$F$6)+(I52*Worksheet!$F$7))/Worksheet!$F$5),0)))</f>
         <v>0</v>
       </c>
       <c r="P52" s="473">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q52" s="218"/>
     </row>
     <row r="53" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="818" t="s">
+      <c r="A53" s="821" t="s">
         <v>51</v>
       </c>
-      <c r="B53" s="658"/>
+      <c r="B53" s="724"/>
       <c r="C53" s="237"/>
       <c r="D53" s="238"/>
       <c r="E53" s="238"/>
       <c r="F53" s="238"/>
       <c r="G53" s="238"/>
       <c r="H53" s="238"/>
       <c r="I53" s="238"/>
       <c r="J53" s="239"/>
       <c r="K53" s="477">
         <f>SUM(K33:K52)</f>
         <v>0</v>
       </c>
       <c r="L53" s="478">
         <f>SUM(L33:L52)</f>
         <v>0</v>
       </c>
       <c r="M53" s="478">
         <f>SUM(M33:M52)</f>
         <v>0</v>
       </c>
       <c r="N53" s="478">
         <f>SUM(N33:N52)</f>
         <v>0</v>
       </c>
       <c r="O53" s="478">
         <f>SUM(O33:O52)</f>
         <v>0</v>
       </c>
       <c r="P53" s="474">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q53" s="218"/>
     </row>
     <row r="54" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="822" t="s">
+      <c r="A54" s="820" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="651"/>
+      <c r="B54" s="661"/>
       <c r="C54" s="254"/>
       <c r="D54" s="255"/>
       <c r="E54" s="255"/>
       <c r="F54" s="255"/>
       <c r="G54" s="255"/>
       <c r="H54" s="255"/>
       <c r="I54" s="255"/>
       <c r="J54" s="256"/>
       <c r="K54" s="479">
         <f t="shared" ref="K54:P54" si="3">K53+K29</f>
         <v>0</v>
       </c>
       <c r="L54" s="480">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M54" s="480">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N54" s="480">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O54" s="480">
@@ -25102,191 +25102,191 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q54" s="218"/>
     </row>
     <row r="55" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="309"/>
       <c r="B55" s="258"/>
       <c r="C55" s="259"/>
       <c r="D55" s="260"/>
       <c r="E55" s="260"/>
       <c r="F55" s="260"/>
       <c r="G55" s="260"/>
       <c r="H55" s="260"/>
       <c r="I55" s="260"/>
       <c r="J55" s="260"/>
       <c r="K55" s="261"/>
       <c r="L55" s="261"/>
       <c r="M55" s="261"/>
       <c r="N55" s="261"/>
       <c r="O55" s="261"/>
       <c r="P55" s="310"/>
       <c r="Q55" s="218"/>
     </row>
     <row r="56" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="813" t="s">
+      <c r="A56" s="824" t="s">
         <v>53</v>
       </c>
-      <c r="B56" s="667"/>
-[...13 lines deleted...]
-      <c r="P56" s="814"/>
+      <c r="B56" s="654"/>
+      <c r="C56" s="654"/>
+      <c r="D56" s="654"/>
+      <c r="E56" s="654"/>
+      <c r="F56" s="654"/>
+      <c r="G56" s="654"/>
+      <c r="H56" s="654"/>
+      <c r="I56" s="654"/>
+      <c r="J56" s="654"/>
+      <c r="K56" s="654"/>
+      <c r="L56" s="654"/>
+      <c r="M56" s="654"/>
+      <c r="N56" s="654"/>
+      <c r="O56" s="654"/>
+      <c r="P56" s="831"/>
       <c r="Q56" s="218"/>
     </row>
     <row r="57" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="302">
         <v>1</v>
       </c>
-      <c r="B57" s="669" t="s">
+      <c r="B57" s="656" t="s">
         <v>54</v>
       </c>
-      <c r="C57" s="669"/>
-[...6 lines deleted...]
-      <c r="J57" s="669"/>
+      <c r="C57" s="656"/>
+      <c r="D57" s="656"/>
+      <c r="E57" s="656"/>
+      <c r="F57" s="656"/>
+      <c r="G57" s="656"/>
+      <c r="H57" s="656"/>
+      <c r="I57" s="656"/>
+      <c r="J57" s="656"/>
       <c r="K57" s="297">
         <v>0</v>
       </c>
       <c r="L57" s="297">
         <v>0</v>
       </c>
       <c r="M57" s="297">
         <v>0</v>
       </c>
       <c r="N57" s="297">
         <v>0</v>
       </c>
       <c r="O57" s="297">
         <v>0</v>
       </c>
       <c r="P57" s="318">
         <f>SUM(K57:O57)</f>
         <v>0</v>
       </c>
       <c r="Q57" s="218"/>
     </row>
     <row r="58" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="302">
         <v>2</v>
       </c>
-      <c r="B58" s="669"/>
-[...7 lines deleted...]
-      <c r="J58" s="669"/>
+      <c r="B58" s="656"/>
+      <c r="C58" s="656"/>
+      <c r="D58" s="656"/>
+      <c r="E58" s="656"/>
+      <c r="F58" s="656"/>
+      <c r="G58" s="656"/>
+      <c r="H58" s="656"/>
+      <c r="I58" s="656"/>
+      <c r="J58" s="656"/>
       <c r="K58" s="297">
         <v>0</v>
       </c>
       <c r="L58" s="297">
         <v>0</v>
       </c>
       <c r="M58" s="297">
         <v>0</v>
       </c>
       <c r="N58" s="297">
         <v>0</v>
       </c>
       <c r="O58" s="297">
         <v>0</v>
       </c>
       <c r="P58" s="318">
         <f>SUM(K58:O58)</f>
         <v>0</v>
       </c>
       <c r="Q58" s="218"/>
     </row>
     <row r="59" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="302">
         <v>3</v>
       </c>
-      <c r="B59" s="669" t="s">
+      <c r="B59" s="656" t="s">
         <v>54</v>
       </c>
-      <c r="C59" s="669"/>
-[...6 lines deleted...]
-      <c r="J59" s="669"/>
+      <c r="C59" s="656"/>
+      <c r="D59" s="656"/>
+      <c r="E59" s="656"/>
+      <c r="F59" s="656"/>
+      <c r="G59" s="656"/>
+      <c r="H59" s="656"/>
+      <c r="I59" s="656"/>
+      <c r="J59" s="656"/>
       <c r="K59" s="297">
         <v>0</v>
       </c>
       <c r="L59" s="297">
         <v>0</v>
       </c>
       <c r="M59" s="297">
         <v>0</v>
       </c>
       <c r="N59" s="297">
         <v>0</v>
       </c>
       <c r="O59" s="297">
         <v>0</v>
       </c>
       <c r="P59" s="318">
         <f>SUM(K59:O59)</f>
         <v>0</v>
       </c>
       <c r="Q59" s="218"/>
     </row>
     <row r="60" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="302">
         <v>4</v>
       </c>
-      <c r="B60" s="669" t="s">
+      <c r="B60" s="656" t="s">
         <v>54</v>
       </c>
-      <c r="C60" s="747"/>
-[...6 lines deleted...]
-      <c r="J60" s="747"/>
+      <c r="C60" s="657"/>
+      <c r="D60" s="657"/>
+      <c r="E60" s="657"/>
+      <c r="F60" s="657"/>
+      <c r="G60" s="657"/>
+      <c r="H60" s="657"/>
+      <c r="I60" s="657"/>
+      <c r="J60" s="657"/>
       <c r="K60" s="297">
         <v>0</v>
       </c>
       <c r="L60" s="297">
         <v>0</v>
       </c>
       <c r="M60" s="297">
         <v>0</v>
       </c>
       <c r="N60" s="297">
         <v>0</v>
       </c>
       <c r="O60" s="297">
         <v>0</v>
       </c>
       <c r="P60" s="318">
         <f>SUM(K60:O60)</f>
         <v>0</v>
       </c>
       <c r="Q60" s="218"/>
     </row>
     <row r="61" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="311"/>
       <c r="B61" s="264" t="s">
         <v>55</v>
@@ -25309,717 +25309,717 @@
       </c>
       <c r="M61" s="278">
         <f>SUM(M57:M60)</f>
         <v>0</v>
       </c>
       <c r="N61" s="278">
         <f>SUM(N57:N60)</f>
         <v>0</v>
       </c>
       <c r="O61" s="278">
         <f>SUM(O57:O60)</f>
         <v>0</v>
       </c>
       <c r="P61" s="315">
         <f>SUM(K61:O61)</f>
         <v>0</v>
       </c>
       <c r="Q61" s="218"/>
     </row>
     <row r="62" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="303"/>
       <c r="P62" s="304"/>
       <c r="Q62" s="218"/>
     </row>
     <row r="63" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="813" t="s">
+      <c r="A63" s="824" t="s">
         <v>212</v>
       </c>
-      <c r="B63" s="667"/>
-[...6 lines deleted...]
-      <c r="I63" s="667"/>
+      <c r="B63" s="654"/>
+      <c r="C63" s="654"/>
+      <c r="D63" s="654"/>
+      <c r="E63" s="654"/>
+      <c r="F63" s="654"/>
+      <c r="G63" s="654"/>
+      <c r="H63" s="654"/>
+      <c r="I63" s="654"/>
       <c r="J63" s="266" t="s">
         <v>213</v>
       </c>
       <c r="K63" s="266"/>
       <c r="L63" s="266"/>
       <c r="M63" s="266"/>
       <c r="N63" s="266"/>
       <c r="O63" s="266"/>
       <c r="P63" s="312"/>
       <c r="Q63" s="218"/>
     </row>
     <row r="64" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="302">
         <v>1</v>
       </c>
-      <c r="B64" s="638" t="s">
+      <c r="B64" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C64" s="639"/>
-[...5 lines deleted...]
-      <c r="I64" s="640"/>
+      <c r="C64" s="648"/>
+      <c r="D64" s="648"/>
+      <c r="E64" s="648"/>
+      <c r="F64" s="648"/>
+      <c r="G64" s="648"/>
+      <c r="H64" s="648"/>
+      <c r="I64" s="649"/>
       <c r="J64" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K64" s="297">
         <v>0</v>
       </c>
       <c r="L64" s="297">
         <v>0</v>
       </c>
       <c r="M64" s="297">
         <v>0</v>
       </c>
       <c r="N64" s="297">
         <v>0</v>
       </c>
       <c r="O64" s="297">
         <v>0</v>
       </c>
       <c r="P64" s="318">
         <f t="shared" ref="P64:P80" si="4">SUM(K64:O64)</f>
         <v>0</v>
       </c>
       <c r="Q64" s="218"/>
     </row>
     <row r="65" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="302">
         <v>2</v>
       </c>
-      <c r="B65" s="638"/>
-[...6 lines deleted...]
-      <c r="I65" s="640"/>
+      <c r="B65" s="647"/>
+      <c r="C65" s="648"/>
+      <c r="D65" s="648"/>
+      <c r="E65" s="648"/>
+      <c r="F65" s="648"/>
+      <c r="G65" s="648"/>
+      <c r="H65" s="648"/>
+      <c r="I65" s="649"/>
       <c r="J65" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K65" s="339">
         <v>0</v>
       </c>
       <c r="L65" s="339">
         <v>0</v>
       </c>
       <c r="M65" s="339">
         <v>0</v>
       </c>
       <c r="N65" s="339">
         <v>0</v>
       </c>
       <c r="O65" s="339">
         <v>0</v>
       </c>
       <c r="P65" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q65" s="218"/>
     </row>
     <row r="66" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="302">
         <v>3</v>
       </c>
-      <c r="B66" s="638"/>
-[...6 lines deleted...]
-      <c r="I66" s="640"/>
+      <c r="B66" s="647"/>
+      <c r="C66" s="648"/>
+      <c r="D66" s="648"/>
+      <c r="E66" s="648"/>
+      <c r="F66" s="648"/>
+      <c r="G66" s="648"/>
+      <c r="H66" s="648"/>
+      <c r="I66" s="649"/>
       <c r="J66" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K66" s="339">
         <v>0</v>
       </c>
       <c r="L66" s="339">
         <v>0</v>
       </c>
       <c r="M66" s="339">
         <v>0</v>
       </c>
       <c r="N66" s="339">
         <v>0</v>
       </c>
       <c r="O66" s="339">
         <v>0</v>
       </c>
       <c r="P66" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q66" s="218"/>
     </row>
     <row r="67" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="302">
         <v>4</v>
       </c>
-      <c r="B67" s="638"/>
-[...6 lines deleted...]
-      <c r="I67" s="640"/>
+      <c r="B67" s="647"/>
+      <c r="C67" s="648"/>
+      <c r="D67" s="648"/>
+      <c r="E67" s="648"/>
+      <c r="F67" s="648"/>
+      <c r="G67" s="648"/>
+      <c r="H67" s="648"/>
+      <c r="I67" s="649"/>
       <c r="J67" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K67" s="339">
         <v>0</v>
       </c>
       <c r="L67" s="339">
         <v>0</v>
       </c>
       <c r="M67" s="339">
         <v>0</v>
       </c>
       <c r="N67" s="339">
         <v>0</v>
       </c>
       <c r="O67" s="339">
         <v>0</v>
       </c>
       <c r="P67" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q67" s="218"/>
     </row>
     <row r="68" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="302">
         <v>5</v>
       </c>
-      <c r="B68" s="638"/>
-[...6 lines deleted...]
-      <c r="I68" s="640"/>
+      <c r="B68" s="647"/>
+      <c r="C68" s="648"/>
+      <c r="D68" s="648"/>
+      <c r="E68" s="648"/>
+      <c r="F68" s="648"/>
+      <c r="G68" s="648"/>
+      <c r="H68" s="648"/>
+      <c r="I68" s="649"/>
       <c r="J68" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K68" s="339">
         <v>0</v>
       </c>
       <c r="L68" s="339">
         <v>0</v>
       </c>
       <c r="M68" s="339">
         <v>0</v>
       </c>
       <c r="N68" s="339">
         <v>0</v>
       </c>
       <c r="O68" s="339">
         <v>0</v>
       </c>
       <c r="P68" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q68" s="218"/>
     </row>
     <row r="69" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="302">
         <v>6</v>
       </c>
-      <c r="B69" s="638" t="s">
+      <c r="B69" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C69" s="639"/>
-[...5 lines deleted...]
-      <c r="I69" s="640"/>
+      <c r="C69" s="648"/>
+      <c r="D69" s="648"/>
+      <c r="E69" s="648"/>
+      <c r="F69" s="648"/>
+      <c r="G69" s="648"/>
+      <c r="H69" s="648"/>
+      <c r="I69" s="649"/>
       <c r="J69" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K69" s="339">
         <v>0</v>
       </c>
       <c r="L69" s="339">
         <v>0</v>
       </c>
       <c r="M69" s="339">
         <v>0</v>
       </c>
       <c r="N69" s="339">
         <v>0</v>
       </c>
       <c r="O69" s="339">
         <v>0</v>
       </c>
       <c r="P69" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q69" s="218"/>
     </row>
     <row r="70" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="302">
         <v>7</v>
       </c>
-      <c r="B70" s="638" t="s">
+      <c r="B70" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C70" s="639"/>
-[...5 lines deleted...]
-      <c r="I70" s="640"/>
+      <c r="C70" s="648"/>
+      <c r="D70" s="648"/>
+      <c r="E70" s="648"/>
+      <c r="F70" s="648"/>
+      <c r="G70" s="648"/>
+      <c r="H70" s="648"/>
+      <c r="I70" s="649"/>
       <c r="J70" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K70" s="339">
         <v>0</v>
       </c>
       <c r="L70" s="339">
         <v>0</v>
       </c>
       <c r="M70" s="339">
         <v>0</v>
       </c>
       <c r="N70" s="339">
         <v>0</v>
       </c>
       <c r="O70" s="339">
         <v>0</v>
       </c>
       <c r="P70" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q70" s="218"/>
     </row>
     <row r="71" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="302">
         <v>8</v>
       </c>
-      <c r="B71" s="638" t="s">
+      <c r="B71" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C71" s="639"/>
-[...5 lines deleted...]
-      <c r="I71" s="640"/>
+      <c r="C71" s="648"/>
+      <c r="D71" s="648"/>
+      <c r="E71" s="648"/>
+      <c r="F71" s="648"/>
+      <c r="G71" s="648"/>
+      <c r="H71" s="648"/>
+      <c r="I71" s="649"/>
       <c r="J71" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K71" s="339">
         <v>0</v>
       </c>
       <c r="L71" s="339">
         <v>0</v>
       </c>
       <c r="M71" s="339">
         <v>0</v>
       </c>
       <c r="N71" s="339">
         <v>0</v>
       </c>
       <c r="O71" s="339">
         <v>0</v>
       </c>
       <c r="P71" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q71" s="218"/>
     </row>
     <row r="72" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="302">
         <v>9</v>
       </c>
-      <c r="B72" s="638" t="s">
+      <c r="B72" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C72" s="639"/>
-[...5 lines deleted...]
-      <c r="I72" s="640"/>
+      <c r="C72" s="648"/>
+      <c r="D72" s="648"/>
+      <c r="E72" s="648"/>
+      <c r="F72" s="648"/>
+      <c r="G72" s="648"/>
+      <c r="H72" s="648"/>
+      <c r="I72" s="649"/>
       <c r="J72" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K72" s="339">
         <v>0</v>
       </c>
       <c r="L72" s="339">
         <v>0</v>
       </c>
       <c r="M72" s="339">
         <v>0</v>
       </c>
       <c r="N72" s="339">
         <v>0</v>
       </c>
       <c r="O72" s="339">
         <v>0</v>
       </c>
       <c r="P72" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q72" s="218"/>
     </row>
     <row r="73" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="302">
         <v>10</v>
       </c>
-      <c r="B73" s="638" t="s">
+      <c r="B73" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C73" s="639"/>
-[...5 lines deleted...]
-      <c r="I73" s="640"/>
+      <c r="C73" s="648"/>
+      <c r="D73" s="648"/>
+      <c r="E73" s="648"/>
+      <c r="F73" s="648"/>
+      <c r="G73" s="648"/>
+      <c r="H73" s="648"/>
+      <c r="I73" s="649"/>
       <c r="J73" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K73" s="339">
         <v>0</v>
       </c>
       <c r="L73" s="339">
         <v>0</v>
       </c>
       <c r="M73" s="339">
         <v>0</v>
       </c>
       <c r="N73" s="339">
         <v>0</v>
       </c>
       <c r="O73" s="339">
         <v>0</v>
       </c>
       <c r="P73" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q73" s="218"/>
     </row>
     <row r="74" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="302">
         <v>11</v>
       </c>
-      <c r="B74" s="638" t="s">
+      <c r="B74" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C74" s="639"/>
-[...5 lines deleted...]
-      <c r="I74" s="640"/>
+      <c r="C74" s="648"/>
+      <c r="D74" s="648"/>
+      <c r="E74" s="648"/>
+      <c r="F74" s="648"/>
+      <c r="G74" s="648"/>
+      <c r="H74" s="648"/>
+      <c r="I74" s="649"/>
       <c r="J74" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K74" s="339">
         <v>0</v>
       </c>
       <c r="L74" s="339">
         <v>0</v>
       </c>
       <c r="M74" s="339">
         <v>0</v>
       </c>
       <c r="N74" s="339">
         <v>0</v>
       </c>
       <c r="O74" s="339">
         <v>0</v>
       </c>
       <c r="P74" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q74" s="218"/>
     </row>
     <row r="75" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="302">
         <v>12</v>
       </c>
-      <c r="B75" s="638" t="s">
+      <c r="B75" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C75" s="639"/>
-[...5 lines deleted...]
-      <c r="I75" s="640"/>
+      <c r="C75" s="648"/>
+      <c r="D75" s="648"/>
+      <c r="E75" s="648"/>
+      <c r="F75" s="648"/>
+      <c r="G75" s="648"/>
+      <c r="H75" s="648"/>
+      <c r="I75" s="649"/>
       <c r="J75" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K75" s="339">
         <v>0</v>
       </c>
       <c r="L75" s="339">
         <v>0</v>
       </c>
       <c r="M75" s="339">
         <v>0</v>
       </c>
       <c r="N75" s="339">
         <v>0</v>
       </c>
       <c r="O75" s="339">
         <v>0</v>
       </c>
       <c r="P75" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q75" s="218"/>
     </row>
     <row r="76" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="302">
         <v>13</v>
       </c>
-      <c r="B76" s="638" t="s">
+      <c r="B76" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C76" s="639"/>
-[...5 lines deleted...]
-      <c r="I76" s="640"/>
+      <c r="C76" s="648"/>
+      <c r="D76" s="648"/>
+      <c r="E76" s="648"/>
+      <c r="F76" s="648"/>
+      <c r="G76" s="648"/>
+      <c r="H76" s="648"/>
+      <c r="I76" s="649"/>
       <c r="J76" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K76" s="339">
         <v>0</v>
       </c>
       <c r="L76" s="339">
         <v>0</v>
       </c>
       <c r="M76" s="339">
         <v>0</v>
       </c>
       <c r="N76" s="339">
         <v>0</v>
       </c>
       <c r="O76" s="339">
         <v>0</v>
       </c>
       <c r="P76" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q76" s="218"/>
     </row>
     <row r="77" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="302">
         <v>14</v>
       </c>
-      <c r="B77" s="638" t="s">
+      <c r="B77" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C77" s="639"/>
-[...5 lines deleted...]
-      <c r="I77" s="640"/>
+      <c r="C77" s="648"/>
+      <c r="D77" s="648"/>
+      <c r="E77" s="648"/>
+      <c r="F77" s="648"/>
+      <c r="G77" s="648"/>
+      <c r="H77" s="648"/>
+      <c r="I77" s="649"/>
       <c r="J77" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K77" s="339">
         <v>0</v>
       </c>
       <c r="L77" s="339">
         <v>0</v>
       </c>
       <c r="M77" s="339">
         <v>0</v>
       </c>
       <c r="N77" s="339">
         <v>0</v>
       </c>
       <c r="O77" s="339">
         <v>0</v>
       </c>
       <c r="P77" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q77" s="218"/>
     </row>
     <row r="78" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="302">
         <v>15</v>
       </c>
-      <c r="B78" s="638" t="s">
+      <c r="B78" s="647" t="s">
         <v>56</v>
       </c>
-      <c r="C78" s="639"/>
-[...5 lines deleted...]
-      <c r="I78" s="640"/>
+      <c r="C78" s="648"/>
+      <c r="D78" s="648"/>
+      <c r="E78" s="648"/>
+      <c r="F78" s="648"/>
+      <c r="G78" s="648"/>
+      <c r="H78" s="648"/>
+      <c r="I78" s="649"/>
       <c r="J78" s="295" t="s">
         <v>147</v>
       </c>
       <c r="K78" s="339">
         <v>0</v>
       </c>
       <c r="L78" s="339">
         <v>0</v>
       </c>
       <c r="M78" s="339">
         <v>0</v>
       </c>
       <c r="N78" s="339">
         <v>0</v>
       </c>
       <c r="O78" s="339">
         <v>0</v>
       </c>
       <c r="P78" s="318">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q78" s="218"/>
     </row>
     <row r="79" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A79" s="811" t="s">
+      <c r="A79" s="829" t="s">
         <v>70</v>
       </c>
-      <c r="B79" s="657"/>
+      <c r="B79" s="723"/>
       <c r="C79" s="237"/>
       <c r="D79" s="238"/>
       <c r="E79" s="238"/>
       <c r="F79" s="238"/>
       <c r="G79" s="238"/>
       <c r="H79" s="238"/>
       <c r="I79" s="238"/>
       <c r="J79" s="239"/>
       <c r="K79" s="469">
         <f>SUMIF($J$64:$J$78,"No",K64:K78)</f>
         <v>0</v>
       </c>
       <c r="L79" s="469">
         <f>SUMIF($J$64:$J$78,"No",L64:L78)</f>
         <v>0</v>
       </c>
       <c r="M79" s="469">
         <f>SUMIF($J$64:$J$78,"No",M64:M78)</f>
         <v>0</v>
       </c>
       <c r="N79" s="469">
         <f>SUMIF($J$64:$J$78,"No",N64:N78)</f>
         <v>0</v>
       </c>
       <c r="O79" s="469">
         <f>SUMIF($J$64:$J$78,"No",O64:O78)</f>
         <v>0</v>
       </c>
       <c r="P79" s="476">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q79" s="218"/>
     </row>
     <row r="80" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="818" t="s">
+      <c r="A80" s="821" t="s">
         <v>71</v>
       </c>
-      <c r="B80" s="658"/>
+      <c r="B80" s="724"/>
       <c r="C80" s="237"/>
       <c r="D80" s="238"/>
       <c r="E80" s="238"/>
       <c r="F80" s="238"/>
       <c r="G80" s="238"/>
       <c r="H80" s="238"/>
       <c r="I80" s="238"/>
       <c r="J80" s="239"/>
       <c r="K80" s="469">
         <f>SUMIF($J$64:$J$78,"Yes",K64:K78)</f>
         <v>0</v>
       </c>
       <c r="L80" s="469">
         <f>SUMIF($J$64:$J$78,"Yes",L64:L78)</f>
         <v>0</v>
       </c>
       <c r="M80" s="469">
         <f>SUMIF($J$64:$J$78,"Yes",M64:M78)</f>
         <v>0</v>
       </c>
       <c r="N80" s="469">
         <f>SUMIF($J$64:$J$78,"Yes",N64:N78)</f>
         <v>0</v>
       </c>
       <c r="O80" s="469">
         <f>SUMIF($J$64:$J$78,"Yes",O64:O78)</f>
         <v>0</v>
       </c>
       <c r="P80" s="476">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q80" s="218"/>
     </row>
     <row r="81" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A81" s="822" t="s">
+      <c r="A81" s="820" t="s">
         <v>72</v>
       </c>
-      <c r="B81" s="651"/>
+      <c r="B81" s="661"/>
       <c r="C81" s="254"/>
       <c r="D81" s="255"/>
       <c r="E81" s="255"/>
       <c r="F81" s="255"/>
       <c r="G81" s="255"/>
       <c r="H81" s="255"/>
       <c r="I81" s="255"/>
       <c r="J81" s="256"/>
       <c r="K81" s="277">
         <f t="shared" ref="K81:P81" si="5">K80+K79</f>
         <v>0</v>
       </c>
       <c r="L81" s="278">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M81" s="278">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N81" s="278">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O81" s="278">
@@ -26040,195 +26040,195 @@
     <row r="83" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="313" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="265"/>
       <c r="C83" s="265"/>
       <c r="D83" s="265"/>
       <c r="E83" s="265"/>
       <c r="F83" s="265"/>
       <c r="G83" s="265"/>
       <c r="H83" s="265"/>
       <c r="I83" s="265"/>
       <c r="J83" s="265"/>
       <c r="K83" s="265"/>
       <c r="L83" s="265"/>
       <c r="M83" s="265"/>
       <c r="N83" s="265"/>
       <c r="O83" s="265"/>
       <c r="P83" s="314"/>
       <c r="Q83" s="218"/>
     </row>
     <row r="84" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="302">
         <v>1</v>
       </c>
-      <c r="B84" s="638"/>
-[...7 lines deleted...]
-      <c r="J84" s="640"/>
+      <c r="B84" s="647"/>
+      <c r="C84" s="648"/>
+      <c r="D84" s="648"/>
+      <c r="E84" s="648"/>
+      <c r="F84" s="648"/>
+      <c r="G84" s="648"/>
+      <c r="H84" s="648"/>
+      <c r="I84" s="648"/>
+      <c r="J84" s="649"/>
       <c r="K84" s="297">
         <v>0</v>
       </c>
       <c r="L84" s="297">
         <v>0</v>
       </c>
       <c r="M84" s="297">
         <v>0</v>
       </c>
       <c r="N84" s="297">
         <v>0</v>
       </c>
       <c r="O84" s="297">
         <v>0</v>
       </c>
       <c r="P84" s="318">
         <f t="shared" ref="P84:P99" si="6">SUM(K84:O84)</f>
         <v>0</v>
       </c>
       <c r="Q84" s="218"/>
     </row>
     <row r="85" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="302">
         <v>2</v>
       </c>
-      <c r="B85" s="638"/>
-[...7 lines deleted...]
-      <c r="J85" s="640"/>
+      <c r="B85" s="647"/>
+      <c r="C85" s="648"/>
+      <c r="D85" s="648"/>
+      <c r="E85" s="648"/>
+      <c r="F85" s="648"/>
+      <c r="G85" s="648"/>
+      <c r="H85" s="648"/>
+      <c r="I85" s="648"/>
+      <c r="J85" s="649"/>
       <c r="K85" s="297">
         <v>0</v>
       </c>
       <c r="L85" s="297">
         <v>0</v>
       </c>
       <c r="M85" s="297">
         <v>0</v>
       </c>
       <c r="N85" s="297">
         <v>0</v>
       </c>
       <c r="O85" s="297">
         <v>0</v>
       </c>
       <c r="P85" s="318">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q85" s="218"/>
     </row>
     <row r="86" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="302">
         <v>3</v>
       </c>
-      <c r="B86" s="638"/>
-[...7 lines deleted...]
-      <c r="J86" s="640"/>
+      <c r="B86" s="647"/>
+      <c r="C86" s="648"/>
+      <c r="D86" s="648"/>
+      <c r="E86" s="648"/>
+      <c r="F86" s="648"/>
+      <c r="G86" s="648"/>
+      <c r="H86" s="648"/>
+      <c r="I86" s="648"/>
+      <c r="J86" s="649"/>
       <c r="K86" s="297">
         <v>0</v>
       </c>
       <c r="L86" s="297">
         <v>0</v>
       </c>
       <c r="M86" s="297">
         <v>0</v>
       </c>
       <c r="N86" s="297">
         <v>0</v>
       </c>
       <c r="O86" s="297">
         <v>0</v>
       </c>
       <c r="P86" s="318">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q86" s="218"/>
     </row>
     <row r="87" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="302">
         <v>4</v>
       </c>
-      <c r="B87" s="638"/>
-[...7 lines deleted...]
-      <c r="J87" s="640"/>
+      <c r="B87" s="647"/>
+      <c r="C87" s="648"/>
+      <c r="D87" s="648"/>
+      <c r="E87" s="648"/>
+      <c r="F87" s="648"/>
+      <c r="G87" s="648"/>
+      <c r="H87" s="648"/>
+      <c r="I87" s="648"/>
+      <c r="J87" s="649"/>
       <c r="K87" s="297">
         <v>0</v>
       </c>
       <c r="L87" s="297">
         <v>0</v>
       </c>
       <c r="M87" s="297">
         <v>0</v>
       </c>
       <c r="N87" s="297">
         <v>0</v>
       </c>
       <c r="O87" s="297">
         <v>0</v>
       </c>
       <c r="P87" s="318">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q87" s="218"/>
     </row>
     <row r="88" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="302">
         <v>5</v>
       </c>
-      <c r="B88" s="638"/>
-[...7 lines deleted...]
-      <c r="J88" s="640"/>
+      <c r="B88" s="647"/>
+      <c r="C88" s="648"/>
+      <c r="D88" s="648"/>
+      <c r="E88" s="648"/>
+      <c r="F88" s="648"/>
+      <c r="G88" s="648"/>
+      <c r="H88" s="648"/>
+      <c r="I88" s="648"/>
+      <c r="J88" s="649"/>
       <c r="K88" s="297">
         <v>0</v>
       </c>
       <c r="L88" s="297">
         <v>0</v>
       </c>
       <c r="M88" s="297">
         <v>0</v>
       </c>
       <c r="N88" s="297">
         <v>0</v>
       </c>
       <c r="O88" s="297">
         <v>0</v>
       </c>
       <c r="P88" s="318">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q88" s="218"/>
     </row>
     <row r="89" spans="1:17" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="302">
         <v>6</v>
       </c>
@@ -26567,54 +26567,54 @@
       <c r="H98" s="293"/>
       <c r="I98" s="293"/>
       <c r="J98" s="294"/>
       <c r="K98" s="297">
         <v>0</v>
       </c>
       <c r="L98" s="297">
         <v>0</v>
       </c>
       <c r="M98" s="297">
         <v>0</v>
       </c>
       <c r="N98" s="297">
         <v>0</v>
       </c>
       <c r="O98" s="297">
         <v>0</v>
       </c>
       <c r="P98" s="318">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q98" s="218"/>
     </row>
     <row r="99" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="822" t="s">
+      <c r="A99" s="820" t="s">
         <v>79</v>
       </c>
-      <c r="B99" s="651"/>
+      <c r="B99" s="661"/>
       <c r="C99" s="254"/>
       <c r="D99" s="255"/>
       <c r="E99" s="255"/>
       <c r="F99" s="255"/>
       <c r="G99" s="255"/>
       <c r="H99" s="255"/>
       <c r="I99" s="255"/>
       <c r="J99" s="256"/>
       <c r="K99" s="277">
         <f>SUM(K84:K98)</f>
         <v>0</v>
       </c>
       <c r="L99" s="278">
         <f>SUM(L84:L98)</f>
         <v>0</v>
       </c>
       <c r="M99" s="278">
         <f>SUM(M84:M98)</f>
         <v>0</v>
       </c>
       <c r="N99" s="278">
         <f>SUM(N84:N98)</f>
         <v>0</v>
       </c>
       <c r="O99" s="278">
@@ -26635,61 +26635,61 @@
     <row r="101" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="313" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="265"/>
       <c r="C101" s="265"/>
       <c r="D101" s="265"/>
       <c r="E101" s="265"/>
       <c r="F101" s="265"/>
       <c r="G101" s="265"/>
       <c r="H101" s="265"/>
       <c r="I101" s="265"/>
       <c r="J101" s="265"/>
       <c r="K101" s="265"/>
       <c r="L101" s="265"/>
       <c r="M101" s="265"/>
       <c r="N101" s="265"/>
       <c r="O101" s="265"/>
       <c r="P101" s="314"/>
       <c r="Q101" s="218"/>
     </row>
     <row r="102" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="302">
         <v>1</v>
       </c>
-      <c r="B102" s="638" t="s">
+      <c r="B102" s="647" t="s">
         <v>82</v>
       </c>
-      <c r="C102" s="639"/>
-[...6 lines deleted...]
-      <c r="J102" s="640"/>
+      <c r="C102" s="648"/>
+      <c r="D102" s="648"/>
+      <c r="E102" s="648"/>
+      <c r="F102" s="648"/>
+      <c r="G102" s="648"/>
+      <c r="H102" s="648"/>
+      <c r="I102" s="648"/>
+      <c r="J102" s="649"/>
       <c r="K102" s="297">
         <v>0</v>
       </c>
       <c r="L102" s="297">
         <v>0</v>
       </c>
       <c r="M102" s="297">
         <v>0</v>
       </c>
       <c r="N102" s="297">
         <v>0</v>
       </c>
       <c r="O102" s="297">
         <v>0</v>
       </c>
       <c r="P102" s="318">
         <f t="shared" ref="P102:P116" si="7">SUM(K102:O102)</f>
         <v>0</v>
       </c>
       <c r="Q102" s="218"/>
     </row>
     <row r="103" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="302">
         <v>2</v>
       </c>
@@ -26743,59 +26743,59 @@
       <c r="K104" s="297">
         <v>0</v>
       </c>
       <c r="L104" s="297">
         <v>0</v>
       </c>
       <c r="M104" s="297">
         <v>0</v>
       </c>
       <c r="N104" s="297">
         <v>0</v>
       </c>
       <c r="O104" s="297">
         <v>0</v>
       </c>
       <c r="P104" s="318">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q104" s="218"/>
     </row>
     <row r="105" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="302">
         <v>4</v>
       </c>
-      <c r="B105" s="638"/>
-[...7 lines deleted...]
-      <c r="J105" s="640"/>
+      <c r="B105" s="647"/>
+      <c r="C105" s="648"/>
+      <c r="D105" s="648"/>
+      <c r="E105" s="648"/>
+      <c r="F105" s="648"/>
+      <c r="G105" s="648"/>
+      <c r="H105" s="648"/>
+      <c r="I105" s="648"/>
+      <c r="J105" s="649"/>
       <c r="K105" s="297">
         <v>0</v>
       </c>
       <c r="L105" s="297">
         <v>0</v>
       </c>
       <c r="M105" s="297">
         <v>0</v>
       </c>
       <c r="N105" s="297">
         <v>0</v>
       </c>
       <c r="O105" s="297">
         <v>0</v>
       </c>
       <c r="P105" s="318">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q105" s="218"/>
     </row>
     <row r="106" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="302">
         <v>5</v>
       </c>
@@ -27132,54 +27132,54 @@
       <c r="H115" s="293"/>
       <c r="I115" s="293"/>
       <c r="J115" s="294"/>
       <c r="K115" s="297">
         <v>0</v>
       </c>
       <c r="L115" s="297">
         <v>0</v>
       </c>
       <c r="M115" s="297">
         <v>0</v>
       </c>
       <c r="N115" s="297">
         <v>0</v>
       </c>
       <c r="O115" s="297">
         <v>0</v>
       </c>
       <c r="P115" s="318">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q115" s="218"/>
     </row>
     <row r="116" spans="1:17" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A116" s="822" t="s">
+      <c r="A116" s="820" t="s">
         <v>85</v>
       </c>
-      <c r="B116" s="651"/>
+      <c r="B116" s="661"/>
       <c r="C116" s="254"/>
       <c r="D116" s="255"/>
       <c r="E116" s="255"/>
       <c r="F116" s="255"/>
       <c r="G116" s="255"/>
       <c r="H116" s="255"/>
       <c r="I116" s="255"/>
       <c r="J116" s="256"/>
       <c r="K116" s="277">
         <f>SUM(K102:K115)</f>
         <v>0</v>
       </c>
       <c r="L116" s="278">
         <f>SUM(L102:L115)</f>
         <v>0</v>
       </c>
       <c r="M116" s="278">
         <f>SUM(M102:M115)</f>
         <v>0</v>
       </c>
       <c r="N116" s="278">
         <f>SUM(N102:N115)</f>
         <v>0</v>
       </c>
       <c r="O116" s="278">
@@ -27557,206 +27557,206 @@
       <c r="H128" s="293"/>
       <c r="I128" s="293"/>
       <c r="J128" s="294"/>
       <c r="K128" s="297">
         <v>0</v>
       </c>
       <c r="L128" s="297">
         <v>0</v>
       </c>
       <c r="M128" s="297">
         <v>0</v>
       </c>
       <c r="N128" s="297">
         <v>0</v>
       </c>
       <c r="O128" s="297">
         <v>0</v>
       </c>
       <c r="P128" s="318">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q128" s="218"/>
     </row>
     <row r="129" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A129" s="767" t="s">
+      <c r="A129" s="682" t="s">
         <v>96</v>
       </c>
-      <c r="B129" s="655"/>
-      <c r="C129" s="655"/>
+      <c r="B129" s="683"/>
+      <c r="C129" s="683"/>
       <c r="D129" s="255"/>
       <c r="E129" s="255"/>
       <c r="F129" s="255"/>
       <c r="G129" s="255"/>
       <c r="H129" s="255"/>
       <c r="I129" s="255"/>
       <c r="J129" s="256"/>
       <c r="K129" s="277">
         <f>SUM(K119:K128)</f>
         <v>0</v>
       </c>
       <c r="L129" s="278">
         <f>SUM(L119:L128)</f>
         <v>0</v>
       </c>
       <c r="M129" s="278">
         <f>SUM(M119:M128)</f>
         <v>0</v>
       </c>
       <c r="N129" s="278">
         <f>SUM(N119:N128)</f>
         <v>0</v>
       </c>
       <c r="O129" s="278">
         <f>SUM(O119:O128)</f>
         <v>0</v>
       </c>
       <c r="P129" s="315">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q129" s="218"/>
     </row>
     <row r="130" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="303"/>
       <c r="P130" s="304"/>
       <c r="Q130" s="218"/>
     </row>
     <row r="131" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A131" s="767" t="s">
+      <c r="A131" s="682" t="s">
         <v>97</v>
       </c>
-      <c r="B131" s="655"/>
+      <c r="B131" s="683"/>
       <c r="C131" s="254"/>
       <c r="D131" s="255"/>
       <c r="E131" s="255"/>
       <c r="F131" s="255"/>
       <c r="G131" s="255"/>
       <c r="H131" s="255"/>
       <c r="I131" s="255"/>
       <c r="J131" s="256"/>
       <c r="K131" s="277">
         <f>ROUND(K29+K53+K61+K81+K99+K116+K129,0)</f>
         <v>0</v>
       </c>
       <c r="L131" s="277">
         <f>ROUND(L29+L53+L61+L81+L99+L116+L129,0)</f>
         <v>0</v>
       </c>
       <c r="M131" s="277">
         <f>ROUND(M29+M53+M61+M81+M99+M116+M129,0)</f>
         <v>0</v>
       </c>
       <c r="N131" s="277">
         <f>ROUND(N29+N53+N61+N81+N99+N116+N129,0)</f>
         <v>0</v>
       </c>
       <c r="O131" s="277">
         <f>ROUND(O29+O53+O61+O81+O99+O116+O129,0)</f>
         <v>0</v>
       </c>
       <c r="P131" s="315">
         <f>SUM(K131:O131)</f>
         <v>0</v>
       </c>
       <c r="Q131" s="218"/>
     </row>
     <row r="132" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="303"/>
       <c r="P132" s="304"/>
       <c r="Q132" s="218"/>
     </row>
     <row r="133" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A133" s="813" t="s">
+      <c r="A133" s="824" t="s">
         <v>98</v>
       </c>
-      <c r="B133" s="667"/>
+      <c r="B133" s="654"/>
       <c r="C133" s="280"/>
       <c r="D133" s="280"/>
       <c r="E133" s="280"/>
       <c r="F133" s="280"/>
       <c r="G133" s="280"/>
       <c r="H133" s="280"/>
       <c r="I133" s="280"/>
       <c r="J133" s="280"/>
       <c r="K133" s="280"/>
       <c r="L133" s="280"/>
       <c r="M133" s="280"/>
       <c r="N133" s="280"/>
       <c r="O133" s="280"/>
       <c r="P133" s="316"/>
       <c r="Q133" s="218"/>
     </row>
     <row r="134" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="303"/>
       <c r="B134" s="317" t="s">
         <v>99</v>
       </c>
-      <c r="C134" s="824" t="str">
+      <c r="C134" s="822" t="str">
         <f>Budget!C170</f>
         <v>Research - Off Campus</v>
       </c>
-      <c r="D134" s="824"/>
-[...2 lines deleted...]
-      <c r="I134" s="663" t="s">
+      <c r="D134" s="822"/>
+      <c r="E134" s="822"/>
+      <c r="F134" s="822"/>
+      <c r="I134" s="768" t="s">
         <v>101</v>
       </c>
-      <c r="J134" s="663"/>
+      <c r="J134" s="768"/>
       <c r="K134" s="283">
         <f>ROUND(K131-K129-K61,0)</f>
         <v>0</v>
       </c>
       <c r="L134" s="283">
         <f>ROUND(L131-L129-L61,0)</f>
         <v>0</v>
       </c>
       <c r="M134" s="283">
         <f>ROUND(M131-M129-M61,0)</f>
         <v>0</v>
       </c>
       <c r="N134" s="283">
         <f>ROUND(N131-N129-N61,0)</f>
         <v>0</v>
       </c>
       <c r="O134" s="283">
         <f>ROUND(O131-O129-O61,0)</f>
         <v>0</v>
       </c>
       <c r="P134" s="318">
         <f>SUM(K134:O134)</f>
         <v>0</v>
       </c>
       <c r="Q134" s="218"/>
     </row>
     <row r="135" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="303"/>
       <c r="B135" s="319"/>
-      <c r="C135" s="819"/>
-[...1 lines deleted...]
-      <c r="E135" s="821"/>
+      <c r="C135" s="825"/>
+      <c r="D135" s="826"/>
+      <c r="E135" s="827"/>
       <c r="F135" s="341" t="str">
         <f>IF(C135="Total Cost","",IF(C135="Total Direct Cost","",IF(C135="Other","Enter Rate",IF(C135="Salary and Fringe (CDFA-SCB)","","Per 1"))))</f>
         <v>Per 1</v>
       </c>
       <c r="G135" s="333" t="str">
         <f>IF(C135="Total Cost","",IF(C135="Total Direct Cost","",IF(C135="Other","Enter Rate",IF(C135="Salary and Fringe (CDFA-SCB)","","Per 2"))))</f>
         <v>Per 2</v>
       </c>
       <c r="H135" s="333" t="str">
         <f>IF(C135="Total Cost","",IF(C135="Total Direct Cost","",IF(C135="Other","Enter Rate",IF(C135="Salary and Fringe (CDFA-SCB)","","Per 3"))))</f>
         <v>Per 3</v>
       </c>
       <c r="I135" s="333" t="str">
         <f>IF(C135="Total Cost","",IF(C135="Total Direct Cost","",IF(C135="Other","Enter Rate",IF(C135="Salary and Fringe (CDFA-SCB)","","Per 4"))))</f>
         <v>Per 4</v>
       </c>
       <c r="J135" s="334" t="str">
         <f>IF(C135="Total Cost","",IF(C135="Total Direct Cost","",IF(C135="Other","Enter Rate",IF(C135="Salary and Fringe (CDFA-SCB)","","Per 5"))))</f>
         <v>Per 5</v>
       </c>
       <c r="K135" s="285"/>
       <c r="L135" s="285"/>
       <c r="M135" s="285"/>
       <c r="N135" s="285"/>
       <c r="O135" s="285"/>
@@ -27804,98 +27804,98 @@
         <v>0</v>
       </c>
       <c r="N136" s="278">
         <f>ROUND(IF(Budget!$N$6=0,,(N134*(((I136*Worksheet!E6)+(J136*Worksheet!E7))/Worksheet!E5))),0)</f>
         <v>0</v>
       </c>
       <c r="O136" s="278">
         <f>ROUND(IF(Budget!$O$6=0,,(O134*J136)),0)</f>
         <v>0</v>
       </c>
       <c r="P136" s="315">
         <f>SUM(K136:O136)</f>
         <v>0</v>
       </c>
       <c r="Q136" s="218"/>
       <c r="R136" s="276"/>
     </row>
     <row r="137" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A137" s="325" t="s">
         <v>290</v>
       </c>
       <c r="B137" s="326"/>
       <c r="C137" s="326"/>
       <c r="D137" s="326"/>
       <c r="E137" s="326"/>
-      <c r="F137" s="833" t="str">
+      <c r="F137" s="818" t="str">
         <f>Budget!G185</f>
         <v>Unallowable as Cost Share</v>
       </c>
-      <c r="G137" s="833"/>
-[...2 lines deleted...]
-      <c r="J137" s="834"/>
+      <c r="G137" s="818"/>
+      <c r="H137" s="818"/>
+      <c r="I137" s="818"/>
+      <c r="J137" s="819"/>
       <c r="K137" s="327">
         <f>ROUND(IF(Budget!G185="Unallowable as Cost Share",0,(ROUND(IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!B100-Budget!K173), IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Research - Off Campus"),(Worksheet!B100-Budget!K173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!B100-Budget!K173), IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - On Campus"),(Worksheet!B102-Budget!K173), IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!B103-Budget!K173),IF(AND(Budget!$C$171="Other",Budget!C$170="Research - Off Campus"),(Worksheet!B100-Budget!K173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Research - On Campus"),(Worksheet!B102-Budget!K173), IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!B103-Budget!K173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - Off Campus"),(Worksheet!B100-Budget!K173), IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!B102-Budget!K173), IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!B103-Budget!K173),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Research - Off Campus"),(Worksheet!B100-Budget!K172),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!B101-Budget!K172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!B102-Budget!K172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!B103-Budget!K172),IF('Cost Share'!$C$134="Research - Off Campus",(Worksheet!B100-Budget!K172),IF('Cost Share'!$C$134="Other Sponsored Activity - Off Campus",(Worksheet!B101-Budget!K172),(IF('Cost Share'!$C$134="Research - ON Campus",(Worksheet!B102-Budget!K172),IF('Cost Share'!$C$134="Other Sponsored Activity - ON Campus",(Worksheet!B103-Budget!K172)))))))))))))))))))))))))),))),0)</f>
         <v>0</v>
       </c>
       <c r="L137" s="327">
         <f>ROUND(IF(Budget!$L$6=0,,IF(Budget!G185="Unallowable as Cost Share",0,(ROUND(IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!C100-Budget!L173),IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Research - Off Campus"),(Worksheet!C100-Budget!L173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!C100-Budget!L173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - On Campus"),(Worksheet!C102-Budget!L173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!C103-Budget!L173),IF(AND(Budget!$C$171="Other",Budget!D$170="Research - Off Campus"),(Worksheet!C100-Budget!L173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Research - On Campus"),(Worksheet!C102-Budget!L173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!C103-Budget!L173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - Off Campus"),(Worksheet!C100-Budget!L173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!C102-Budget!L173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!C103-Budget!L173),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Research - Off Campus"),(Worksheet!C100-Budget!L172),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!C101-Budget!L172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!C102-Budget!L172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!C103-Budget!L172),IF('Cost Share'!$C$134="Research - Off Campus",(Worksheet!C100-Budget!L172),IF('Cost Share'!$C$134="Other Sponsored Activity - Off Campus",(Worksheet!C101-Budget!L172),(IF('Cost Share'!$C$134="Research - ON Campus",(Worksheet!C102-Budget!L172),IF('Cost Share'!$C$134="Other Sponsored Activity - ON Campus",(Worksheet!C103-Budget!L172)))))))))))))))))))))))))),)))),0)</f>
         <v>0</v>
       </c>
       <c r="M137" s="327">
         <f>ROUND(IF(Budget!$M$6=0,,IF(Budget!G185="Unallowable as Cost Share",0,(ROUND(IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!D100-Budget!M173),IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Research - Off Campus"),(Worksheet!D100-Budget!M173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!D100-Budget!M173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - On Campus"),(Worksheet!D102-Budget!M173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!D103-Budget!M173),IF(AND(Budget!$C$171="Other",Budget!E$170="Research - Off Campus"),(Worksheet!D100-Budget!M173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Research - On Campus"),(Worksheet!D102-Budget!M173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!D103-Budget!M173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - Off Campus"),(Worksheet!D100-Budget!M173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!D102-Budget!M173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!D103-Budget!M173),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Research - Off Campus"),(Worksheet!D100-Budget!M172),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!D101-Budget!M172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!D102-Budget!M172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!D103-Budget!M172),IF('Cost Share'!$C$134="Research - Off Campus",(Worksheet!D100-Budget!M172),IF('Cost Share'!$C$134="Other Sponsored Activity - Off Campus",(Worksheet!D101-Budget!M172),(IF('Cost Share'!$C$134="Research - ON Campus",(Worksheet!D102-Budget!M172),IF('Cost Share'!$C$134="Other Sponsored Activity - ON Campus",(Worksheet!D103-Budget!M172)))))))))))))))))))))))))),)))),0)</f>
         <v>0</v>
       </c>
       <c r="N137" s="327">
         <f>ROUND(IF(Budget!$N$6=0,,IF(Budget!G185="Unallowable as Cost Share",0,(ROUND(IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!E100-Budget!N173),IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Research - Off Campus"),(Worksheet!E100-Budget!N173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!E100-Budget!N173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - On Campus"),(Worksheet!E102-Budget!N173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!E103-Budget!N173),IF(AND(Budget!$C$171="Other",Budget!F$170="Research - Off Campus"),(Worksheet!E100-Budget!N173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Research - On Campus"),(Worksheet!E102-Budget!N173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!E103-Budget!N173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - Off Campus"),(Worksheet!E100-Budget!N173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!E102-Budget!N173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!E103-Budget!N173),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Research - Off Campus"),(Worksheet!E100-Budget!N172),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!E101-Budget!N172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!E102-Budget!N172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!E103-Budget!N172),IF('Cost Share'!$C$134="Research - Off Campus",(Worksheet!E100-Budget!N172),IF('Cost Share'!$C$134="Other Sponsored Activity - Off Campus",(Worksheet!E101-Budget!N172),(IF('Cost Share'!$C$134="Research - ON Campus",(Worksheet!E102-Budget!N172),IF('Cost Share'!$C$134="Other Sponsored Activity - ON Campus",(Worksheet!E103-Budget!N172)))))))))))))))))))))))))),)))),0)</f>
         <v>0</v>
       </c>
       <c r="O137" s="327">
         <f>ROUND(IF(Budget!$O$6=0,,IF(Budget!G185="Unallowable as Cost Share",0,(ROUND(IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!F100-Budget!O173),IF(AND(Budget!$C$171="Total Direct Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Research - Off Campus"),(Worksheet!F100-Budget!O173),IF(AND(Budget!$C$171="Total Direct Excluding Subawards",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - Off Campus"),(Worksheet!F100-Budget!O173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Research - On Campus"),(Worksheet!F102-Budget!O173),IF(AND(Budget!$C$171="Total Cost",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!F103-Budget!O173),IF(AND(Budget!$C$171="Other",Budget!G$170="Research - Off Campus"),(Worksheet!F100-Budget!O173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Research - On Campus"),(Worksheet!F102-Budget!O173),IF(AND(Budget!$C$171="Other",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!F103-Budget!O173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - Off Campus"),(Worksheet!F100-Budget!O173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!F102-Budget!O173),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!F103-Budget!O173),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Research - Off Campus"),(Worksheet!F100-Budget!O172),IF(AND(Budget!$C$171="MTDC State of CA - Off",Budget!$C$170="Other Sponsored Activity - Off Campus"),(Worksheet!F101-Budget!O172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Research - On Campus"),(Worksheet!F102-Budget!O172),IF(AND(Budget!$C$171="Salary and Fringe (CDFA-SCB)",Budget!$C$170="Other Sponsored Activity - On Campus"),(Worksheet!F103-Budget!O172),IF('Cost Share'!$C$134="Research - Off Campus",(Worksheet!F100-Budget!O172),IF('Cost Share'!$C$134="Other Sponsored Activity - Off Campus",(Worksheet!F101-Budget!O172),(IF('Cost Share'!$C$134="Research - ON Campus",(Worksheet!F102-Budget!O172),IF('Cost Share'!$C$134="Other Sponsored Activity - ON Campus",(Worksheet!F103-Budget!O172)))))))))))))))))))))))))),)))),0)</f>
         <v>0</v>
       </c>
       <c r="P137" s="315">
         <f>SUM(K137:O137)</f>
         <v>0</v>
       </c>
       <c r="Q137" s="218"/>
       <c r="R137" s="328"/>
     </row>
     <row r="138" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A138" s="767" t="s">
+      <c r="A138" s="682" t="s">
         <v>112</v>
       </c>
-      <c r="B138" s="655"/>
-[...7 lines deleted...]
-      <c r="J138" s="768"/>
+      <c r="B138" s="683"/>
+      <c r="C138" s="683"/>
+      <c r="D138" s="683"/>
+      <c r="E138" s="683"/>
+      <c r="F138" s="683"/>
+      <c r="G138" s="683"/>
+      <c r="H138" s="683"/>
+      <c r="I138" s="683"/>
+      <c r="J138" s="684"/>
       <c r="K138" s="277">
         <f>ROUND(K131+K136+K137,0)</f>
         <v>0</v>
       </c>
       <c r="L138" s="277">
         <f>ROUND(IF(Budget!$L$6=0,,L131+L136+L137),0)</f>
         <v>0</v>
       </c>
       <c r="M138" s="277">
         <f>ROUND(IF(Budget!$M$6=0,,M131+M136+M137),0)</f>
         <v>0</v>
       </c>
       <c r="N138" s="277">
         <f>ROUND(IF(Budget!$N$6=0,,N131+N136+N137),0)</f>
         <v>0</v>
       </c>
       <c r="O138" s="277">
         <f>ROUND(IF(Budget!$O$6=0,,O131+O136+O137),0)</f>
         <v>0</v>
       </c>
       <c r="P138" s="315">
         <f>SUM(K138:O138)</f>
         <v>0</v>
       </c>
       <c r="Q138" s="218"/>
@@ -27909,756 +27909,756 @@
     <row r="140" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A140" s="330" t="s">
         <v>113</v>
       </c>
       <c r="B140" s="265"/>
       <c r="C140" s="265"/>
       <c r="D140" s="265"/>
       <c r="E140" s="265"/>
       <c r="F140" s="265"/>
       <c r="G140" s="265"/>
       <c r="H140" s="265"/>
       <c r="I140" s="265"/>
       <c r="J140" s="265"/>
       <c r="K140" s="265"/>
       <c r="L140" s="265"/>
       <c r="M140" s="265"/>
       <c r="N140" s="265"/>
       <c r="O140" s="265"/>
       <c r="P140" s="314"/>
       <c r="Q140" s="218"/>
     </row>
     <row r="141" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="302">
         <v>1</v>
       </c>
-      <c r="B141" s="638" t="s">
+      <c r="B141" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C141" s="639"/>
-[...6 lines deleted...]
-      <c r="J141" s="640"/>
+      <c r="C141" s="648"/>
+      <c r="D141" s="648"/>
+      <c r="E141" s="648"/>
+      <c r="F141" s="648"/>
+      <c r="G141" s="648"/>
+      <c r="H141" s="648"/>
+      <c r="I141" s="648"/>
+      <c r="J141" s="649"/>
       <c r="K141" s="297">
         <v>0</v>
       </c>
       <c r="L141" s="297">
         <v>0</v>
       </c>
       <c r="M141" s="297">
         <v>0</v>
       </c>
       <c r="N141" s="297">
         <v>0</v>
       </c>
       <c r="O141" s="297">
         <v>0</v>
       </c>
       <c r="P141" s="318">
         <f t="shared" ref="P141:P155" si="9">SUM(K141:O141)</f>
         <v>0</v>
       </c>
       <c r="Q141" s="218"/>
     </row>
     <row r="142" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="302">
         <v>2</v>
       </c>
-      <c r="B142" s="638"/>
-[...7 lines deleted...]
-      <c r="J142" s="640"/>
+      <c r="B142" s="647"/>
+      <c r="C142" s="648"/>
+      <c r="D142" s="648"/>
+      <c r="E142" s="648"/>
+      <c r="F142" s="648"/>
+      <c r="G142" s="648"/>
+      <c r="H142" s="648"/>
+      <c r="I142" s="648"/>
+      <c r="J142" s="649"/>
       <c r="K142" s="297">
         <v>0</v>
       </c>
       <c r="L142" s="297">
         <v>0</v>
       </c>
       <c r="M142" s="297">
         <v>0</v>
       </c>
       <c r="N142" s="297">
         <v>0</v>
       </c>
       <c r="O142" s="297">
         <v>0</v>
       </c>
       <c r="P142" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q142" s="218"/>
     </row>
     <row r="143" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="302">
         <v>3</v>
       </c>
-      <c r="B143" s="638"/>
-[...7 lines deleted...]
-      <c r="J143" s="640"/>
+      <c r="B143" s="647"/>
+      <c r="C143" s="648"/>
+      <c r="D143" s="648"/>
+      <c r="E143" s="648"/>
+      <c r="F143" s="648"/>
+      <c r="G143" s="648"/>
+      <c r="H143" s="648"/>
+      <c r="I143" s="648"/>
+      <c r="J143" s="649"/>
       <c r="K143" s="297">
         <v>0</v>
       </c>
       <c r="L143" s="297">
         <v>0</v>
       </c>
       <c r="M143" s="297">
         <v>0</v>
       </c>
       <c r="N143" s="297">
         <v>0</v>
       </c>
       <c r="O143" s="297">
         <v>0</v>
       </c>
       <c r="P143" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q143" s="218"/>
     </row>
     <row r="144" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="302">
         <v>4</v>
       </c>
-      <c r="B144" s="638"/>
-[...7 lines deleted...]
-      <c r="J144" s="640"/>
+      <c r="B144" s="647"/>
+      <c r="C144" s="648"/>
+      <c r="D144" s="648"/>
+      <c r="E144" s="648"/>
+      <c r="F144" s="648"/>
+      <c r="G144" s="648"/>
+      <c r="H144" s="648"/>
+      <c r="I144" s="648"/>
+      <c r="J144" s="649"/>
       <c r="K144" s="297">
         <v>0</v>
       </c>
       <c r="L144" s="297">
         <v>0</v>
       </c>
       <c r="M144" s="297">
         <v>0</v>
       </c>
       <c r="N144" s="297">
         <v>0</v>
       </c>
       <c r="O144" s="297">
         <v>0</v>
       </c>
       <c r="P144" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q144" s="218"/>
     </row>
     <row r="145" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="302">
         <v>5</v>
       </c>
-      <c r="B145" s="638"/>
-[...7 lines deleted...]
-      <c r="J145" s="640"/>
+      <c r="B145" s="647"/>
+      <c r="C145" s="648"/>
+      <c r="D145" s="648"/>
+      <c r="E145" s="648"/>
+      <c r="F145" s="648"/>
+      <c r="G145" s="648"/>
+      <c r="H145" s="648"/>
+      <c r="I145" s="648"/>
+      <c r="J145" s="649"/>
       <c r="K145" s="297">
         <v>0</v>
       </c>
       <c r="L145" s="297">
         <v>0</v>
       </c>
       <c r="M145" s="297">
         <v>0</v>
       </c>
       <c r="N145" s="297">
         <v>0</v>
       </c>
       <c r="O145" s="297">
         <v>0</v>
       </c>
       <c r="P145" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q145" s="218"/>
     </row>
     <row r="146" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="302">
         <v>6</v>
       </c>
-      <c r="B146" s="638" t="s">
+      <c r="B146" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C146" s="639"/>
-[...6 lines deleted...]
-      <c r="J146" s="640"/>
+      <c r="C146" s="648"/>
+      <c r="D146" s="648"/>
+      <c r="E146" s="648"/>
+      <c r="F146" s="648"/>
+      <c r="G146" s="648"/>
+      <c r="H146" s="648"/>
+      <c r="I146" s="648"/>
+      <c r="J146" s="649"/>
       <c r="K146" s="297">
         <v>0</v>
       </c>
       <c r="L146" s="297">
         <v>0</v>
       </c>
       <c r="M146" s="297">
         <v>0</v>
       </c>
       <c r="N146" s="297">
         <v>0</v>
       </c>
       <c r="O146" s="297">
         <v>0</v>
       </c>
       <c r="P146" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q146" s="218"/>
     </row>
     <row r="147" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="302">
         <v>7</v>
       </c>
-      <c r="B147" s="638" t="s">
+      <c r="B147" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C147" s="639"/>
-[...6 lines deleted...]
-      <c r="J147" s="640"/>
+      <c r="C147" s="648"/>
+      <c r="D147" s="648"/>
+      <c r="E147" s="648"/>
+      <c r="F147" s="648"/>
+      <c r="G147" s="648"/>
+      <c r="H147" s="648"/>
+      <c r="I147" s="648"/>
+      <c r="J147" s="649"/>
       <c r="K147" s="297">
         <v>0</v>
       </c>
       <c r="L147" s="297">
         <v>0</v>
       </c>
       <c r="M147" s="297">
         <v>0</v>
       </c>
       <c r="N147" s="297">
         <v>0</v>
       </c>
       <c r="O147" s="297">
         <v>0</v>
       </c>
       <c r="P147" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q147" s="218"/>
     </row>
     <row r="148" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="302">
         <v>8</v>
       </c>
-      <c r="B148" s="638" t="s">
+      <c r="B148" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C148" s="639"/>
-[...6 lines deleted...]
-      <c r="J148" s="640"/>
+      <c r="C148" s="648"/>
+      <c r="D148" s="648"/>
+      <c r="E148" s="648"/>
+      <c r="F148" s="648"/>
+      <c r="G148" s="648"/>
+      <c r="H148" s="648"/>
+      <c r="I148" s="648"/>
+      <c r="J148" s="649"/>
       <c r="K148" s="297">
         <v>0</v>
       </c>
       <c r="L148" s="297">
         <v>0</v>
       </c>
       <c r="M148" s="297">
         <v>0</v>
       </c>
       <c r="N148" s="297">
         <v>0</v>
       </c>
       <c r="O148" s="297">
         <v>0</v>
       </c>
       <c r="P148" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q148" s="218"/>
     </row>
     <row r="149" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="302">
         <v>9</v>
       </c>
-      <c r="B149" s="638" t="s">
+      <c r="B149" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C149" s="639"/>
-[...6 lines deleted...]
-      <c r="J149" s="640"/>
+      <c r="C149" s="648"/>
+      <c r="D149" s="648"/>
+      <c r="E149" s="648"/>
+      <c r="F149" s="648"/>
+      <c r="G149" s="648"/>
+      <c r="H149" s="648"/>
+      <c r="I149" s="648"/>
+      <c r="J149" s="649"/>
       <c r="K149" s="297">
         <v>0</v>
       </c>
       <c r="L149" s="297">
         <v>0</v>
       </c>
       <c r="M149" s="297">
         <v>0</v>
       </c>
       <c r="N149" s="297">
         <v>0</v>
       </c>
       <c r="O149" s="297">
         <v>0</v>
       </c>
       <c r="P149" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q149" s="218"/>
     </row>
     <row r="150" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="302">
         <v>10</v>
       </c>
-      <c r="B150" s="638" t="s">
+      <c r="B150" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C150" s="639"/>
-[...6 lines deleted...]
-      <c r="J150" s="640"/>
+      <c r="C150" s="648"/>
+      <c r="D150" s="648"/>
+      <c r="E150" s="648"/>
+      <c r="F150" s="648"/>
+      <c r="G150" s="648"/>
+      <c r="H150" s="648"/>
+      <c r="I150" s="648"/>
+      <c r="J150" s="649"/>
       <c r="K150" s="297">
         <v>0</v>
       </c>
       <c r="L150" s="297">
         <v>0</v>
       </c>
       <c r="M150" s="297">
         <v>0</v>
       </c>
       <c r="N150" s="297">
         <v>0</v>
       </c>
       <c r="O150" s="297">
         <v>0</v>
       </c>
       <c r="P150" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q150" s="218"/>
     </row>
     <row r="151" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="302">
         <v>11</v>
       </c>
-      <c r="B151" s="638" t="s">
+      <c r="B151" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C151" s="639"/>
-[...6 lines deleted...]
-      <c r="J151" s="640"/>
+      <c r="C151" s="648"/>
+      <c r="D151" s="648"/>
+      <c r="E151" s="648"/>
+      <c r="F151" s="648"/>
+      <c r="G151" s="648"/>
+      <c r="H151" s="648"/>
+      <c r="I151" s="648"/>
+      <c r="J151" s="649"/>
       <c r="K151" s="297">
         <v>0</v>
       </c>
       <c r="L151" s="297">
         <v>0</v>
       </c>
       <c r="M151" s="297">
         <v>0</v>
       </c>
       <c r="N151" s="297">
         <v>0</v>
       </c>
       <c r="O151" s="297">
         <v>0</v>
       </c>
       <c r="P151" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q151" s="218"/>
     </row>
     <row r="152" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="302">
         <v>12</v>
       </c>
-      <c r="B152" s="638" t="s">
+      <c r="B152" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C152" s="639"/>
-[...6 lines deleted...]
-      <c r="J152" s="640"/>
+      <c r="C152" s="648"/>
+      <c r="D152" s="648"/>
+      <c r="E152" s="648"/>
+      <c r="F152" s="648"/>
+      <c r="G152" s="648"/>
+      <c r="H152" s="648"/>
+      <c r="I152" s="648"/>
+      <c r="J152" s="649"/>
       <c r="K152" s="297">
         <v>0</v>
       </c>
       <c r="L152" s="297">
         <v>0</v>
       </c>
       <c r="M152" s="297">
         <v>0</v>
       </c>
       <c r="N152" s="297">
         <v>0</v>
       </c>
       <c r="O152" s="297">
         <v>0</v>
       </c>
       <c r="P152" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q152" s="218"/>
     </row>
     <row r="153" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="302">
         <v>13</v>
       </c>
-      <c r="B153" s="638" t="s">
+      <c r="B153" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C153" s="639"/>
-[...6 lines deleted...]
-      <c r="J153" s="640"/>
+      <c r="C153" s="648"/>
+      <c r="D153" s="648"/>
+      <c r="E153" s="648"/>
+      <c r="F153" s="648"/>
+      <c r="G153" s="648"/>
+      <c r="H153" s="648"/>
+      <c r="I153" s="648"/>
+      <c r="J153" s="649"/>
       <c r="K153" s="297">
         <v>0</v>
       </c>
       <c r="L153" s="297">
         <v>0</v>
       </c>
       <c r="M153" s="297">
         <v>0</v>
       </c>
       <c r="N153" s="297">
         <v>0</v>
       </c>
       <c r="O153" s="297">
         <v>0</v>
       </c>
       <c r="P153" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q153" s="218"/>
     </row>
     <row r="154" spans="1:18" s="216" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="302">
         <v>14</v>
       </c>
-      <c r="B154" s="638" t="s">
+      <c r="B154" s="647" t="s">
         <v>114</v>
       </c>
-      <c r="C154" s="639"/>
-[...6 lines deleted...]
-      <c r="J154" s="640"/>
+      <c r="C154" s="648"/>
+      <c r="D154" s="648"/>
+      <c r="E154" s="648"/>
+      <c r="F154" s="648"/>
+      <c r="G154" s="648"/>
+      <c r="H154" s="648"/>
+      <c r="I154" s="648"/>
+      <c r="J154" s="649"/>
       <c r="K154" s="297">
         <v>0</v>
       </c>
       <c r="L154" s="297">
         <v>0</v>
       </c>
       <c r="M154" s="297">
         <v>0</v>
       </c>
       <c r="N154" s="297">
         <v>0</v>
       </c>
       <c r="O154" s="297">
         <v>0</v>
       </c>
       <c r="P154" s="318">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q154" s="218"/>
     </row>
     <row r="155" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A155" s="767" t="s">
+      <c r="A155" s="682" t="s">
         <v>115</v>
       </c>
-      <c r="B155" s="655"/>
-      <c r="C155" s="655"/>
+      <c r="B155" s="683"/>
+      <c r="C155" s="683"/>
       <c r="D155" s="255"/>
       <c r="E155" s="255"/>
       <c r="F155" s="255"/>
       <c r="G155" s="255"/>
       <c r="H155" s="255"/>
       <c r="I155" s="255"/>
       <c r="J155" s="256"/>
       <c r="K155" s="277">
         <f>SUM(K141:K154)</f>
         <v>0</v>
       </c>
       <c r="L155" s="278">
         <f>SUM(L141:L154)</f>
         <v>0</v>
       </c>
       <c r="M155" s="278">
         <f>SUM(M141:M154)</f>
         <v>0</v>
       </c>
       <c r="N155" s="278">
         <f>SUM(N141:N154)</f>
         <v>0</v>
       </c>
       <c r="O155" s="278">
         <f>SUM(O141:O154)</f>
         <v>0</v>
       </c>
       <c r="P155" s="315">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q155" s="218"/>
     </row>
     <row r="156" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="303"/>
       <c r="P156" s="304"/>
       <c r="Q156" s="218"/>
     </row>
     <row r="157" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A157" s="767" t="s">
+      <c r="A157" s="682" t="s">
         <v>116</v>
       </c>
-      <c r="B157" s="655"/>
+      <c r="B157" s="683"/>
       <c r="C157" s="331"/>
       <c r="D157" s="331"/>
       <c r="E157" s="331"/>
       <c r="F157" s="331"/>
       <c r="G157" s="331"/>
       <c r="H157" s="331"/>
       <c r="I157" s="255"/>
       <c r="J157" s="256"/>
       <c r="K157" s="277">
         <f>K155+K138</f>
         <v>0</v>
       </c>
       <c r="L157" s="277">
         <f>IF(Budget!$L$6=0,"",L155+L138)</f>
         <v>0</v>
       </c>
       <c r="M157" s="277">
         <f>IF(Budget!$M$6=0,"",M155+M138)</f>
         <v>0</v>
       </c>
       <c r="N157" s="277">
         <f>IF(Budget!$N$6=0,"",N155+N138)</f>
         <v>0</v>
       </c>
       <c r="O157" s="277">
         <f>IF(Budget!$O$6=0,"",O155+O138)</f>
         <v>0</v>
       </c>
       <c r="P157" s="315">
         <f>SUM(K157:O157)</f>
         <v>0</v>
       </c>
       <c r="Q157" s="218"/>
     </row>
     <row r="158" spans="1:18" s="216" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A158" s="825" t="s">
+      <c r="A158" s="810" t="s">
         <v>221</v>
       </c>
-      <c r="B158" s="826"/>
-      <c r="C158" s="827">
+      <c r="B158" s="811"/>
+      <c r="C158" s="812">
         <f>Budget!C190</f>
         <v>0</v>
       </c>
-      <c r="D158" s="828"/>
-[...1 lines deleted...]
-      <c r="F158" s="830" t="s">
+      <c r="D158" s="813"/>
+      <c r="E158" s="814"/>
+      <c r="F158" s="815" t="s">
         <v>118</v>
       </c>
-      <c r="G158" s="831"/>
-[...2 lines deleted...]
-      <c r="J158" s="832"/>
+      <c r="G158" s="816"/>
+      <c r="H158" s="816"/>
+      <c r="I158" s="816"/>
+      <c r="J158" s="817"/>
       <c r="K158" s="332">
         <f>IF($C$158="25% Match / 1:4",K157-(Budget!K$175*0.25),IF($C$158="50% Match / 1:2",K157-(Budget!K$175*0.5),IF($C$158="75% Match",K157-(Budget!K$175*0.75),IF($C$158="100% Match / 1:1",K157-(Budget!K$175),IF($C$158="200% Match / 2:1",K157-(Budget!K$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",)))))))</f>
         <v>0</v>
       </c>
       <c r="L158" s="332">
         <f>IF(Budget!$L$6=0,,IF($C$158="25% Match / 1:4",L157-(Budget!L$175*0.25),IF($C$158="50% Match / 1:2",L157-(Budget!L$175*0.5),IF($C$158="75% Match",L157-(Budget!L$175*0.75),IF($C$158="100% Match / 1:1",L157-(Budget!L$175),IF($C$158="200% Match / 2:1",L157-(Budget!L$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",))))))))</f>
         <v>0</v>
       </c>
       <c r="M158" s="332">
         <f>IF(Budget!$M$6=0,,IF($C$158="25% Match / 1:4",M157-(Budget!M$175*0.25),IF($C$158="50% Match / 1:2",M157-(Budget!M$175*0.5),IF($C$158="75% Match",M157-(Budget!M$175*0.75),IF($C$158="100% Match / 1:1",M157-(Budget!M$175),IF($C$158="200% Match / 2:1",M157-(Budget!M$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",))))))))</f>
         <v>0</v>
       </c>
       <c r="N158" s="332">
         <f>IF(Budget!$N$6=0,,IF($C$158="25% Match / 1:4",N157-(Budget!N$175*0.25),IF($C$158="50% Match / 1:2",N157-(Budget!N$175*0.5),IF($C$158="75% Match",N157-(Budget!N$175*0.75),IF($C$158="100% Match / 1:1",N157-(Budget!N$175),IF($C$158="200% Match / 2:1",N157-(Budget!N$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",))))))))</f>
         <v>0</v>
       </c>
       <c r="O158" s="332">
         <f>IF(Budget!$O$6=0,,IF($C$158="25% Match / 1:4",O157-(Budget!O$175*0.25),IF($C$158="50% Match / 1:2",O157-(Budget!O$175*0.5),IF($C$158="75% Match",O157-(Budget!O$175*0.75),IF($C$158="100% Match / 1:1",O157-(Budget!O$175),IF($C$158="200% Match / 2:1",O157-(Budget!O$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",))))))))</f>
         <v>0</v>
       </c>
       <c r="P158" s="332">
         <f>IF($C$158="25% Match / 1:4",P157-(Budget!P$175*0.25),IF($C$158="50% Match / 1:2",P157-(Budget!P$175*0.5),IF($C$158="75% Match",P157-(Budget!P$175*0.75),IF($C$158="100% Match / 1:1",P157-(Budget!P$175),IF($C$158="200% Match / 2:1",P157-(Budget!P$175*2),IF($C$158="No Set Percentage Required","",IF($C$158="Other","",)))))))</f>
         <v>0</v>
       </c>
       <c r="R158" s="276" t="str">
         <f>IF(C158="Other","",IF(C158="No Set Percentage Required","",IF(C158="","",IF(P158&gt;=-0.05,"Cost Share Ratio Met","Cost Share Under Required Ratio"))))</f>
         <v>Cost Share Ratio Met</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatColumns="0" formatRows="0"/>
   <mergeCells count="81">
+    <mergeCell ref="C1:H1"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="B74:I74"/>
+    <mergeCell ref="B75:I75"/>
+    <mergeCell ref="B76:I76"/>
+    <mergeCell ref="B77:I77"/>
+    <mergeCell ref="B78:I78"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A56:P56"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="B66:I66"/>
+    <mergeCell ref="C135:E135"/>
+    <mergeCell ref="A131:B131"/>
+    <mergeCell ref="B84:J84"/>
+    <mergeCell ref="B85:J85"/>
+    <mergeCell ref="B86:J86"/>
+    <mergeCell ref="B87:J87"/>
+    <mergeCell ref="A133:B133"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="B68:I68"/>
+    <mergeCell ref="B69:I69"/>
+    <mergeCell ref="A63:I63"/>
+    <mergeCell ref="B64:I64"/>
+    <mergeCell ref="A116:B116"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="B70:I70"/>
+    <mergeCell ref="B71:I71"/>
+    <mergeCell ref="B72:I72"/>
+    <mergeCell ref="B73:I73"/>
+    <mergeCell ref="B58:J58"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="B65:I65"/>
+    <mergeCell ref="B67:I67"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:H7"/>
+    <mergeCell ref="I7:J8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="R9:W9"/>
+    <mergeCell ref="R33:W33"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A155:C155"/>
+    <mergeCell ref="A138:J138"/>
+    <mergeCell ref="B146:J146"/>
+    <mergeCell ref="B147:J147"/>
+    <mergeCell ref="B148:J148"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="C134:F134"/>
+    <mergeCell ref="I134:J134"/>
+    <mergeCell ref="B88:J88"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="B102:J102"/>
+    <mergeCell ref="B105:J105"/>
+    <mergeCell ref="B57:J57"/>
     <mergeCell ref="A158:B158"/>
     <mergeCell ref="C158:E158"/>
     <mergeCell ref="F158:J158"/>
     <mergeCell ref="F137:J137"/>
     <mergeCell ref="B149:J149"/>
     <mergeCell ref="B150:J150"/>
     <mergeCell ref="B151:J151"/>
     <mergeCell ref="B152:J152"/>
     <mergeCell ref="B153:J153"/>
     <mergeCell ref="B154:J154"/>
     <mergeCell ref="B141:J141"/>
     <mergeCell ref="B144:J144"/>
     <mergeCell ref="B142:J142"/>
     <mergeCell ref="B143:J143"/>
     <mergeCell ref="B145:J145"/>
     <mergeCell ref="A157:B157"/>
-    <mergeCell ref="R33:W33"/>
-[...63 lines deleted...]
-    <mergeCell ref="B66:I66"/>
   </mergeCells>
   <conditionalFormatting sqref="A6:P8 A9:A10 I9:P28 A11:B28 A29:P128 A129 D129:P129 A130:P136 A137:F137 K137:P137 A138:P154 A155 D155:P155 A156:P157 A158 C158 F158">
     <cfRule type="expression" dxfId="7" priority="2">
       <formula>#REF!="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K158:P158">
     <cfRule type="cellIs" dxfId="6" priority="1" operator="lessThan">
       <formula>-0.99</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Worksheet!$A$61:$A$67</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C52</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000001000000}">
           <x14:formula1>
@@ -28700,272 +28700,272 @@
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="216" customWidth="1"/>
     <col min="2" max="2" width="23.453125" style="216" customWidth="1"/>
     <col min="3" max="3" width="13.1796875" style="216" customWidth="1"/>
     <col min="4" max="4" width="11.54296875" style="216" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="216" customWidth="1"/>
     <col min="6" max="6" width="10.7265625" style="216" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.7265625" style="216" customWidth="1"/>
     <col min="9" max="9" width="9.54296875" style="216" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.81640625" style="216" customWidth="1"/>
     <col min="11" max="11" width="9.7265625" style="216" customWidth="1"/>
     <col min="12" max="13" width="8.26953125" style="216" customWidth="1"/>
     <col min="14" max="14" width="7.81640625" style="216" customWidth="1"/>
     <col min="15" max="17" width="9.1796875" style="216"/>
     <col min="18" max="18" width="12.7265625" style="216" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="216"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="844" t="s">
+      <c r="A1" s="863" t="s">
         <v>271</v>
       </c>
-      <c r="B1" s="844"/>
-      <c r="C1" s="845" t="str">
+      <c r="B1" s="863"/>
+      <c r="C1" s="864" t="str">
         <f>IF(Budget!C4="","",Budget!C4)</f>
         <v/>
       </c>
-      <c r="D1" s="845"/>
-[...2 lines deleted...]
-      <c r="G1" s="845"/>
+      <c r="D1" s="864"/>
+      <c r="E1" s="864"/>
+      <c r="F1" s="864"/>
+      <c r="G1" s="864"/>
       <c r="I1" s="418" t="s">
         <v>227</v>
       </c>
-      <c r="J1" s="836" t="s">
+      <c r="J1" s="855" t="s">
         <v>228</v>
       </c>
-      <c r="K1" s="837"/>
-[...3 lines deleted...]
-      <c r="O1" s="837"/>
+      <c r="K1" s="856"/>
+      <c r="L1" s="856"/>
+      <c r="M1" s="856"/>
+      <c r="N1" s="856"/>
+      <c r="O1" s="856"/>
     </row>
     <row r="2" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="350"/>
       <c r="B2" s="350"/>
       <c r="C2" s="350"/>
       <c r="D2" s="350"/>
       <c r="E2" s="350"/>
       <c r="F2" s="350"/>
       <c r="G2" s="350"/>
       <c r="H2" s="350"/>
       <c r="I2" s="350"/>
-      <c r="J2" s="837"/>
-[...4 lines deleted...]
-      <c r="O2" s="837"/>
+      <c r="J2" s="856"/>
+      <c r="K2" s="856"/>
+      <c r="L2" s="856"/>
+      <c r="M2" s="856"/>
+      <c r="N2" s="856"/>
+      <c r="O2" s="856"/>
     </row>
     <row r="3" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A3" s="353"/>
       <c r="B3" s="354"/>
       <c r="C3" s="354"/>
       <c r="D3" s="355"/>
       <c r="E3" s="355" t="s">
         <v>229</v>
       </c>
       <c r="F3" s="355"/>
       <c r="G3" s="355"/>
       <c r="H3" s="355"/>
       <c r="I3" s="356"/>
-      <c r="J3" s="837"/>
-[...4 lines deleted...]
-      <c r="O3" s="837"/>
+      <c r="J3" s="856"/>
+      <c r="K3" s="856"/>
+      <c r="L3" s="856"/>
+      <c r="M3" s="856"/>
+      <c r="N3" s="856"/>
+      <c r="O3" s="856"/>
     </row>
     <row r="4" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="357"/>
       <c r="B4" s="358"/>
       <c r="C4" s="359"/>
       <c r="D4" s="360">
         <f>D6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E4" s="361" t="s">
         <v>230</v>
       </c>
       <c r="F4" s="360">
         <f>IF(E7="",D7,IF(F7="",E7,IF(G7="",F7,IF(H7="",G7,H7))))</f>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="G4" s="360"/>
       <c r="H4" s="360"/>
       <c r="I4" s="362"/>
-      <c r="J4" s="837"/>
-[...4 lines deleted...]
-      <c r="O4" s="837"/>
+      <c r="J4" s="856"/>
+      <c r="K4" s="856"/>
+      <c r="L4" s="856"/>
+      <c r="M4" s="856"/>
+      <c r="N4" s="856"/>
+      <c r="O4" s="856"/>
     </row>
     <row r="5" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="363"/>
       <c r="B5" s="363"/>
       <c r="C5" s="363"/>
       <c r="D5" s="363"/>
       <c r="E5" s="363"/>
       <c r="F5" s="363"/>
       <c r="G5" s="363"/>
       <c r="H5" s="363"/>
       <c r="I5" s="363"/>
-      <c r="J5" s="837"/>
-[...4 lines deleted...]
-      <c r="O5" s="837"/>
+      <c r="J5" s="856"/>
+      <c r="K5" s="856"/>
+      <c r="L5" s="856"/>
+      <c r="M5" s="856"/>
+      <c r="N5" s="856"/>
+      <c r="O5" s="856"/>
     </row>
     <row r="6" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A6" s="364"/>
       <c r="B6" s="365"/>
       <c r="C6" s="366" t="s">
         <v>231</v>
       </c>
       <c r="D6" s="367">
         <f>Budget!K5</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E6" s="367">
         <f>Budget!L5</f>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="F6" s="367">
         <f>Budget!M5</f>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="G6" s="367">
         <f>Budget!N5</f>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="H6" s="367">
         <f>Budget!O5</f>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="I6" s="368"/>
-      <c r="J6" s="838"/>
-[...23 lines deleted...]
-      <c r="AH6" s="839"/>
+      <c r="J6" s="857"/>
+      <c r="K6" s="858"/>
+      <c r="L6" s="858"/>
+      <c r="M6" s="858"/>
+      <c r="N6" s="858"/>
+      <c r="O6" s="858"/>
+      <c r="P6" s="858"/>
+      <c r="Q6" s="858"/>
+      <c r="R6" s="858"/>
+      <c r="S6" s="858"/>
+      <c r="T6" s="858"/>
+      <c r="U6" s="858"/>
+      <c r="V6" s="858"/>
+      <c r="W6" s="858"/>
+      <c r="X6" s="858"/>
+      <c r="Y6" s="858"/>
+      <c r="Z6" s="858"/>
+      <c r="AA6" s="858"/>
+      <c r="AB6" s="858"/>
+      <c r="AC6" s="858"/>
+      <c r="AD6" s="858"/>
+      <c r="AE6" s="858"/>
+      <c r="AF6" s="858"/>
+      <c r="AG6" s="858"/>
+      <c r="AH6" s="858"/>
     </row>
     <row r="7" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A7" s="369"/>
       <c r="B7" s="370"/>
       <c r="C7" s="371" t="s">
         <v>232</v>
       </c>
       <c r="D7" s="372">
         <f>Budget!K7</f>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="E7" s="372">
         <f>Budget!L7</f>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="F7" s="372">
         <f>Budget!M7</f>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="G7" s="372">
         <f>Budget!N7</f>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="H7" s="372">
         <f>Budget!O7</f>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="I7" s="373"/>
     </row>
     <row r="8" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A8" s="374" t="s">
         <v>233</v>
       </c>
       <c r="B8" s="375"/>
       <c r="C8" s="375"/>
       <c r="D8" s="376" t="s">
         <v>234</v>
       </c>
       <c r="E8" s="376" t="str">
         <f>IF(E7="","","Year 2")</f>
         <v>Year 2</v>
       </c>
       <c r="F8" s="376" t="str">
         <f>IF(F7="","","Year 3")</f>
         <v>Year 3</v>
       </c>
       <c r="G8" s="376" t="str">
         <f>IF(G7="","","Year 4")</f>
         <v>Year 4</v>
       </c>
       <c r="H8" s="376" t="str">
         <f>IF(H7="","","Year 5")</f>
         <v>Year 5</v>
       </c>
       <c r="I8" s="377" t="s">
         <v>235</v>
       </c>
-      <c r="J8" s="840" t="s">
+      <c r="J8" s="859" t="s">
         <v>279</v>
       </c>
-      <c r="K8" s="841"/>
-[...6 lines deleted...]
-      <c r="R8" s="841"/>
+      <c r="K8" s="860"/>
+      <c r="L8" s="860"/>
+      <c r="M8" s="860"/>
+      <c r="N8" s="860"/>
+      <c r="O8" s="860"/>
+      <c r="P8" s="860"/>
+      <c r="Q8" s="860"/>
+      <c r="R8" s="860"/>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A9" s="378" t="s">
         <v>274</v>
       </c>
       <c r="B9" s="379"/>
       <c r="C9" s="379"/>
       <c r="D9" s="380">
         <f>Budget!K56</f>
         <v>0</v>
       </c>
       <c r="E9" s="380">
         <f>Budget!L56</f>
         <v>0</v>
       </c>
       <c r="F9" s="380">
         <f>Budget!M56</f>
         <v>0</v>
       </c>
       <c r="G9" s="380">
         <f>Budget!N56</f>
         <v>0</v>
       </c>
       <c r="H9" s="380">
         <f>Budget!O56</f>
@@ -29113,115 +29113,115 @@
       <c r="C14" s="382"/>
       <c r="D14" s="380">
         <f>Budget!K145</f>
         <v>0</v>
       </c>
       <c r="E14" s="380">
         <f>Budget!L145</f>
         <v>0</v>
       </c>
       <c r="F14" s="380">
         <f>Budget!M145</f>
         <v>0</v>
       </c>
       <c r="G14" s="380">
         <f>Budget!N145</f>
         <v>0</v>
       </c>
       <c r="H14" s="380">
         <f>Budget!O145</f>
         <v>0</v>
       </c>
       <c r="I14" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="842" t="s">
+      <c r="J14" s="861" t="s">
         <v>241</v>
       </c>
-      <c r="K14" s="754"/>
-[...3 lines deleted...]
-      <c r="O14" s="754"/>
+      <c r="K14" s="668"/>
+      <c r="L14" s="668"/>
+      <c r="M14" s="668"/>
+      <c r="N14" s="668"/>
+      <c r="O14" s="668"/>
     </row>
     <row r="15" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A15" s="378" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="382"/>
       <c r="C15" s="411"/>
       <c r="D15" s="380"/>
       <c r="E15" s="380"/>
       <c r="F15" s="380"/>
       <c r="G15" s="380"/>
       <c r="H15" s="380"/>
       <c r="I15" s="381"/>
-      <c r="J15" s="842"/>
-[...4 lines deleted...]
-      <c r="O15" s="754"/>
+      <c r="J15" s="861"/>
+      <c r="K15" s="668"/>
+      <c r="L15" s="668"/>
+      <c r="M15" s="668"/>
+      <c r="N15" s="668"/>
+      <c r="O15" s="668"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A16" s="378"/>
       <c r="B16" s="379" t="str">
         <f>Budget!B111</f>
         <v>GAEL</v>
       </c>
       <c r="C16" s="383"/>
       <c r="D16" s="380">
         <f>Budget!K111</f>
         <v>0</v>
       </c>
       <c r="E16" s="380">
         <f>Budget!L111</f>
         <v>0</v>
       </c>
       <c r="F16" s="380">
         <f>Budget!M111</f>
         <v>0</v>
       </c>
       <c r="G16" s="380">
         <f>Budget!N111</f>
         <v>0</v>
       </c>
       <c r="H16" s="380">
         <f>Budget!O111</f>
         <v>0</v>
       </c>
       <c r="I16" s="381">
         <f>SUM(D16:H16)</f>
         <v>0</v>
       </c>
-      <c r="J16" s="842"/>
-[...4 lines deleted...]
-      <c r="O16" s="754"/>
+      <c r="J16" s="861"/>
+      <c r="K16" s="668"/>
+      <c r="L16" s="668"/>
+      <c r="M16" s="668"/>
+      <c r="N16" s="668"/>
+      <c r="O16" s="668"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="378"/>
       <c r="B17" s="379" t="str">
         <f>Budget!B112</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C17" s="383"/>
       <c r="D17" s="380">
         <f>Budget!K112</f>
         <v>0</v>
       </c>
       <c r="E17" s="380">
         <f>Budget!L112</f>
         <v>0</v>
       </c>
       <c r="F17" s="380">
         <f>Budget!M112</f>
         <v>0</v>
       </c>
       <c r="G17" s="380">
         <f>Budget!N112</f>
         <v>0</v>
       </c>
       <c r="H17" s="380">
@@ -29989,126 +29989,126 @@
       <c r="C42" s="388"/>
       <c r="D42" s="445">
         <f>Budget!K167</f>
         <v>0</v>
       </c>
       <c r="E42" s="445">
         <f>Budget!L167</f>
         <v>0</v>
       </c>
       <c r="F42" s="445">
         <f>Budget!M167</f>
         <v>0</v>
       </c>
       <c r="G42" s="445">
         <f>Budget!N167</f>
         <v>0</v>
       </c>
       <c r="H42" s="445">
         <f>Budget!O167</f>
         <v>0</v>
       </c>
       <c r="I42" s="446">
         <f>SUM(D42:H42)</f>
         <v>0</v>
       </c>
-      <c r="J42" s="843" t="str">
+      <c r="J42" s="862" t="str">
         <f>IF(I42=SUM(I9:I41),"","Total Direct Costs, F&amp;A Base, Indirect Costs, and Total Estimated Costs pull from the 'Budget' worksheet. If you are entering amounts directly on this worksheet you will need to adjust these formulas. You can also use the Blank Budget Form worksheet.")</f>
         <v/>
       </c>
-      <c r="K42" s="843"/>
-[...5 lines deleted...]
-      <c r="Q42" s="843"/>
+      <c r="K42" s="862"/>
+      <c r="L42" s="862"/>
+      <c r="M42" s="862"/>
+      <c r="N42" s="862"/>
+      <c r="O42" s="862"/>
+      <c r="P42" s="862"/>
+      <c r="Q42" s="862"/>
     </row>
     <row r="43" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="389" t="s">
         <v>245</v>
       </c>
       <c r="B43" s="390"/>
       <c r="C43" s="391"/>
       <c r="D43" s="447"/>
       <c r="E43" s="447"/>
       <c r="F43" s="447"/>
       <c r="G43" s="447"/>
       <c r="H43" s="447"/>
       <c r="I43" s="447" t="s">
         <v>246</v>
       </c>
-      <c r="J43" s="843"/>
-[...6 lines deleted...]
-      <c r="Q43" s="843"/>
+      <c r="J43" s="862"/>
+      <c r="K43" s="862"/>
+      <c r="L43" s="862"/>
+      <c r="M43" s="862"/>
+      <c r="N43" s="862"/>
+      <c r="O43" s="862"/>
+      <c r="P43" s="862"/>
+      <c r="Q43" s="862"/>
     </row>
     <row r="44" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="846" t="str">
+      <c r="A44" s="865" t="str">
         <f>Budget!C170</f>
         <v>Research - Off Campus</v>
       </c>
-      <c r="B44" s="847"/>
+      <c r="B44" s="866"/>
       <c r="C44" s="443" t="s">
         <v>247</v>
       </c>
       <c r="D44" s="380">
         <f>Budget!K170</f>
         <v>0</v>
       </c>
       <c r="E44" s="380">
         <f>Budget!L170</f>
         <v>0</v>
       </c>
       <c r="F44" s="380">
         <f>Budget!M170</f>
         <v>0</v>
       </c>
       <c r="G44" s="380">
         <f>Budget!N170</f>
         <v>0</v>
       </c>
       <c r="H44" s="380">
         <f>Budget!O170</f>
         <v>0</v>
       </c>
       <c r="I44" s="448">
         <f>SUM(D44:H44)</f>
         <v>0</v>
       </c>
-      <c r="J44" s="843"/>
-[...6 lines deleted...]
-      <c r="Q44" s="843"/>
+      <c r="J44" s="862"/>
+      <c r="K44" s="862"/>
+      <c r="L44" s="862"/>
+      <c r="M44" s="862"/>
+      <c r="N44" s="862"/>
+      <c r="O44" s="862"/>
+      <c r="P44" s="862"/>
+      <c r="Q44" s="862"/>
     </row>
     <row r="45" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="523" t="str">
         <f>Budget!C171</f>
         <v>MTDC</v>
       </c>
       <c r="C45" s="392"/>
       <c r="D45" s="449">
         <f>IF(Budget!$H$173="Enter Rate:",Budget!$J$173,Budget!F172)</f>
         <v>0.26</v>
       </c>
       <c r="E45" s="449">
         <f>IF(Budget!$H$173="Enter Rate:",Budget!$J$173,Budget!G172)</f>
         <v>0.26</v>
       </c>
       <c r="F45" s="449">
         <f>IF(Budget!$H$173="Enter Rate:",Budget!$J$173,Budget!H172)</f>
         <v>0.26</v>
       </c>
       <c r="G45" s="449">
         <f>IF(Budget!$H$173="Enter Rate:",Budget!$J$173,Budget!I172)</f>
         <v>0.26</v>
       </c>
       <c r="H45" s="449">
         <f>IF(Budget!$H$173="Enter Rate:",Budget!$J$173,Budget!J172)</f>
@@ -30154,55 +30154,55 @@
       <c r="B47" s="388"/>
       <c r="C47" s="388"/>
       <c r="D47" s="445">
         <f>Budget!K175</f>
         <v>0</v>
       </c>
       <c r="E47" s="445">
         <f>Budget!L175</f>
         <v>0</v>
       </c>
       <c r="F47" s="445">
         <f>Budget!M175</f>
         <v>0</v>
       </c>
       <c r="G47" s="445">
         <f>Budget!N175</f>
         <v>0</v>
       </c>
       <c r="H47" s="445">
         <f>Budget!O175</f>
         <v>0</v>
       </c>
       <c r="I47" s="446"/>
     </row>
     <row r="48" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="848" t="s">
+      <c r="A48" s="867" t="s">
         <v>249</v>
       </c>
-      <c r="B48" s="849"/>
-      <c r="C48" s="850"/>
+      <c r="B48" s="868"/>
+      <c r="C48" s="869"/>
       <c r="D48" s="452"/>
       <c r="E48" s="452"/>
       <c r="F48" s="452"/>
       <c r="G48" s="453"/>
       <c r="H48" s="453"/>
       <c r="I48" s="454">
         <f>Budget!P175</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="395"/>
       <c r="B49" s="396"/>
       <c r="C49" s="396"/>
       <c r="D49" s="397"/>
       <c r="E49" s="397"/>
       <c r="F49" s="397"/>
       <c r="G49" s="397"/>
       <c r="H49" s="397"/>
       <c r="I49" s="398"/>
     </row>
     <row r="50" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="399"/>
       <c r="B50" s="400"/>
       <c r="C50" s="400"/>
@@ -30223,116 +30223,116 @@
       <c r="E51" s="350"/>
       <c r="F51" s="350"/>
       <c r="G51" s="350"/>
       <c r="H51" s="350"/>
       <c r="I51" s="350"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="404"/>
       <c r="B52" s="350"/>
       <c r="C52" s="350"/>
       <c r="D52" s="350"/>
       <c r="E52" s="350"/>
       <c r="F52" s="350"/>
       <c r="G52" s="350"/>
       <c r="H52" s="350"/>
       <c r="I52" s="350"/>
     </row>
     <row r="53" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="403" t="s">
         <v>250</v>
       </c>
       <c r="B53" s="350"/>
       <c r="C53" s="350"/>
       <c r="D53" s="360">
         <f>D7+(3*365)+1</f>
-        <v>47756</v>
+        <v>48214</v>
       </c>
       <c r="E53" s="360">
         <f>IF(E7="","",E7+(3*365)+1)</f>
-        <v>48122</v>
+        <v>48579</v>
       </c>
       <c r="F53" s="360">
         <f>IF(F7="","",F7+(3*365)+1)</f>
-        <v>48487</v>
+        <v>48944</v>
       </c>
       <c r="G53" s="360">
         <f>IF(G7="","",G7+(3*365)+1)</f>
-        <v>48852</v>
+        <v>49309</v>
       </c>
       <c r="H53" s="360">
         <f>IF(H7="","",H7+(3*365)+1)</f>
-        <v>49217</v>
+        <v>49675</v>
       </c>
       <c r="I53" s="360"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="405" t="s">
         <v>251</v>
       </c>
       <c r="B54" s="350"/>
       <c r="C54" s="350"/>
       <c r="D54" s="406"/>
       <c r="E54" s="406"/>
       <c r="F54" s="406"/>
       <c r="G54" s="406"/>
       <c r="H54" s="406"/>
       <c r="I54" s="350"/>
     </row>
     <row r="55" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="851" t="s">
+      <c r="A55" s="870" t="s">
         <v>252</v>
       </c>
-      <c r="B55" s="851"/>
+      <c r="B55" s="870"/>
       <c r="C55" s="413" t="s">
         <v>253</v>
       </c>
       <c r="D55" s="407">
         <v>0.1</v>
       </c>
       <c r="E55" s="407"/>
       <c r="F55" s="407"/>
       <c r="G55" s="407"/>
       <c r="H55" s="407"/>
       <c r="I55" s="407"/>
     </row>
     <row r="56" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="851"/>
-      <c r="B56" s="851"/>
+      <c r="A56" s="870"/>
+      <c r="B56" s="870"/>
       <c r="C56" s="414"/>
       <c r="D56" s="415" t="s">
         <v>254</v>
       </c>
       <c r="E56" s="416"/>
       <c r="F56" s="416"/>
       <c r="G56" s="416"/>
       <c r="H56" s="416"/>
       <c r="I56" s="350"/>
     </row>
     <row r="57" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="851"/>
-      <c r="B57" s="851"/>
+      <c r="A57" s="870"/>
+      <c r="B57" s="870"/>
       <c r="C57" s="413" t="s">
         <v>255</v>
       </c>
       <c r="D57" s="408">
         <v>10000</v>
       </c>
       <c r="E57" s="408"/>
       <c r="F57" s="408"/>
       <c r="G57" s="408"/>
       <c r="H57" s="408"/>
       <c r="I57" s="407"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="350"/>
       <c r="B58" s="350"/>
       <c r="C58" s="350"/>
       <c r="D58" s="350"/>
       <c r="E58" s="350"/>
       <c r="F58" s="350"/>
       <c r="G58" s="350"/>
       <c r="H58" s="350"/>
       <c r="I58" s="350"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="409" t="s">
@@ -30771,544 +30771,544 @@
         <f>SUM(D60:D72)</f>
         <v>#REF!</v>
       </c>
       <c r="E73" s="421" t="e">
         <f t="shared" ref="E73:H73" si="9">SUM(E60:E72)</f>
         <v>#REF!</v>
       </c>
       <c r="F73" s="421" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="G73" s="421" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="H73" s="421" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="I73" s="421" t="e">
         <f>SUM(I60:I72)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="852" t="s">
+      <c r="A77" s="871" t="s">
         <v>260</v>
       </c>
-      <c r="B77" s="852"/>
-[...1 lines deleted...]
-      <c r="D77" s="852"/>
+      <c r="B77" s="871"/>
+      <c r="C77" s="871"/>
+      <c r="D77" s="871"/>
       <c r="E77" s="417" t="s">
         <v>147</v>
       </c>
-      <c r="J77" s="754" t="s">
+      <c r="J77" s="668" t="s">
         <v>278</v>
       </c>
-      <c r="K77" s="754"/>
-[...3 lines deleted...]
-      <c r="O77" s="754"/>
+      <c r="K77" s="668"/>
+      <c r="L77" s="668"/>
+      <c r="M77" s="668"/>
+      <c r="N77" s="668"/>
+      <c r="O77" s="668"/>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="J78" s="754"/>
-[...4 lines deleted...]
-      <c r="O78" s="754"/>
+      <c r="J78" s="668"/>
+      <c r="K78" s="668"/>
+      <c r="L78" s="668"/>
+      <c r="M78" s="668"/>
+      <c r="N78" s="668"/>
+      <c r="O78" s="668"/>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A79" s="352" t="s">
         <v>226</v>
       </c>
       <c r="B79" s="422"/>
       <c r="C79" s="422"/>
-      <c r="D79" s="853" t="str">
+      <c r="D79" s="872" t="str">
         <f>C1</f>
         <v/>
       </c>
-      <c r="E79" s="853"/>
-[...1 lines deleted...]
-      <c r="G79" s="853"/>
+      <c r="E79" s="872"/>
+      <c r="F79" s="872"/>
+      <c r="G79" s="872"/>
       <c r="H79" s="423"/>
       <c r="I79" s="424" t="s">
         <v>227</v>
       </c>
-      <c r="J79" s="754"/>
-[...4 lines deleted...]
-      <c r="O79" s="754"/>
+      <c r="J79" s="668"/>
+      <c r="K79" s="668"/>
+      <c r="L79" s="668"/>
+      <c r="M79" s="668"/>
+      <c r="N79" s="668"/>
+      <c r="O79" s="668"/>
     </row>
     <row r="80" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A80" s="350"/>
       <c r="B80" s="350"/>
       <c r="C80" s="350"/>
       <c r="D80" s="350"/>
       <c r="E80" s="350"/>
       <c r="F80" s="350"/>
       <c r="G80" s="350"/>
       <c r="H80" s="350"/>
       <c r="I80" s="425" t="s">
         <v>261</v>
       </c>
-      <c r="J80" s="754"/>
-[...4 lines deleted...]
-      <c r="O80" s="754"/>
+      <c r="J80" s="668"/>
+      <c r="K80" s="668"/>
+      <c r="L80" s="668"/>
+      <c r="M80" s="668"/>
+      <c r="N80" s="668"/>
+      <c r="O80" s="668"/>
     </row>
     <row r="81" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="353"/>
-      <c r="B81" s="835" t="s">
+      <c r="B81" s="854" t="s">
         <v>276</v>
       </c>
-      <c r="C81" s="835"/>
-[...4 lines deleted...]
-      <c r="H81" s="835"/>
+      <c r="C81" s="854"/>
+      <c r="D81" s="854"/>
+      <c r="E81" s="854"/>
+      <c r="F81" s="854"/>
+      <c r="G81" s="854"/>
+      <c r="H81" s="854"/>
       <c r="I81" s="356"/>
-      <c r="J81" s="754" t="s">
+      <c r="J81" s="668" t="s">
         <v>262</v>
       </c>
-      <c r="K81" s="754"/>
-[...3 lines deleted...]
-      <c r="O81" s="754"/>
+      <c r="K81" s="668"/>
+      <c r="L81" s="668"/>
+      <c r="M81" s="668"/>
+      <c r="N81" s="668"/>
+      <c r="O81" s="668"/>
     </row>
     <row r="82" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A82" s="357"/>
       <c r="B82" s="358"/>
       <c r="C82" s="359"/>
       <c r="D82" s="360">
         <f>D4</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E82" s="361" t="s">
         <v>230</v>
       </c>
       <c r="F82" s="360">
         <f>F4</f>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="G82" s="360"/>
       <c r="H82" s="426"/>
       <c r="I82" s="362"/>
-      <c r="J82" s="754"/>
-[...4 lines deleted...]
-      <c r="O82" s="754"/>
+      <c r="J82" s="668"/>
+      <c r="K82" s="668"/>
+      <c r="L82" s="668"/>
+      <c r="M82" s="668"/>
+      <c r="N82" s="668"/>
+      <c r="O82" s="668"/>
     </row>
     <row r="83" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A83" s="363"/>
       <c r="B83" s="363"/>
       <c r="C83" s="363"/>
       <c r="D83" s="363"/>
       <c r="E83" s="363"/>
       <c r="F83" s="363"/>
       <c r="G83" s="363"/>
       <c r="H83" s="363"/>
-      <c r="J83" s="754"/>
-[...4 lines deleted...]
-      <c r="O83" s="754"/>
+      <c r="J83" s="668"/>
+      <c r="K83" s="668"/>
+      <c r="L83" s="668"/>
+      <c r="M83" s="668"/>
+      <c r="N83" s="668"/>
+      <c r="O83" s="668"/>
     </row>
     <row r="84" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A84" s="364"/>
       <c r="B84" s="365"/>
       <c r="C84" s="366" t="s">
         <v>231</v>
       </c>
       <c r="D84" s="367">
         <f t="shared" ref="D84:H86" si="10">D6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E84" s="367">
         <f t="shared" si="10"/>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="F84" s="367">
         <f t="shared" si="10"/>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="G84" s="367">
         <f t="shared" si="10"/>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="H84" s="367">
         <f t="shared" si="10"/>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="I84" s="427"/>
-      <c r="J84" s="754"/>
-[...4 lines deleted...]
-      <c r="O84" s="754"/>
+      <c r="J84" s="668"/>
+      <c r="K84" s="668"/>
+      <c r="L84" s="668"/>
+      <c r="M84" s="668"/>
+      <c r="N84" s="668"/>
+      <c r="O84" s="668"/>
     </row>
     <row r="85" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A85" s="369"/>
       <c r="B85" s="370"/>
       <c r="C85" s="371" t="s">
         <v>232</v>
       </c>
       <c r="D85" s="367">
         <f t="shared" si="10"/>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="E85" s="367">
         <f t="shared" si="10"/>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="F85" s="367">
         <f t="shared" si="10"/>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="G85" s="367">
         <f t="shared" si="10"/>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="H85" s="367">
         <f t="shared" si="10"/>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="I85" s="428"/>
-      <c r="J85" s="754"/>
-[...4 lines deleted...]
-      <c r="O85" s="754"/>
+      <c r="J85" s="668"/>
+      <c r="K85" s="668"/>
+      <c r="L85" s="668"/>
+      <c r="M85" s="668"/>
+      <c r="N85" s="668"/>
+      <c r="O85" s="668"/>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A86" s="374"/>
       <c r="B86" s="375"/>
       <c r="C86" s="375"/>
       <c r="D86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 1</v>
       </c>
       <c r="E86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 2</v>
       </c>
       <c r="F86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 3</v>
       </c>
       <c r="G86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 4</v>
       </c>
       <c r="H86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 5</v>
       </c>
       <c r="I86" s="430" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A87" s="859" t="s">
+      <c r="A87" s="840" t="s">
         <v>263</v>
       </c>
-      <c r="B87" s="860"/>
-      <c r="C87" s="861"/>
+      <c r="B87" s="841"/>
+      <c r="C87" s="842"/>
       <c r="D87" s="431">
         <f>D47</f>
         <v>0</v>
       </c>
       <c r="E87" s="431">
         <f>E47</f>
         <v>0</v>
       </c>
       <c r="F87" s="431">
         <f>F47</f>
         <v>0</v>
       </c>
       <c r="G87" s="431">
         <f>G47</f>
         <v>0</v>
       </c>
       <c r="H87" s="431">
         <f>H47</f>
         <v>0</v>
       </c>
       <c r="I87" s="432">
         <f>SUM(D87:H87)</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A88" s="862" t="s">
+      <c r="A88" s="843" t="s">
         <v>264</v>
       </c>
-      <c r="B88" s="863"/>
-      <c r="C88" s="864"/>
+      <c r="B88" s="844"/>
+      <c r="C88" s="845"/>
       <c r="D88" s="349">
         <v>0</v>
       </c>
       <c r="E88" s="349">
         <v>0</v>
       </c>
       <c r="F88" s="349">
         <v>0</v>
       </c>
       <c r="G88" s="349">
         <v>0</v>
       </c>
       <c r="H88" s="349">
         <v>0</v>
       </c>
       <c r="I88" s="432">
         <f>SUM(D88:H88)</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="865" t="s">
+      <c r="A89" s="846" t="s">
         <v>277</v>
       </c>
-      <c r="B89" s="866"/>
-      <c r="C89" s="867"/>
+      <c r="B89" s="847"/>
+      <c r="C89" s="848"/>
       <c r="D89" s="433">
         <f>D87-D88</f>
         <v>0</v>
       </c>
       <c r="E89" s="433">
         <f>IF(E6="","",E87-E88)</f>
         <v>0</v>
       </c>
       <c r="F89" s="433">
         <f>IF(F6="","",F87-F88)</f>
         <v>0</v>
       </c>
       <c r="G89" s="433">
         <f>IF(G6="","",G87-G88)</f>
         <v>0</v>
       </c>
       <c r="H89" s="433">
         <f>IF(H6="","",H87-H88)</f>
         <v>0</v>
       </c>
       <c r="I89" s="434">
         <f t="shared" ref="I89" si="11">I87-I88</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A90" s="350"/>
       <c r="B90" s="350"/>
       <c r="C90" s="350"/>
       <c r="D90" s="350"/>
       <c r="E90" s="350"/>
       <c r="F90" s="350"/>
       <c r="G90" s="350"/>
       <c r="H90" s="350"/>
     </row>
     <row r="91" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="868" t="s">
+      <c r="A91" s="849" t="s">
         <v>265</v>
       </c>
-      <c r="B91" s="868"/>
-[...6 lines deleted...]
-      <c r="I91" s="868"/>
+      <c r="B91" s="849"/>
+      <c r="C91" s="849"/>
+      <c r="D91" s="849"/>
+      <c r="E91" s="849"/>
+      <c r="F91" s="849"/>
+      <c r="G91" s="849"/>
+      <c r="H91" s="849"/>
+      <c r="I91" s="849"/>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A92" s="869" t="s">
+      <c r="A92" s="850" t="s">
         <v>266</v>
       </c>
-      <c r="B92" s="869"/>
-[...5 lines deleted...]
-      <c r="H92" s="869"/>
+      <c r="B92" s="850"/>
+      <c r="C92" s="850"/>
+      <c r="D92" s="850"/>
+      <c r="E92" s="850"/>
+      <c r="F92" s="850"/>
+      <c r="G92" s="850"/>
+      <c r="H92" s="850"/>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A93" s="870" t="s">
+      <c r="A93" s="851" t="s">
         <v>267</v>
       </c>
-      <c r="B93" s="870"/>
-[...5 lines deleted...]
-      <c r="H93" s="870"/>
+      <c r="B93" s="851"/>
+      <c r="C93" s="851"/>
+      <c r="D93" s="851"/>
+      <c r="E93" s="851"/>
+      <c r="F93" s="851"/>
+      <c r="G93" s="851"/>
+      <c r="H93" s="851"/>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A94" s="350"/>
       <c r="B94" s="350"/>
       <c r="C94" s="350"/>
       <c r="D94" s="350"/>
       <c r="E94" s="350"/>
       <c r="F94" s="350"/>
       <c r="G94" s="350"/>
       <c r="H94" s="350"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A95" s="350" t="s">
         <v>268</v>
       </c>
       <c r="B95" s="350"/>
       <c r="C95" s="350"/>
       <c r="D95" s="350"/>
       <c r="E95" s="350"/>
       <c r="F95" s="350"/>
       <c r="G95" s="350"/>
       <c r="H95" s="350"/>
     </row>
     <row r="96" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A96" s="435" t="s">
         <v>269</v>
       </c>
       <c r="B96" s="436"/>
       <c r="C96" s="436"/>
       <c r="D96" s="436"/>
       <c r="E96" s="437"/>
-      <c r="F96" s="871" t="s">
+      <c r="F96" s="852" t="s">
         <v>270</v>
       </c>
-      <c r="G96" s="872"/>
+      <c r="G96" s="853"/>
       <c r="H96" s="438"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A97" s="854"/>
-[...5 lines deleted...]
-      <c r="G97" s="858"/>
+      <c r="A97" s="835"/>
+      <c r="B97" s="836"/>
+      <c r="C97" s="836"/>
+      <c r="D97" s="836"/>
+      <c r="E97" s="837"/>
+      <c r="F97" s="838"/>
+      <c r="G97" s="839"/>
       <c r="H97" s="350"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A98" s="854"/>
-[...5 lines deleted...]
-      <c r="G98" s="858"/>
+      <c r="A98" s="835"/>
+      <c r="B98" s="836"/>
+      <c r="C98" s="836"/>
+      <c r="D98" s="836"/>
+      <c r="E98" s="837"/>
+      <c r="F98" s="838"/>
+      <c r="G98" s="839"/>
       <c r="H98" s="350"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A99" s="854"/>
-[...5 lines deleted...]
-      <c r="G99" s="858"/>
+      <c r="A99" s="835"/>
+      <c r="B99" s="836"/>
+      <c r="C99" s="836"/>
+      <c r="D99" s="836"/>
+      <c r="E99" s="837"/>
+      <c r="F99" s="838"/>
+      <c r="G99" s="839"/>
       <c r="H99" s="350"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A100" s="854"/>
-[...5 lines deleted...]
-      <c r="G100" s="858"/>
+      <c r="A100" s="835"/>
+      <c r="B100" s="836"/>
+      <c r="C100" s="836"/>
+      <c r="D100" s="836"/>
+      <c r="E100" s="837"/>
+      <c r="F100" s="838"/>
+      <c r="G100" s="839"/>
       <c r="H100" s="350"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A101" s="854"/>
-[...5 lines deleted...]
-      <c r="G101" s="858"/>
+      <c r="A101" s="835"/>
+      <c r="B101" s="836"/>
+      <c r="C101" s="836"/>
+      <c r="D101" s="836"/>
+      <c r="E101" s="837"/>
+      <c r="F101" s="838"/>
+      <c r="G101" s="839"/>
       <c r="H101" s="350"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A102" s="854"/>
-[...5 lines deleted...]
-      <c r="G102" s="858"/>
+      <c r="A102" s="835"/>
+      <c r="B102" s="836"/>
+      <c r="C102" s="836"/>
+      <c r="D102" s="836"/>
+      <c r="E102" s="837"/>
+      <c r="F102" s="838"/>
+      <c r="G102" s="839"/>
       <c r="H102" s="350"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="A100:E100"/>
-[...17 lines deleted...]
-    <mergeCell ref="F98:G98"/>
     <mergeCell ref="B81:H81"/>
     <mergeCell ref="J81:O85"/>
     <mergeCell ref="J1:O5"/>
     <mergeCell ref="J6:AH6"/>
     <mergeCell ref="J8:R8"/>
     <mergeCell ref="J14:O16"/>
     <mergeCell ref="J42:Q44"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A48:C48"/>
     <mergeCell ref="A55:B57"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="J77:O80"/>
     <mergeCell ref="D79:G79"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A91:I91"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="A97:E97"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="F98:G98"/>
+    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="F102:G102"/>
   </mergeCells>
   <conditionalFormatting sqref="A97:G102">
     <cfRule type="expression" dxfId="5" priority="3">
       <formula>$E$77="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A79:I102">
     <cfRule type="expression" dxfId="4" priority="2">
       <formula>$E$77="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D88:H88">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>$E$77="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="J8" r:id="rId1" display="** Required Budget Justification Template" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="J8:R8" r:id="rId2" display="Click Here: Required Proposal and Budget Justification Template to be completed" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" fitToHeight="0" orientation="portrait" r:id="rId3"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="8" man="1"/>
   </rowBreaks>
@@ -31343,59 +31343,59 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H43" sqref="H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="216" customWidth="1"/>
     <col min="2" max="2" width="23.453125" style="216" customWidth="1"/>
     <col min="3" max="3" width="13.1796875" style="216" customWidth="1"/>
     <col min="4" max="4" width="11.54296875" style="216" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="216" customWidth="1"/>
     <col min="6" max="6" width="10.7265625" style="216" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.7265625" style="216" customWidth="1"/>
     <col min="9" max="9" width="9.54296875" style="216" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.81640625" style="216" customWidth="1"/>
     <col min="11" max="11" width="9.7265625" style="216" customWidth="1"/>
     <col min="12" max="13" width="8.26953125" style="216" customWidth="1"/>
     <col min="14" max="14" width="7.81640625" style="216" customWidth="1"/>
     <col min="15" max="17" width="9.1796875" style="216"/>
     <col min="18" max="18" width="12.7265625" style="216" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="216"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="844" t="s">
+      <c r="A1" s="863" t="s">
         <v>271</v>
       </c>
-      <c r="B1" s="844"/>
-[...4 lines deleted...]
-      <c r="G1" s="845"/>
+      <c r="B1" s="863"/>
+      <c r="C1" s="864"/>
+      <c r="D1" s="864"/>
+      <c r="E1" s="864"/>
+      <c r="F1" s="864"/>
+      <c r="G1" s="864"/>
       <c r="I1" s="418" t="s">
         <v>227</v>
       </c>
       <c r="J1" s="456"/>
       <c r="K1" s="457"/>
       <c r="L1" s="457"/>
       <c r="M1" s="457"/>
       <c r="N1" s="457"/>
       <c r="O1" s="457"/>
     </row>
     <row r="2" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="350"/>
       <c r="B2" s="350"/>
       <c r="C2" s="350"/>
       <c r="D2" s="350"/>
       <c r="E2" s="350"/>
       <c r="F2" s="350"/>
       <c r="G2" s="350"/>
       <c r="H2" s="350"/>
       <c r="I2" s="350"/>
       <c r="J2" s="457"/>
       <c r="K2" s="457"/>
       <c r="L2" s="457"/>
       <c r="M2" s="457"/>
       <c r="N2" s="457"/>
@@ -31442,1329 +31442,1329 @@
     <row r="5" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="363"/>
       <c r="B5" s="363"/>
       <c r="C5" s="363"/>
       <c r="D5" s="363"/>
       <c r="E5" s="363"/>
       <c r="F5" s="363"/>
       <c r="G5" s="363"/>
       <c r="H5" s="363"/>
       <c r="I5" s="363"/>
       <c r="J5" s="457"/>
       <c r="K5" s="457"/>
       <c r="L5" s="457"/>
       <c r="M5" s="457"/>
       <c r="N5" s="457"/>
       <c r="O5" s="457"/>
     </row>
     <row r="6" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="364"/>
       <c r="B6" s="365"/>
       <c r="C6" s="366" t="s">
         <v>231</v>
       </c>
       <c r="D6" s="367">
         <f>'State of CA Exhibit B'!D6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E6" s="367">
         <f>'State of CA Exhibit B'!E6</f>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="F6" s="367">
         <f>'State of CA Exhibit B'!F6</f>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="G6" s="367">
         <f>'State of CA Exhibit B'!G6</f>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="H6" s="367">
         <f>'State of CA Exhibit B'!H6</f>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="I6" s="368"/>
-      <c r="J6" s="838"/>
-[...23 lines deleted...]
-      <c r="AH6" s="839"/>
+      <c r="J6" s="857"/>
+      <c r="K6" s="858"/>
+      <c r="L6" s="858"/>
+      <c r="M6" s="858"/>
+      <c r="N6" s="858"/>
+      <c r="O6" s="858"/>
+      <c r="P6" s="858"/>
+      <c r="Q6" s="858"/>
+      <c r="R6" s="858"/>
+      <c r="S6" s="858"/>
+      <c r="T6" s="858"/>
+      <c r="U6" s="858"/>
+      <c r="V6" s="858"/>
+      <c r="W6" s="858"/>
+      <c r="X6" s="858"/>
+      <c r="Y6" s="858"/>
+      <c r="Z6" s="858"/>
+      <c r="AA6" s="858"/>
+      <c r="AB6" s="858"/>
+      <c r="AC6" s="858"/>
+      <c r="AD6" s="858"/>
+      <c r="AE6" s="858"/>
+      <c r="AF6" s="858"/>
+      <c r="AG6" s="858"/>
+      <c r="AH6" s="858"/>
     </row>
     <row r="7" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A7" s="369"/>
       <c r="B7" s="370"/>
       <c r="C7" s="371" t="s">
         <v>232</v>
       </c>
       <c r="D7" s="367">
         <f>'State of CA Exhibit B'!D7</f>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="E7" s="367">
         <f>'State of CA Exhibit B'!E7</f>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="F7" s="367">
         <f>'State of CA Exhibit B'!F7</f>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="G7" s="367">
         <f>'State of CA Exhibit B'!G7</f>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="H7" s="367">
         <f>'State of CA Exhibit B'!H7</f>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="I7" s="373"/>
     </row>
     <row r="8" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A8" s="374" t="s">
         <v>233</v>
       </c>
       <c r="B8" s="375"/>
       <c r="C8" s="375"/>
       <c r="D8" s="376" t="s">
         <v>234</v>
       </c>
       <c r="E8" s="376" t="s">
         <v>281</v>
       </c>
       <c r="F8" s="376" t="s">
         <v>282</v>
       </c>
       <c r="G8" s="376" t="s">
         <v>283</v>
       </c>
       <c r="H8" s="376" t="s">
         <v>284</v>
       </c>
       <c r="I8" s="377" t="s">
         <v>235</v>
       </c>
-      <c r="J8" s="840" t="s">
+      <c r="J8" s="859" t="s">
         <v>279</v>
       </c>
-      <c r="K8" s="841"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K8" s="860"/>
+      <c r="L8" s="860"/>
+      <c r="M8" s="860"/>
+      <c r="N8" s="860"/>
+      <c r="O8" s="860"/>
+      <c r="P8" s="860"/>
+      <c r="Q8" s="860"/>
+      <c r="R8" s="860"/>
+    </row>
+    <row r="9" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="378" t="s">
         <v>274</v>
       </c>
       <c r="B9" s="379"/>
       <c r="C9" s="379"/>
       <c r="D9" s="380">
         <v>0</v>
       </c>
       <c r="E9" s="380">
         <v>0</v>
       </c>
       <c r="F9" s="380">
         <v>0</v>
       </c>
       <c r="G9" s="380">
         <v>0</v>
       </c>
       <c r="H9" s="380">
         <v>0</v>
       </c>
       <c r="I9" s="381">
         <f t="shared" ref="I9:I14" si="0">SUM(D9:H9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="378" t="s">
         <v>236</v>
       </c>
       <c r="B10" s="379"/>
       <c r="C10" s="379"/>
       <c r="D10" s="380">
         <v>0</v>
       </c>
       <c r="E10" s="380">
         <v>0</v>
       </c>
       <c r="F10" s="380">
         <v>0</v>
       </c>
       <c r="G10" s="380">
         <v>0</v>
       </c>
       <c r="H10" s="380">
         <v>0</v>
       </c>
       <c r="I10" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="378" t="s">
         <v>237</v>
       </c>
       <c r="B11" s="379"/>
       <c r="C11" s="379"/>
       <c r="D11" s="380">
         <v>0</v>
       </c>
       <c r="E11" s="380">
         <v>0</v>
       </c>
       <c r="F11" s="380">
         <v>0</v>
       </c>
       <c r="G11" s="380">
         <v>0</v>
       </c>
       <c r="H11" s="380">
         <v>0</v>
       </c>
       <c r="I11" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="378" t="s">
         <v>238</v>
       </c>
       <c r="B12" s="379"/>
       <c r="C12" s="379"/>
       <c r="D12" s="380">
         <v>0</v>
       </c>
       <c r="E12" s="380">
         <v>0</v>
       </c>
       <c r="F12" s="380">
         <v>0</v>
       </c>
       <c r="G12" s="380">
         <v>0</v>
       </c>
       <c r="H12" s="380">
         <v>0</v>
       </c>
       <c r="I12" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="378" t="s">
         <v>239</v>
       </c>
       <c r="B13" s="379"/>
       <c r="C13" s="379"/>
       <c r="D13" s="380">
         <v>0</v>
       </c>
       <c r="E13" s="380">
         <v>0</v>
       </c>
       <c r="F13" s="380">
         <v>0</v>
       </c>
       <c r="G13" s="380">
         <v>0</v>
       </c>
       <c r="H13" s="380">
         <v>0</v>
       </c>
       <c r="I13" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="351"/>
       <c r="L13" s="351"/>
       <c r="M13" s="351"/>
       <c r="N13" s="351"/>
       <c r="O13" s="351"/>
     </row>
-    <row r="14" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="378" t="s">
         <v>240</v>
       </c>
       <c r="B14" s="382"/>
       <c r="C14" s="382"/>
       <c r="D14" s="380">
         <v>0</v>
       </c>
       <c r="E14" s="380">
         <v>0</v>
       </c>
       <c r="F14" s="380">
         <v>0</v>
       </c>
       <c r="G14" s="380">
         <v>0</v>
       </c>
       <c r="H14" s="380">
         <v>0</v>
       </c>
       <c r="I14" s="381">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="458"/>
       <c r="K14" s="351"/>
       <c r="L14" s="351"/>
       <c r="M14" s="351"/>
       <c r="N14" s="351"/>
       <c r="O14" s="351"/>
     </row>
-    <row r="15" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="378" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="382"/>
       <c r="C15" s="411"/>
       <c r="D15" s="380"/>
       <c r="E15" s="380"/>
       <c r="F15" s="380"/>
       <c r="G15" s="380"/>
       <c r="H15" s="380"/>
       <c r="I15" s="381"/>
       <c r="J15" s="458"/>
       <c r="K15" s="351"/>
       <c r="L15" s="351"/>
       <c r="M15" s="351"/>
       <c r="N15" s="351"/>
       <c r="O15" s="351"/>
     </row>
-    <row r="16" spans="1:34" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:34" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="378"/>
       <c r="B16" s="379"/>
       <c r="C16" s="383"/>
       <c r="D16" s="380">
         <v>0</v>
       </c>
       <c r="E16" s="380">
         <v>0</v>
       </c>
       <c r="F16" s="380">
         <v>0</v>
       </c>
       <c r="G16" s="380">
         <v>0</v>
       </c>
       <c r="H16" s="380">
         <v>0</v>
       </c>
       <c r="I16" s="381">
         <f>SUM(D16:H16)</f>
         <v>0</v>
       </c>
       <c r="J16" s="458"/>
       <c r="K16" s="351"/>
       <c r="L16" s="351"/>
       <c r="M16" s="351"/>
       <c r="N16" s="351"/>
       <c r="O16" s="351"/>
     </row>
-    <row r="17" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="378"/>
       <c r="B17" s="379" t="str">
         <f>Budget!B112</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C17" s="383"/>
       <c r="D17" s="380">
         <v>0</v>
       </c>
       <c r="E17" s="380">
         <v>0</v>
       </c>
       <c r="F17" s="380">
         <v>0</v>
       </c>
       <c r="G17" s="380">
         <v>0</v>
       </c>
       <c r="H17" s="380">
         <v>0</v>
       </c>
       <c r="I17" s="381">
         <f t="shared" ref="I17:I20" si="1">SUM(D17:H17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="378"/>
       <c r="B18" s="379" t="str">
         <f>Budget!B113</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C18" s="383"/>
       <c r="D18" s="380">
         <v>0</v>
       </c>
       <c r="E18" s="380">
         <v>0</v>
       </c>
       <c r="F18" s="380">
         <v>0</v>
       </c>
       <c r="G18" s="380">
         <v>0</v>
       </c>
       <c r="H18" s="380">
         <v>0</v>
       </c>
       <c r="I18" s="381">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="378"/>
       <c r="B19" s="379" t="str">
         <f>Budget!B114</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C19" s="383"/>
       <c r="D19" s="380">
         <v>0</v>
       </c>
       <c r="E19" s="380">
         <v>0</v>
       </c>
       <c r="F19" s="380">
         <v>0</v>
       </c>
       <c r="G19" s="380">
         <v>0</v>
       </c>
       <c r="H19" s="380">
         <v>0</v>
       </c>
       <c r="I19" s="381">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="378"/>
       <c r="B20" s="379" t="str">
         <f>Budget!B115</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C20" s="383"/>
       <c r="D20" s="380">
         <v>0</v>
       </c>
       <c r="E20" s="380">
         <v>0</v>
       </c>
       <c r="F20" s="380">
         <v>0</v>
       </c>
       <c r="G20" s="380">
         <v>0</v>
       </c>
       <c r="H20" s="380">
         <v>0</v>
       </c>
       <c r="I20" s="381">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="378"/>
       <c r="B21" s="379" t="str">
         <f>Budget!B116</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C21" s="383"/>
       <c r="D21" s="380">
         <v>0</v>
       </c>
       <c r="E21" s="380">
         <v>0</v>
       </c>
       <c r="F21" s="380">
         <v>0</v>
       </c>
       <c r="G21" s="380">
         <v>0</v>
       </c>
       <c r="H21" s="380">
         <v>0</v>
       </c>
       <c r="I21" s="381">
         <f>SUM(D21:H21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="378"/>
       <c r="B22" s="379" t="str">
         <f>Budget!B117</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C22" s="385"/>
       <c r="D22" s="380">
         <v>0</v>
       </c>
       <c r="E22" s="380">
         <v>0</v>
       </c>
       <c r="F22" s="380">
         <v>0</v>
       </c>
       <c r="G22" s="380">
         <v>0</v>
       </c>
       <c r="H22" s="380">
         <v>0</v>
       </c>
       <c r="I22" s="381">
         <f t="shared" ref="I22:I30" si="2">SUM(D22:H22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="378"/>
       <c r="B23" s="379" t="str">
         <f>Budget!B118</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C23" s="385"/>
       <c r="D23" s="380">
         <v>0</v>
       </c>
       <c r="E23" s="380">
         <v>0</v>
       </c>
       <c r="F23" s="380">
         <v>0</v>
       </c>
       <c r="G23" s="380">
         <v>0</v>
       </c>
       <c r="H23" s="380">
         <v>0</v>
       </c>
       <c r="I23" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="378"/>
       <c r="B24" s="379" t="str">
         <f>Budget!B119</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C24" s="385"/>
       <c r="D24" s="380">
         <v>0</v>
       </c>
       <c r="E24" s="380">
         <v>0</v>
       </c>
       <c r="F24" s="380">
         <v>0</v>
       </c>
       <c r="G24" s="380">
         <v>0</v>
       </c>
       <c r="H24" s="380">
         <v>0</v>
       </c>
       <c r="I24" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="378"/>
       <c r="B25" s="379" t="str">
         <f>Budget!B120</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C25" s="385"/>
       <c r="D25" s="380">
         <v>0</v>
       </c>
       <c r="E25" s="380">
         <v>0</v>
       </c>
       <c r="F25" s="380">
         <v>0</v>
       </c>
       <c r="G25" s="380">
         <v>0</v>
       </c>
       <c r="H25" s="380">
         <v>0</v>
       </c>
       <c r="I25" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="378"/>
       <c r="B26" s="379" t="str">
         <f>Budget!B121</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C26" s="385"/>
       <c r="D26" s="380">
         <v>0</v>
       </c>
       <c r="E26" s="380">
         <v>0</v>
       </c>
       <c r="F26" s="380">
         <v>0</v>
       </c>
       <c r="G26" s="380">
         <v>0</v>
       </c>
       <c r="H26" s="380">
         <v>0</v>
       </c>
       <c r="I26" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="378"/>
       <c r="B27" s="379" t="str">
         <f>Budget!B122</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C27" s="385"/>
       <c r="D27" s="380">
         <v>0</v>
       </c>
       <c r="E27" s="380">
         <v>0</v>
       </c>
       <c r="F27" s="380">
         <v>0</v>
       </c>
       <c r="G27" s="380">
         <v>0</v>
       </c>
       <c r="H27" s="380">
         <v>0</v>
       </c>
       <c r="I27" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="378"/>
       <c r="B28" s="379" t="str">
         <f>Budget!B123</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C28" s="385"/>
       <c r="D28" s="380">
         <v>0</v>
       </c>
       <c r="E28" s="380">
         <v>0</v>
       </c>
       <c r="F28" s="380">
         <v>0</v>
       </c>
       <c r="G28" s="380">
         <v>0</v>
       </c>
       <c r="H28" s="380">
         <v>0</v>
       </c>
       <c r="I28" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="378"/>
       <c r="B29" s="379" t="str">
         <f>Budget!B124</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C29" s="385"/>
       <c r="D29" s="380">
         <v>0</v>
       </c>
       <c r="E29" s="380">
         <v>0</v>
       </c>
       <c r="F29" s="380">
         <v>0</v>
       </c>
       <c r="G29" s="380">
         <v>0</v>
       </c>
       <c r="H29" s="380">
         <v>0</v>
       </c>
       <c r="I29" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="378"/>
       <c r="B30" s="379" t="str">
         <f>Budget!B125</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="C30" s="385"/>
       <c r="D30" s="380">
         <v>0</v>
       </c>
       <c r="E30" s="380">
         <v>0</v>
       </c>
       <c r="F30" s="380">
         <v>0</v>
       </c>
       <c r="G30" s="380">
         <v>0</v>
       </c>
       <c r="H30" s="380">
         <v>0</v>
       </c>
       <c r="I30" s="381">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="378" t="s">
         <v>243</v>
       </c>
       <c r="B31" s="384"/>
       <c r="C31" s="385"/>
       <c r="D31" s="380"/>
       <c r="E31" s="380"/>
       <c r="F31" s="380"/>
       <c r="G31" s="380"/>
       <c r="H31" s="380"/>
       <c r="I31" s="381"/>
     </row>
-    <row r="32" spans="1:9" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="386"/>
       <c r="B32" s="379"/>
       <c r="C32" s="385"/>
       <c r="D32" s="380">
         <v>0</v>
       </c>
       <c r="E32" s="380">
         <v>0</v>
       </c>
       <c r="F32" s="380">
         <v>0</v>
       </c>
       <c r="G32" s="380">
         <v>0</v>
       </c>
       <c r="H32" s="380">
         <v>0</v>
       </c>
       <c r="I32" s="381">
         <f>SUM(D32:H32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="386"/>
       <c r="B33" s="379"/>
       <c r="C33" s="385"/>
       <c r="D33" s="380">
         <v>0</v>
       </c>
       <c r="E33" s="380">
         <v>0</v>
       </c>
       <c r="F33" s="380">
         <v>0</v>
       </c>
       <c r="G33" s="380">
         <v>0</v>
       </c>
       <c r="H33" s="380">
         <v>0</v>
       </c>
       <c r="I33" s="381">
         <f>SUM(D33:H33)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="386"/>
       <c r="B34" s="379"/>
       <c r="C34" s="385"/>
       <c r="D34" s="380">
         <v>0</v>
       </c>
       <c r="E34" s="380">
         <v>0</v>
       </c>
       <c r="F34" s="380">
         <v>0</v>
       </c>
       <c r="G34" s="380">
         <v>0</v>
       </c>
       <c r="H34" s="380">
         <v>0</v>
       </c>
       <c r="I34" s="381">
         <f>SUM(D34:H34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="386"/>
       <c r="B35" s="379"/>
       <c r="C35" s="385"/>
       <c r="D35" s="380">
         <v>0</v>
       </c>
       <c r="E35" s="380">
         <v>0</v>
       </c>
       <c r="F35" s="380">
         <v>0</v>
       </c>
       <c r="G35" s="380">
         <v>0</v>
       </c>
       <c r="H35" s="380">
         <v>0</v>
       </c>
       <c r="I35" s="381">
         <f t="shared" ref="I35:I40" si="3">SUM(D35:H35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="386"/>
       <c r="B36" s="379"/>
       <c r="C36" s="385"/>
       <c r="D36" s="380">
         <v>0</v>
       </c>
       <c r="E36" s="380">
         <v>0</v>
       </c>
       <c r="F36" s="380">
         <v>0</v>
       </c>
       <c r="G36" s="380">
         <v>0</v>
       </c>
       <c r="H36" s="380">
         <v>0</v>
       </c>
       <c r="I36" s="381">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="386"/>
       <c r="B37" s="379"/>
       <c r="C37" s="385"/>
       <c r="D37" s="380">
         <v>0</v>
       </c>
       <c r="E37" s="380">
         <v>0</v>
       </c>
       <c r="F37" s="380">
         <v>0</v>
       </c>
       <c r="G37" s="380">
         <v>0</v>
       </c>
       <c r="H37" s="380">
         <v>0</v>
       </c>
       <c r="I37" s="381">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="386"/>
       <c r="B38" s="379"/>
       <c r="C38" s="385"/>
       <c r="D38" s="380">
         <v>0</v>
       </c>
       <c r="E38" s="380">
         <v>0</v>
       </c>
       <c r="F38" s="380">
         <v>0</v>
       </c>
       <c r="G38" s="380">
         <v>0</v>
       </c>
       <c r="H38" s="380">
         <v>0</v>
       </c>
       <c r="I38" s="381">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="386"/>
       <c r="B39" s="379"/>
       <c r="C39" s="385"/>
       <c r="D39" s="380">
         <v>0</v>
       </c>
       <c r="E39" s="380">
         <v>0</v>
       </c>
       <c r="F39" s="380">
         <v>0</v>
       </c>
       <c r="G39" s="380">
         <v>0</v>
       </c>
       <c r="H39" s="380">
         <v>0</v>
       </c>
       <c r="I39" s="381">
         <f>SUM(D39:H39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="386"/>
       <c r="B40" s="379"/>
       <c r="C40" s="385"/>
       <c r="D40" s="380">
         <v>0</v>
       </c>
       <c r="E40" s="380">
         <v>0</v>
       </c>
       <c r="F40" s="380">
         <v>0</v>
       </c>
       <c r="G40" s="380">
         <v>0</v>
       </c>
       <c r="H40" s="380">
         <v>0</v>
       </c>
       <c r="I40" s="381">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="386"/>
       <c r="B41" s="442"/>
       <c r="C41" s="385"/>
       <c r="D41" s="380">
         <v>0</v>
       </c>
       <c r="E41" s="380">
         <v>0</v>
       </c>
       <c r="F41" s="380">
         <v>0</v>
       </c>
       <c r="G41" s="380">
         <v>0</v>
       </c>
       <c r="H41" s="380">
         <v>0</v>
       </c>
       <c r="I41" s="381">
         <f>SUM(D41:H41)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="387" t="s">
         <v>244</v>
       </c>
       <c r="B42" s="388"/>
       <c r="C42" s="388"/>
       <c r="D42" s="445">
         <f>ROUND(SUM(D9:D41),0)</f>
         <v>0</v>
       </c>
       <c r="E42" s="445">
         <f>ROUND(SUM(E9:E41),0)</f>
         <v>0</v>
       </c>
       <c r="F42" s="445">
         <f>ROUND(SUM(F9:F41),0)</f>
         <v>0</v>
       </c>
       <c r="G42" s="445">
         <f>ROUND(SUM(G9:G41),0)</f>
         <v>0</v>
       </c>
       <c r="H42" s="445">
         <f>ROUND(SUM(H9:H41),0)</f>
         <v>0</v>
       </c>
       <c r="I42" s="446">
         <f>SUM(D42:H42)</f>
         <v>0</v>
       </c>
       <c r="J42" s="455"/>
       <c r="K42" s="455"/>
       <c r="L42" s="455"/>
       <c r="M42" s="455"/>
       <c r="N42" s="455"/>
       <c r="O42" s="455"/>
       <c r="P42" s="455"/>
       <c r="Q42" s="455"/>
     </row>
-    <row r="43" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="389" t="s">
         <v>245</v>
       </c>
       <c r="B43" s="390"/>
       <c r="C43" s="391"/>
       <c r="D43" s="447"/>
       <c r="E43" s="447"/>
       <c r="F43" s="447"/>
       <c r="G43" s="447"/>
       <c r="H43" s="447"/>
       <c r="I43" s="447" t="s">
         <v>246</v>
       </c>
       <c r="J43" s="455"/>
       <c r="K43" s="455"/>
       <c r="L43" s="455"/>
       <c r="M43" s="455"/>
       <c r="N43" s="455"/>
       <c r="O43" s="455"/>
       <c r="P43" s="455"/>
       <c r="Q43" s="455"/>
     </row>
-    <row r="44" spans="1:17" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B44" s="847"/>
+    <row r="44" spans="1:17" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="865"/>
+      <c r="B44" s="866"/>
       <c r="C44" s="443" t="s">
         <v>247</v>
       </c>
       <c r="D44" s="380">
         <f>D42-SUM(D32:D41)</f>
         <v>0</v>
       </c>
       <c r="E44" s="380">
         <f>E42-SUM(E32:E41)</f>
         <v>0</v>
       </c>
       <c r="F44" s="380">
         <f>F42-SUM(F32:F41)</f>
         <v>0</v>
       </c>
       <c r="G44" s="380">
         <f>G42-SUM(G32:G41)</f>
         <v>0</v>
       </c>
       <c r="H44" s="380">
         <f>H42-SUM(H32:H41)</f>
         <v>0</v>
       </c>
       <c r="I44" s="446">
         <f>SUM(D44:H44)</f>
         <v>0</v>
       </c>
       <c r="J44" s="455"/>
       <c r="K44" s="455"/>
       <c r="L44" s="455"/>
       <c r="M44" s="455"/>
       <c r="N44" s="455"/>
       <c r="O44" s="455"/>
       <c r="P44" s="455"/>
       <c r="Q44" s="455"/>
     </row>
-    <row r="45" spans="1:17" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:17" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="412" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="392"/>
       <c r="D45" s="449">
         <f>Budget!F172</f>
         <v>0.26</v>
       </c>
       <c r="E45" s="449">
         <f>Budget!G172</f>
         <v>0.26</v>
       </c>
       <c r="F45" s="449">
         <f>Budget!H172</f>
         <v>0.26</v>
       </c>
       <c r="G45" s="449">
         <f>Budget!I172</f>
         <v>0.26</v>
       </c>
       <c r="H45" s="449">
         <f>Budget!J172</f>
         <v>0.26</v>
       </c>
       <c r="I45" s="450"/>
       <c r="J45" s="236"/>
     </row>
-    <row r="46" spans="1:17" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:17" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="393" t="s">
         <v>245</v>
       </c>
       <c r="B46" s="394"/>
       <c r="D46" s="451">
         <f>ROUND(D44*D45,0)</f>
         <v>0</v>
       </c>
       <c r="E46" s="451">
         <f>ROUND(E44*E45,0)</f>
         <v>0</v>
       </c>
       <c r="F46" s="451">
         <f>ROUND(F44*F45,0)</f>
         <v>0</v>
       </c>
       <c r="G46" s="451">
         <f>ROUND(G44*G45,0)</f>
         <v>0</v>
       </c>
       <c r="H46" s="451">
         <f>ROUND(H44*H45,0)</f>
         <v>0</v>
       </c>
       <c r="I46" s="446">
         <f>SUM(D46:H46)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:17" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:17" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="387" t="s">
         <v>248</v>
       </c>
       <c r="B47" s="388"/>
       <c r="C47" s="388"/>
       <c r="D47" s="445">
         <f>ROUND(D42+D46,0)</f>
         <v>0</v>
       </c>
       <c r="E47" s="445">
         <f>ROUND(E42+E46,0)</f>
         <v>0</v>
       </c>
       <c r="F47" s="445">
         <f>ROUND(F42+F46,0)</f>
         <v>0</v>
       </c>
       <c r="G47" s="445">
         <f>ROUND(G42+G46,0)</f>
         <v>0</v>
       </c>
       <c r="H47" s="445">
         <f>ROUND(H42+H46,0)</f>
         <v>0</v>
       </c>
       <c r="I47" s="446"/>
     </row>
-    <row r="48" spans="1:17" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="848" t="s">
+    <row r="48" spans="1:17" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="867" t="s">
         <v>249</v>
       </c>
-      <c r="B48" s="849"/>
-      <c r="C48" s="850"/>
+      <c r="B48" s="868"/>
+      <c r="C48" s="869"/>
       <c r="D48" s="452"/>
       <c r="E48" s="452"/>
       <c r="F48" s="452"/>
       <c r="G48" s="453"/>
       <c r="H48" s="453"/>
       <c r="I48" s="454">
         <f>SUM(D47:H47)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:9" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="395"/>
       <c r="B49" s="396"/>
       <c r="C49" s="396"/>
       <c r="D49" s="397"/>
       <c r="E49" s="397"/>
       <c r="F49" s="397"/>
       <c r="G49" s="397"/>
       <c r="H49" s="397"/>
       <c r="I49" s="398"/>
     </row>
-    <row r="50" spans="1:9" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:9" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="399"/>
       <c r="B50" s="400"/>
       <c r="C50" s="400"/>
       <c r="D50" s="401"/>
       <c r="E50" s="401"/>
       <c r="F50" s="401"/>
       <c r="G50" s="401"/>
       <c r="H50" s="401"/>
       <c r="I50" s="402"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="403" t="s">
         <v>275</v>
       </c>
       <c r="B51" s="350"/>
       <c r="C51" s="350"/>
       <c r="D51" s="350"/>
       <c r="E51" s="350"/>
       <c r="F51" s="350"/>
       <c r="G51" s="350"/>
       <c r="H51" s="350"/>
       <c r="I51" s="350"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="404"/>
       <c r="B52" s="350"/>
       <c r="C52" s="350"/>
       <c r="D52" s="350"/>
       <c r="E52" s="350"/>
       <c r="F52" s="350"/>
       <c r="G52" s="350"/>
       <c r="H52" s="350"/>
       <c r="I52" s="350"/>
     </row>
     <row r="53" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="403" t="s">
         <v>250</v>
       </c>
       <c r="B53" s="350"/>
       <c r="C53" s="350"/>
       <c r="D53" s="360">
         <f>D7+(3*365)+1</f>
-        <v>47756</v>
+        <v>48214</v>
       </c>
       <c r="E53" s="360">
         <f>IF(E7="","",E7+(3*365)+1)</f>
-        <v>48122</v>
+        <v>48579</v>
       </c>
       <c r="F53" s="360">
         <f>IF(F7="","",F7+(3*365)+1)</f>
-        <v>48487</v>
+        <v>48944</v>
       </c>
       <c r="G53" s="360">
         <f>IF(G7="","",G7+(3*365)+1)</f>
-        <v>48852</v>
+        <v>49309</v>
       </c>
       <c r="H53" s="360">
         <f>IF(H7="","",H7+(3*365)+1)</f>
-        <v>49217</v>
+        <v>49675</v>
       </c>
       <c r="I53" s="360"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="405" t="s">
         <v>251</v>
       </c>
       <c r="B54" s="350"/>
       <c r="C54" s="350"/>
       <c r="D54" s="406"/>
       <c r="E54" s="406"/>
       <c r="F54" s="406"/>
       <c r="G54" s="406"/>
       <c r="H54" s="406"/>
       <c r="I54" s="350"/>
     </row>
     <row r="55" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="851" t="s">
+      <c r="A55" s="870" t="s">
         <v>252</v>
       </c>
-      <c r="B55" s="851"/>
+      <c r="B55" s="870"/>
       <c r="C55" s="413" t="s">
         <v>253</v>
       </c>
       <c r="D55" s="407">
         <v>0.1</v>
       </c>
       <c r="E55" s="407"/>
       <c r="F55" s="407"/>
       <c r="G55" s="407"/>
       <c r="H55" s="407"/>
       <c r="I55" s="407"/>
     </row>
     <row r="56" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="851"/>
-      <c r="B56" s="851"/>
+      <c r="A56" s="870"/>
+      <c r="B56" s="870"/>
       <c r="C56" s="414"/>
       <c r="D56" s="415" t="s">
         <v>254</v>
       </c>
       <c r="E56" s="416"/>
       <c r="F56" s="416"/>
       <c r="G56" s="416"/>
       <c r="H56" s="416"/>
       <c r="I56" s="350"/>
     </row>
     <row r="57" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="851"/>
-      <c r="B57" s="851"/>
+      <c r="A57" s="870"/>
+      <c r="B57" s="870"/>
       <c r="C57" s="413" t="s">
         <v>255</v>
       </c>
       <c r="D57" s="408">
         <v>10000</v>
       </c>
       <c r="E57" s="408"/>
       <c r="F57" s="408"/>
       <c r="G57" s="408"/>
       <c r="H57" s="408"/>
       <c r="I57" s="407"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="350"/>
       <c r="B58" s="350"/>
       <c r="C58" s="350"/>
       <c r="D58" s="350"/>
       <c r="E58" s="350"/>
       <c r="F58" s="350"/>
       <c r="G58" s="350"/>
       <c r="H58" s="350"/>
       <c r="I58" s="350"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="409" t="s">
@@ -33198,591 +33198,591 @@
         <f>SUM(D60:D72)</f>
         <v>#REF!</v>
       </c>
       <c r="E73" s="421" t="e">
         <f t="shared" ref="E73:G73" si="9">SUM(E60:E72)</f>
         <v>#REF!</v>
       </c>
       <c r="F73" s="421" t="e">
         <f>SUM(F60:F72)</f>
         <v>#REF!</v>
       </c>
       <c r="G73" s="421" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="H73" s="421" t="e">
         <f>SUM(H60:H72)</f>
         <v>#REF!</v>
       </c>
       <c r="I73" s="421" t="e">
         <f>SUM(I60:I72)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="852" t="s">
+      <c r="A77" s="871" t="s">
         <v>260</v>
       </c>
-      <c r="B77" s="852"/>
-[...1 lines deleted...]
-      <c r="D77" s="852"/>
+      <c r="B77" s="871"/>
+      <c r="C77" s="871"/>
+      <c r="D77" s="871"/>
       <c r="E77" s="417" t="s">
         <v>0</v>
       </c>
-      <c r="J77" s="754" t="s">
+      <c r="J77" s="668" t="s">
         <v>278</v>
       </c>
-      <c r="K77" s="754"/>
-[...3 lines deleted...]
-      <c r="O77" s="754"/>
+      <c r="K77" s="668"/>
+      <c r="L77" s="668"/>
+      <c r="M77" s="668"/>
+      <c r="N77" s="668"/>
+      <c r="O77" s="668"/>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="J78" s="754"/>
-[...4 lines deleted...]
-      <c r="O78" s="754"/>
+      <c r="J78" s="668"/>
+      <c r="K78" s="668"/>
+      <c r="L78" s="668"/>
+      <c r="M78" s="668"/>
+      <c r="N78" s="668"/>
+      <c r="O78" s="668"/>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A79" s="352" t="s">
         <v>226</v>
       </c>
       <c r="B79" s="422"/>
       <c r="C79" s="422"/>
-      <c r="D79" s="853">
+      <c r="D79" s="872">
         <f>C1</f>
         <v>0</v>
       </c>
-      <c r="E79" s="853"/>
-[...1 lines deleted...]
-      <c r="G79" s="853"/>
+      <c r="E79" s="872"/>
+      <c r="F79" s="872"/>
+      <c r="G79" s="872"/>
       <c r="H79" s="423"/>
       <c r="I79" s="424" t="s">
         <v>227</v>
       </c>
-      <c r="J79" s="754"/>
-[...4 lines deleted...]
-      <c r="O79" s="754"/>
+      <c r="J79" s="668"/>
+      <c r="K79" s="668"/>
+      <c r="L79" s="668"/>
+      <c r="M79" s="668"/>
+      <c r="N79" s="668"/>
+      <c r="O79" s="668"/>
     </row>
     <row r="80" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A80" s="350"/>
       <c r="B80" s="350"/>
       <c r="C80" s="350"/>
       <c r="D80" s="350"/>
       <c r="E80" s="350"/>
       <c r="F80" s="350"/>
       <c r="G80" s="350"/>
       <c r="H80" s="350"/>
       <c r="I80" s="425" t="s">
         <v>261</v>
       </c>
-      <c r="J80" s="754"/>
-[...4 lines deleted...]
-      <c r="O80" s="754"/>
+      <c r="J80" s="668"/>
+      <c r="K80" s="668"/>
+      <c r="L80" s="668"/>
+      <c r="M80" s="668"/>
+      <c r="N80" s="668"/>
+      <c r="O80" s="668"/>
     </row>
     <row r="81" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="353"/>
-      <c r="B81" s="835" t="s">
+      <c r="B81" s="854" t="s">
         <v>276</v>
       </c>
-      <c r="C81" s="835"/>
-[...4 lines deleted...]
-      <c r="H81" s="835"/>
+      <c r="C81" s="854"/>
+      <c r="D81" s="854"/>
+      <c r="E81" s="854"/>
+      <c r="F81" s="854"/>
+      <c r="G81" s="854"/>
+      <c r="H81" s="854"/>
       <c r="I81" s="356"/>
-      <c r="J81" s="754" t="s">
+      <c r="J81" s="668" t="s">
         <v>262</v>
       </c>
-      <c r="K81" s="754"/>
-[...3 lines deleted...]
-      <c r="O81" s="754"/>
+      <c r="K81" s="668"/>
+      <c r="L81" s="668"/>
+      <c r="M81" s="668"/>
+      <c r="N81" s="668"/>
+      <c r="O81" s="668"/>
     </row>
     <row r="82" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A82" s="357"/>
       <c r="B82" s="358"/>
       <c r="C82" s="359"/>
       <c r="D82" s="360">
         <f>D4</f>
         <v>0</v>
       </c>
       <c r="E82" s="361" t="s">
         <v>230</v>
       </c>
       <c r="F82" s="360">
         <f>F4</f>
         <v>0</v>
       </c>
       <c r="G82" s="360"/>
       <c r="H82" s="426"/>
       <c r="I82" s="362"/>
-      <c r="J82" s="754"/>
-[...4 lines deleted...]
-      <c r="O82" s="754"/>
+      <c r="J82" s="668"/>
+      <c r="K82" s="668"/>
+      <c r="L82" s="668"/>
+      <c r="M82" s="668"/>
+      <c r="N82" s="668"/>
+      <c r="O82" s="668"/>
     </row>
     <row r="83" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A83" s="363"/>
       <c r="B83" s="363"/>
       <c r="C83" s="363"/>
       <c r="D83" s="363"/>
       <c r="E83" s="363"/>
       <c r="F83" s="363"/>
       <c r="G83" s="363"/>
       <c r="H83" s="363"/>
-      <c r="J83" s="754"/>
-[...4 lines deleted...]
-      <c r="O83" s="754"/>
+      <c r="J83" s="668"/>
+      <c r="K83" s="668"/>
+      <c r="L83" s="668"/>
+      <c r="M83" s="668"/>
+      <c r="N83" s="668"/>
+      <c r="O83" s="668"/>
     </row>
     <row r="84" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A84" s="364"/>
       <c r="B84" s="365"/>
       <c r="C84" s="366" t="s">
         <v>231</v>
       </c>
       <c r="D84" s="367">
         <f t="shared" ref="D84:H86" si="10">D6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="E84" s="367">
         <f t="shared" si="10"/>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="F84" s="367">
         <f t="shared" si="10"/>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="G84" s="367">
         <f t="shared" si="10"/>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="H84" s="367">
         <f t="shared" si="10"/>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="I84" s="427"/>
-      <c r="J84" s="754"/>
-[...4 lines deleted...]
-      <c r="O84" s="754"/>
+      <c r="J84" s="668"/>
+      <c r="K84" s="668"/>
+      <c r="L84" s="668"/>
+      <c r="M84" s="668"/>
+      <c r="N84" s="668"/>
+      <c r="O84" s="668"/>
     </row>
     <row r="85" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A85" s="369"/>
       <c r="B85" s="370"/>
       <c r="C85" s="371" t="s">
         <v>232</v>
       </c>
       <c r="D85" s="367">
         <f t="shared" si="10"/>
-        <v>46660</v>
+        <v>47118</v>
       </c>
       <c r="E85" s="367">
         <f t="shared" si="10"/>
-        <v>47026</v>
+        <v>47483</v>
       </c>
       <c r="F85" s="367">
         <f t="shared" si="10"/>
-        <v>47391</v>
+        <v>47848</v>
       </c>
       <c r="G85" s="367">
         <f t="shared" si="10"/>
-        <v>47756</v>
+        <v>48213</v>
       </c>
       <c r="H85" s="367">
         <f t="shared" si="10"/>
-        <v>48121</v>
+        <v>48579</v>
       </c>
       <c r="I85" s="428"/>
-      <c r="J85" s="754"/>
-[...4 lines deleted...]
-      <c r="O85" s="754"/>
+      <c r="J85" s="668"/>
+      <c r="K85" s="668"/>
+      <c r="L85" s="668"/>
+      <c r="M85" s="668"/>
+      <c r="N85" s="668"/>
+      <c r="O85" s="668"/>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A86" s="374"/>
       <c r="B86" s="375"/>
       <c r="C86" s="375"/>
       <c r="D86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 1</v>
       </c>
       <c r="E86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 2</v>
       </c>
       <c r="F86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 3</v>
       </c>
       <c r="G86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 4</v>
       </c>
       <c r="H86" s="429" t="str">
         <f t="shared" si="10"/>
         <v>Year 5</v>
       </c>
       <c r="I86" s="430" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A87" s="859" t="s">
+      <c r="A87" s="840" t="s">
         <v>263</v>
       </c>
-      <c r="B87" s="860"/>
-      <c r="C87" s="861"/>
+      <c r="B87" s="841"/>
+      <c r="C87" s="842"/>
       <c r="D87" s="431">
         <f>D47</f>
         <v>0</v>
       </c>
       <c r="E87" s="431">
         <f>E47</f>
         <v>0</v>
       </c>
       <c r="F87" s="431">
         <f>F47</f>
         <v>0</v>
       </c>
       <c r="G87" s="431">
         <f>G47</f>
         <v>0</v>
       </c>
       <c r="H87" s="431">
         <f>H47</f>
         <v>0</v>
       </c>
       <c r="I87" s="432">
         <f>SUM(D87:H87)</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A88" s="862" t="s">
+      <c r="A88" s="843" t="s">
         <v>264</v>
       </c>
-      <c r="B88" s="863"/>
-      <c r="C88" s="864"/>
+      <c r="B88" s="844"/>
+      <c r="C88" s="845"/>
       <c r="D88" s="349">
         <v>0</v>
       </c>
       <c r="E88" s="349">
         <v>0</v>
       </c>
       <c r="F88" s="349">
         <v>0</v>
       </c>
       <c r="G88" s="349">
         <v>0</v>
       </c>
       <c r="H88" s="349">
         <v>0</v>
       </c>
       <c r="I88" s="432">
         <f>SUM(D88:H88)</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="865" t="s">
+      <c r="A89" s="846" t="s">
         <v>277</v>
       </c>
-      <c r="B89" s="866"/>
-      <c r="C89" s="867"/>
+      <c r="B89" s="847"/>
+      <c r="C89" s="848"/>
       <c r="D89" s="433">
         <f>D87-D88</f>
         <v>0</v>
       </c>
       <c r="E89" s="433">
         <f>IF(E6="","",E87-E88)</f>
         <v>0</v>
       </c>
       <c r="F89" s="433">
         <f>IF(F6="","",F87-F88)</f>
         <v>0</v>
       </c>
       <c r="G89" s="433">
         <f>IF(G6="","",G87-G88)</f>
         <v>0</v>
       </c>
       <c r="H89" s="433">
         <f>IF(H6="","",H87-H88)</f>
         <v>0</v>
       </c>
       <c r="I89" s="434">
         <f t="shared" ref="I89" si="11">I87-I88</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A90" s="350"/>
       <c r="B90" s="350"/>
       <c r="C90" s="350"/>
       <c r="D90" s="350"/>
       <c r="E90" s="350"/>
       <c r="F90" s="350"/>
       <c r="G90" s="350"/>
       <c r="H90" s="350"/>
     </row>
     <row r="91" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="868" t="s">
+      <c r="A91" s="849" t="s">
         <v>265</v>
       </c>
-      <c r="B91" s="868"/>
-[...6 lines deleted...]
-      <c r="I91" s="868"/>
+      <c r="B91" s="849"/>
+      <c r="C91" s="849"/>
+      <c r="D91" s="849"/>
+      <c r="E91" s="849"/>
+      <c r="F91" s="849"/>
+      <c r="G91" s="849"/>
+      <c r="H91" s="849"/>
+      <c r="I91" s="849"/>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A92" s="869" t="s">
+      <c r="A92" s="850" t="s">
         <v>266</v>
       </c>
-      <c r="B92" s="869"/>
-[...5 lines deleted...]
-      <c r="H92" s="869"/>
+      <c r="B92" s="850"/>
+      <c r="C92" s="850"/>
+      <c r="D92" s="850"/>
+      <c r="E92" s="850"/>
+      <c r="F92" s="850"/>
+      <c r="G92" s="850"/>
+      <c r="H92" s="850"/>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A93" s="870" t="s">
+      <c r="A93" s="851" t="s">
         <v>267</v>
       </c>
-      <c r="B93" s="870"/>
-[...5 lines deleted...]
-      <c r="H93" s="870"/>
+      <c r="B93" s="851"/>
+      <c r="C93" s="851"/>
+      <c r="D93" s="851"/>
+      <c r="E93" s="851"/>
+      <c r="F93" s="851"/>
+      <c r="G93" s="851"/>
+      <c r="H93" s="851"/>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A94" s="350"/>
       <c r="B94" s="350"/>
       <c r="C94" s="350"/>
       <c r="D94" s="350"/>
       <c r="E94" s="350"/>
       <c r="F94" s="350"/>
       <c r="G94" s="350"/>
       <c r="H94" s="350"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A95" s="350" t="s">
         <v>268</v>
       </c>
       <c r="B95" s="350"/>
       <c r="C95" s="350"/>
       <c r="D95" s="350"/>
       <c r="E95" s="350"/>
       <c r="F95" s="350"/>
       <c r="G95" s="350"/>
       <c r="H95" s="350"/>
     </row>
     <row r="96" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A96" s="435" t="s">
         <v>269</v>
       </c>
       <c r="B96" s="436"/>
       <c r="C96" s="436"/>
       <c r="D96" s="436"/>
       <c r="E96" s="437"/>
-      <c r="F96" s="871" t="s">
+      <c r="F96" s="852" t="s">
         <v>270</v>
       </c>
-      <c r="G96" s="872"/>
+      <c r="G96" s="853"/>
       <c r="H96" s="438"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A97" s="854"/>
-[...5 lines deleted...]
-      <c r="G97" s="858"/>
+      <c r="A97" s="835"/>
+      <c r="B97" s="836"/>
+      <c r="C97" s="836"/>
+      <c r="D97" s="836"/>
+      <c r="E97" s="837"/>
+      <c r="F97" s="838"/>
+      <c r="G97" s="839"/>
       <c r="H97" s="350"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A98" s="854"/>
-[...5 lines deleted...]
-      <c r="G98" s="858"/>
+      <c r="A98" s="835"/>
+      <c r="B98" s="836"/>
+      <c r="C98" s="836"/>
+      <c r="D98" s="836"/>
+      <c r="E98" s="837"/>
+      <c r="F98" s="838"/>
+      <c r="G98" s="839"/>
       <c r="H98" s="350"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A99" s="854"/>
-[...5 lines deleted...]
-      <c r="G99" s="858"/>
+      <c r="A99" s="835"/>
+      <c r="B99" s="836"/>
+      <c r="C99" s="836"/>
+      <c r="D99" s="836"/>
+      <c r="E99" s="837"/>
+      <c r="F99" s="838"/>
+      <c r="G99" s="839"/>
       <c r="H99" s="350"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A100" s="854"/>
-[...5 lines deleted...]
-      <c r="G100" s="858"/>
+      <c r="A100" s="835"/>
+      <c r="B100" s="836"/>
+      <c r="C100" s="836"/>
+      <c r="D100" s="836"/>
+      <c r="E100" s="837"/>
+      <c r="F100" s="838"/>
+      <c r="G100" s="839"/>
       <c r="H100" s="350"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A101" s="854"/>
-[...5 lines deleted...]
-      <c r="G101" s="858"/>
+      <c r="A101" s="835"/>
+      <c r="B101" s="836"/>
+      <c r="C101" s="836"/>
+      <c r="D101" s="836"/>
+      <c r="E101" s="837"/>
+      <c r="F101" s="838"/>
+      <c r="G101" s="839"/>
       <c r="H101" s="350"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A102" s="854"/>
-[...5 lines deleted...]
-      <c r="G102" s="858"/>
+      <c r="A102" s="835"/>
+      <c r="B102" s="836"/>
+      <c r="C102" s="836"/>
+      <c r="D102" s="836"/>
+      <c r="E102" s="837"/>
+      <c r="F102" s="838"/>
+      <c r="G102" s="839"/>
       <c r="H102" s="350"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="A1:B1"/>
-[...8 lines deleted...]
-    <mergeCell ref="D79:G79"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="F101:G101"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="F98:G98"/>
     <mergeCell ref="B81:H81"/>
     <mergeCell ref="J81:O85"/>
     <mergeCell ref="A87:C87"/>
     <mergeCell ref="A88:C88"/>
     <mergeCell ref="A89:C89"/>
     <mergeCell ref="A91:I91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="F96:G96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="F97:G97"/>
-    <mergeCell ref="A102:E102"/>
-[...6 lines deleted...]
-    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A55:B57"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="J77:O80"/>
+    <mergeCell ref="D79:G79"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:G1"/>
+    <mergeCell ref="J6:AH6"/>
+    <mergeCell ref="J8:R8"/>
+    <mergeCell ref="A44:B44"/>
   </mergeCells>
   <conditionalFormatting sqref="A97:G102">
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>$E$77="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A79:I102">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$E$77="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D88:H88">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$E$77="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="J8" r:id="rId1" display="** Required Budget Justification Template" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="J8:R8" r:id="rId2" display="Click Here: Required Proposal and Budget Justification Template to be completed" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId3"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="75" max="8" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B17:B30" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
           <x14:formula1>
             <xm:f>Worksheet!$F$20:$F$21</xm:f>
           </x14:formula1>
           <xm:sqref>E77</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:BZ186"/>
   <sheetViews>
-    <sheetView topLeftCell="A121" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="L145" sqref="L145"/>
+    <sheetView topLeftCell="A43" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="AA64" sqref="AA64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="32.7265625" style="5" customWidth="1"/>
     <col min="2" max="2" width="11" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.54296875" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.26953125" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.1796875" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.7265625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.1796875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.453125" style="5" customWidth="1"/>
     <col min="11" max="16" width="11" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="9.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14" style="5" customWidth="1"/>
     <col min="24" max="25" width="9.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="9.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.453125" style="5" customWidth="1"/>
@@ -33801,177 +33801,177 @@
       <c r="B2" s="18" t="s">
         <v>121</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A3" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="22">
         <f>Budget!C6</f>
-        <v>46296</v>
+        <v>46753</v>
       </c>
       <c r="C3" s="22">
         <f>IF(Budget!L6=0,(DATE(YEAR(B3),MONTH(B3)+Budget!K6,DAY(B3))),IF(Budget!L6="",(DATE(YEAR(B3),MONTH(B3)+Budget!K6,DAY(B3))),Budget!L5))</f>
-        <v>46661</v>
+        <v>47119</v>
       </c>
       <c r="D3" s="22">
         <f>IF(Budget!M6=0,(DATE(YEAR(C3),MONTH(C3)+Budget!L6,DAY(C3))),IF(Budget!M6="",(DATE(YEAR(C3),MONTH(C3)+Budget!L6,DAY(C3))),Budget!M5))</f>
-        <v>47027</v>
+        <v>47484</v>
       </c>
       <c r="E3" s="22">
         <f>IF(Budget!N6=0,(DATE(YEAR(D3),MONTH(D3)+Budget!M6,DAY(D3))),IF(Budget!N6="",(DATE(YEAR(D3),MONTH(D3)+Budget!M6,DAY(D3))),Budget!N5))</f>
-        <v>47392</v>
+        <v>47849</v>
       </c>
       <c r="F3" s="22">
         <f>IF(Budget!O6=0,(DATE(YEAR(E3),MONTH(E3)+Budget!N6,DAY(E3))),IF(Budget!O6="",(DATE(YEAR(E3),MONTH(E3)+Budget!N6,DAY(E3))),Budget!O5))</f>
-        <v>47757</v>
+        <v>48214</v>
       </c>
       <c r="G3" s="22">
         <f>IF(Budget!P6=0,(DATE(YEAR(F3),MONTH(F3)+Budget!O6,DAY(F3))),IF(Budget!P6="",(DATE(YEAR(F3),MONTH(F3)+Budget!O6,DAY(F3))),Budget!P5))</f>
-        <v>48122</v>
+        <v>48580</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A4" s="26" t="s">
         <v>123</v>
       </c>
       <c r="B4" s="23" t="str">
         <f>IF(B12=TRUE,"17/18",IF(C12=TRUE,"18/19",IF(D12=TRUE,"19/20",IF(E12=TRUE,"20/21",IF(F12=TRUE,"21/22",IF(G12=TRUE,"22/23",IF(H12=TRUE,"23/24",IF(I12=TRUE,"24/25",IF(J12=TRUE,"25/26",IF(K12=TRUE,"26/27",IF(L12=TRUE,"27/28",IF(M12=TRUE,"28/29",IF($N$12=TRUE,"29/30",IF(O12=TRUE,"30/31",IF(P12=TRUE,"31/32",IF(Q12=TRUE,"32/33",IF(R12=TRUE,"33/34",IF(S12=TRUE,"34/35",IF(T12=TRUE,"35/36")))))))))))))))))))</f>
-        <v>26/27</v>
+        <v>27/28</v>
       </c>
       <c r="C4" s="23" t="str">
         <f>IF(B13=TRUE,"17/18",IF(C13=TRUE,"18/19",IF(D13=TRUE,"19/20",IF(E13=TRUE,"20/21",IF(F13=TRUE,"21/22",IF(G13=TRUE,"22/23", IF(H13=TRUE,"23/24",IF(I13=TRUE,"24/25",IF(J13=TRUE,"25/26",IF(K13=TRUE,"26/27",IF(L13=TRUE,"27/28",IF(M13=TRUE,"28/29",IF($N$13=TRUE,"29/30",IF(O13=TRUE,"30/31",IF(P13=TRUE,"31/32",IF(Q13=TRUE,"32/33",IF(R13=TRUE,"33/34",IF(S13=TRUE,"34/35",IF(T13=TRUE,"35/36")))))))))))))))))))</f>
-        <v>27/28</v>
+        <v>28/29</v>
       </c>
       <c r="D4" s="23" t="str">
         <f>IF(B14=TRUE,"17/18",IF(C14=TRUE,"18/19",IF(D14=TRUE,"19/20",IF(E14=TRUE,"20/21",IF(F14=TRUE,"21/22",IF(G14=TRUE,"22/23", IF(H14=TRUE,"23/24",IF(I14=TRUE,"24/25",IF(J14=TRUE,"25/26",IF(K14=TRUE,"26/27",IF(L14=TRUE,"27/28",IF(M14=TRUE,"28/29",IF($N$14=TRUE,"29/30",IF(O14=TRUE,"30/31",IF(P14=TRUE,"31/32",IF(Q14=TRUE,"32/33",IF(R14=TRUE,"33/34",IF(S14=TRUE,"34/35",IF(T14=TRUE,"35/36")))))))))))))))))))</f>
-        <v>28/29</v>
+        <v>29/30</v>
       </c>
       <c r="E4" s="23" t="str">
         <f>IF(B15=TRUE,"17/18",IF(C15=TRUE,"18/19",IF(D15=TRUE,"19/20",IF(E15=TRUE,"20/21",IF(F15=TRUE,"21/22",IF(G15=TRUE,"22/23", IF(H15=TRUE,"23/24",IF(I15=TRUE,"24/25",IF(J15=TRUE,"25/26",IF(K15=TRUE,"26/27",IF(L15=TRUE,"27/28",IF(M15=TRUE,"28/29",IF($N$15=TRUE,"29/30",IF(O15=TRUE,"30/31",IF(P15=TRUE,"31/32",IF(Q15=TRUE,"32/33",IF(R15=TRUE,"33/34",IF(S15=TRUE,"34/35",IF(T15=TRUE,"35/36")))))))))))))))))))</f>
-        <v>29/30</v>
+        <v>30/31</v>
       </c>
       <c r="F4" s="23" t="str">
         <f>IF(B16=TRUE,"17/18",IF(C16=TRUE,"18/19",IF(D16=TRUE,"19/20",IF(E16=TRUE,"20/21",IF(F16=TRUE,"21/22",IF(G16=TRUE,"22/23", IF(H16=TRUE,"23/24",IF(I16=TRUE,"24/25",IF(J16=TRUE,"25/26",IF(K16=TRUE,"26/27",IF(L16=TRUE,"27/28",IF(M16=TRUE,"28/29",IF($N$16=TRUE,"29/30",IF(O16=TRUE,"30/31",IF(P16=TRUE,"31/32",IF(Q16=TRUE,"32/33",IF(R16=TRUE,"33/34",IF(S16=TRUE,"34/35",IF(T16=TRUE,"35/36")))))))))))))))))))</f>
-        <v>30/31</v>
+        <v>31/32</v>
       </c>
       <c r="G4" s="23" t="str">
         <f>IF(B17=TRUE,"17/18",IF(C17=TRUE,"18/19",IF(D17=TRUE,"19/20",IF(E17=TRUE,"20/21",IF(F17=TRUE,"21/22",IF(G17=TRUE,"22/23", IF(H17=TRUE,"23/24",IF(I17=TRUE,"24/25",IF(J17=TRUE,"25/26",IF(K17=TRUE,"26/27",IF(L17=TRUE,"27/28",IF(M17=TRUE,"28/29",IF($N$17=TRUE,"29/30",IF(O17=TRUE,"30/31",IF(P17=TRUE,"31/32",IF(Q17=TRUE,"32/33",IF(R17=TRUE,"33/34",IF(S17=TRUE,"34/35",IF(T17=TRUE,"35/36")))))))))))))))))))</f>
-        <v>31/32</v>
+        <v>32/33</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A5" s="26" t="s">
         <v>124</v>
       </c>
       <c r="B5" s="27">
         <f>Budget!K6</f>
         <v>12</v>
       </c>
       <c r="C5" s="27">
         <f>Budget!L6</f>
         <v>12</v>
       </c>
       <c r="D5" s="27">
         <f>Budget!M6</f>
         <v>12</v>
       </c>
       <c r="E5" s="27">
         <f>Budget!N6</f>
         <v>12</v>
       </c>
       <c r="F5" s="27">
         <f>Budget!O6</f>
         <v>12</v>
       </c>
       <c r="G5" s="27"/>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A6" s="26" t="s">
         <v>125</v>
       </c>
       <c r="B6" s="23">
         <f>ROUND(IF(B4="17/18",(12*YEARFRAC(C11,B3,1)),IF(B4="18/19",(12*YEARFRAC(D11,B3,1)),IF(B4="19/20",(12*YEARFRAC(E11,B3,1)),IF(B4="20/21",(12*YEARFRAC(F11,B3,1)),IF(B4="21/22",(12*YEARFRAC(G11,B3,1)),IF(B4="22/23",(12*YEARFRAC(H11,B3,1)),IF(B4="23/24",(12*YEARFRAC(I11,B3,1)),IF(B4="24/25",(12*YEARFRAC(J11,B3,1)),IF(B4="25/26",(12*YEARFRAC(K11,B3,1)), IF(B4="26/27",(12*YEARFRAC(L11,B3,1)),IF(B4="27/28",(12*YEARFRAC(M11,B3,1)),IF(B4="28/29",(12*YEARFRAC(N11,B3,1)),IF(B4="29/30",(12*YEARFRAC(O11,B3,1)),IF(B4="30/31",(12*YEARFRAC(P11,B3,1)),IF(B4="31/32",(12*YEARFRAC(Q11,B3,1)),IF(B4="32/33",(12*YEARFRAC(R11,B3,1)),IF(B4="33/34",(12*YEARFRAC(S11,B3,1)),IF(B4="34/35",(12*YEARFRAC(T11,B3,1)),IF(B4="35/36",(12*YEARFRAC(U11,B3,1))))))))))))))))))))),0)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C6" s="23">
         <f>ROUND(IF(C4="17/18",(12*YEARFRAC(C11,C3,1)),IF(C4="18/19",(12*YEARFRAC(D11,C3,1)),IF(C4="19/20",(12*YEARFRAC(E11,C3,1)),IF(C4="20/21",(12*YEARFRAC(F11,C3,1)),IF(C4="21/22",(12*YEARFRAC(G11,C3,1)),IF(C4="22/23",(12*YEARFRAC(H11,C3,1)),IF(C4="23/24",(12*YEARFRAC(I11,C3,1)),IF(C4="24/25",(12*YEARFRAC(J11,C3,1)),IF(C4="25/26",(12*YEARFRAC(K11,C3,1)), IF(C4="26/27",(12*YEARFRAC(L11,C3,1)),IF(C4="27/28",(12*YEARFRAC(M11,C3,1)),IF(C4="28/29",(12*YEARFRAC(N11,C3,1)),IF(C4="29/30",(12*YEARFRAC(O11,C3,1)),IF(C4="30/31",(12*YEARFRAC(P11,C3,1)),IF(C4="31/32",(12*YEARFRAC(Q11,C3,1)),IF(C4="32/33",(12*YEARFRAC(R11,C3,1)),IF(C4="33/34",(12*YEARFRAC(S11,C3,1)),IF(C4="34/35",(12*YEARFRAC(T11,C3,1)),IF(C4="35/36",(12*YEARFRAC(U11,C3,1))))))))))))))))))))),0)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D6" s="23">
         <f>ROUND(IF(D4="17/18",(12*YEARFRAC(C11,D3,1)),IF(D4="18/19",(12*YEARFRAC(D11,D3,1)),IF(D4="19/20",(12*YEARFRAC(E11,D3,1)),IF(D4="20/21",(12*YEARFRAC(F11,D3,1)),IF(D4="21/22",(12*YEARFRAC(G11,D3,1)),IF(D4="22/23",(12*YEARFRAC(H11,D3,1)),IF(D4="23/24",(12*YEARFRAC(I11,D3,1)),IF(D4="24/25",(12*YEARFRAC(J11,D3,1)),IF(D4="25/26",(12*YEARFRAC(K11,D3,1)), IF(D4="26/27",(12*YEARFRAC(L11,D3,1)),IF(D4="27/28",(12*YEARFRAC(M11,D3,1)),IF(D4="28/29",(12*YEARFRAC(N11,D3,1)),IF(D4="29/30",(12*YEARFRAC(O11,D3,1)),IF(D4="30/31",(12*YEARFRAC(P11,D3,1)),IF(D4="31/32",(12*YEARFRAC(Q11,D3,1)),IF(D4="32/33",(12*YEARFRAC(R11,D3,1)),IF(D4="33/34",(12*YEARFRAC(S11,D3,1)),IF(D4="34/35",(12*YEARFRAC(T11,D3,1)),IF(D4="35/36",(12*YEARFRAC(U11,D3,1))))))))))))))))))))),0)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E6" s="23">
         <f>ROUND(IF(E4="17/18",(12*YEARFRAC(C11,E3,1)),IF(E4="18/19",(12*YEARFRAC(D11,E3,1)),IF(E4="19/20",(12*YEARFRAC(E11,E3,1)),IF(E4="20/21",(12*YEARFRAC(F11,E3,1)),IF(E4="21/22",(12*YEARFRAC(G11,E3,1)),IF(E4="22/23",(12*YEARFRAC(H11,E3,1)),IF(E4="23/24",(12*YEARFRAC(I11,E3,1)),IF(E4="24/25",(12*YEARFRAC(J11,E3,1)),IF(E4="25/26",(12*YEARFRAC(K11,E3,1)), IF(E4="26/27",(12*YEARFRAC(L11,E3,1)),IF(E4="27/28",(12*YEARFRAC(M11,E3,1)),IF(E4="28/29",(12*YEARFRAC(N11,E3,1)),IF(E4="29/30",(12*YEARFRAC(O11,E3,1)),IF(E4="30/31",(12*YEARFRAC(P11,E3,1)),IF(E4="31/32",(12*YEARFRAC(Q11,E3,1)),IF(E4="32/33",(12*YEARFRAC(R11,E3,1)),IF(E4="33/34",(12*YEARFRAC(S11,E3,1)),IF(E4="34/35",(12*YEARFRAC(T11,E3,1)),IF(E4="35/36",(12*YEARFRAC(U11,E3,1))))))))))))))))))))),0)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F6" s="23">
         <f>ROUND(IF(F4="17/18",(12*YEARFRAC(C11,F3,1)),IF(F4="18/19",(12*YEARFRAC(D11,F3,1)),IF(F4="19/20",(12*YEARFRAC(E11,F3,1)),IF(F4="20/21",(12*YEARFRAC(F11,F3,1)),IF(F4="21/22",(12*YEARFRAC(G11,F3,1)),IF(F4="22/23",(12*YEARFRAC(H11,F3,1)),IF(F4="23/24",(12*YEARFRAC(I11,F3,1)),IF(F4="24/25",(12*YEARFRAC(J11,F3,1)),IF(F4="25/26",(12*YEARFRAC(K11,F3,1)), IF(F4="26/27",(12*YEARFRAC(L11,F3,1)),IF(F4="27/28",(12*YEARFRAC(M11,F3,1)),IF(F4="28/29",(12*YEARFRAC(N11,F3,1)),IF(F4="29/30",(12*YEARFRAC(O11,F3,1)),IF(F4="30/31",(12*YEARFRAC(P11,F3,1)),IF(F4="31/32",(12*YEARFRAC(Q11,F3,1)),IF(F4="32/33",(12*YEARFRAC(R11,F3,1)),IF(F4="33/34",(12*YEARFRAC(S11,F3,1)),IF(F4="34/35",(12*YEARFRAC(T11,F3,1)),IF(F4="35/36",(12*YEARFRAC(U11,F3,1))))))))))))))))))))),0)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A7" s="26" t="s">
         <v>126</v>
       </c>
       <c r="B7" s="27">
         <f>Budget!K6-B6</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C7" s="27">
         <f>Budget!L6-C6</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D7" s="27">
         <f>Budget!M6-D6</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E7" s="27">
         <f>Budget!N6-E6</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F7" s="27">
         <f>Budget!O6-F6</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G7" s="27"/>
     </row>
     <row r="8" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="172" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="23">
         <v>1</v>
       </c>
       <c r="C9" s="27">
         <v>2</v>
       </c>
       <c r="D9" s="23">
         <v>3</v>
       </c>
       <c r="E9" s="23">
         <v>4</v>
       </c>
       <c r="F9" s="23">
         <v>5</v>
       </c>
       <c r="G9" s="23">
         <v>6</v>
@@ -34165,55 +34165,55 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="18" t="b">
         <f t="shared" ref="F12:J12" si="1">AND($B$3&gt;=F11,$B$3&lt;G11)</f>
         <v>0</v>
       </c>
       <c r="G12" s="18" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H12" s="18" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I12" s="18" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J12" s="18" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K12" s="18" t="b">
         <f>AND($B$3&gt;=K11,$B$3&lt;L11)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L12" s="18" t="b">
         <f>AND($B$3&gt;=L11,$B$3&lt;M11)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M12" s="18" t="b">
         <f>AND($B$3&gt;=M11,$B$3&lt;$N$11)</f>
         <v>0</v>
       </c>
       <c r="N12" s="18" t="b">
         <f>AND($B$3&gt;=$N$11,$B$3&lt;O11)</f>
         <v>0</v>
       </c>
       <c r="O12" s="18" t="b">
         <f t="shared" ref="O12:T12" si="2">AND($B$3&gt;=O11,$B$3&lt;P11)</f>
         <v>0</v>
       </c>
       <c r="P12" s="18" t="b">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q12" s="18" t="b">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R12" s="18" t="b">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -34251,55 +34251,55 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G13" s="18" t="b">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H13" s="18" t="b">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I13" s="18" t="b">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J13" s="18" t="b">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K13" s="18" t="b">
         <f>AND($C$3&gt;=K11,$C$3&lt;L11)</f>
         <v>0</v>
       </c>
       <c r="L13" s="18" t="b">
         <f>AND($C$3&gt;=L11,$C$3&lt;M11)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M13" s="18" t="b">
         <f>AND($C$3&gt;=M11,$C$3&lt;$N$11)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N13" s="18" t="b">
         <f>AND($C$3&gt;=$N$11,$C$3&lt;O11)</f>
         <v>0</v>
       </c>
       <c r="O13" s="18" t="b">
         <f t="shared" ref="O13:T13" si="5">AND($C$3&gt;=O11,$C$3&lt;P11)</f>
         <v>0</v>
       </c>
       <c r="P13" s="18" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q13" s="18" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R13" s="18" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S13" s="18" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
@@ -34337,55 +34337,55 @@
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H14" s="18" t="b">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I14" s="18" t="b">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J14" s="18" t="b">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K14" s="18" t="b">
         <f>AND($D$3&gt;=K11,$D$3&lt;L11)</f>
         <v>0</v>
       </c>
       <c r="L14" s="18" t="b">
         <f>AND($D$3&gt;=L11,$D$3&lt;M11)</f>
         <v>0</v>
       </c>
       <c r="M14" s="18" t="b">
         <f>AND($D$3&gt;=M11,$D$3&lt;$N$11)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N14" s="18" t="b">
         <f>AND($D$3&gt;=$N$11,$D$3&lt;O11)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O14" s="18" t="b">
         <f>AND($D$3&gt;=O11,$D$3&lt;P11)</f>
         <v>0</v>
       </c>
       <c r="P14" s="18" t="b">
         <f>AND($D$3&gt;=P11,$D$3&lt;Q11)</f>
         <v>0</v>
       </c>
       <c r="Q14" s="18" t="b">
         <f>AND($D$3&gt;=Q11,$D$3&lt;R11)</f>
         <v>0</v>
       </c>
       <c r="R14" s="18" t="b">
         <f>AND($D$3&gt;=R11,$D$3&lt;S11)</f>
         <v>0</v>
       </c>
       <c r="S14" s="18" t="b">
         <f t="shared" ref="S14" si="8">AND($D$3&gt;=S11,$D$3&lt;T11)</f>
         <v>0</v>
       </c>
       <c r="T14" s="18" t="b">
         <f>AND($D$3&gt;=T11,$D$3&lt;U11)</f>
         <v>0</v>
       </c>
@@ -34423,55 +34423,55 @@
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I15" s="18" t="b">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J15" s="18" t="b">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K15" s="18" t="b">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L15" s="18" t="b">
         <f>AND($E$3&gt;=L11,$E$3&lt;M11)</f>
         <v>0</v>
       </c>
       <c r="M15" s="18" t="b">
         <f>AND($E$3&gt;=M11,$E$3&lt;$N$11)</f>
         <v>0</v>
       </c>
       <c r="N15" s="18" t="b">
         <f>AND($E$3&gt;=$N$11,$E$3&lt;O11)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O15" s="18" t="b">
         <f t="shared" ref="O15:T15" si="11">AND($E$3&gt;=O11,$E$3&lt;P11)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P15" s="18" t="b">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="Q15" s="18" t="b">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="R15" s="18" t="b">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="S15" s="18" t="b">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T15" s="18" t="b">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="U15" s="18"/>
     </row>
     <row r="16" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="18" t="s">
@@ -34509,55 +34509,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J16" s="18" t="b">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="K16" s="18" t="b">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L16" s="18" t="b">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="M16" s="18" t="b">
         <f>AND($F$3&gt;=M11,$F$3&lt;$N$11)</f>
         <v>0</v>
       </c>
       <c r="N16" s="18" t="b">
         <f>AND($F$3&gt;=$N$11,$F$3&lt;O11)</f>
         <v>0</v>
       </c>
       <c r="O16" s="18" t="b">
         <f t="shared" ref="O16:T16" si="14">AND($F$3&gt;=O11,$F$3&lt;P11)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P16" s="18" t="b">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q16" s="18" t="b">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="R16" s="18" t="b">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="S16" s="18" t="b">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="T16" s="18" t="b">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="U16" s="18"/>
     </row>
     <row r="17" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="18" t="b">
         <f t="shared" ref="B17:E17" si="15">AND($G$3&gt;=B11,$G$3&lt;C11)</f>
@@ -34595,55 +34595,55 @@
         <f>AND($G$3&gt;=J11,$G$3&lt;K11)</f>
         <v>0</v>
       </c>
       <c r="K17" s="18" t="b">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L17" s="18" t="b">
         <f>AND($G$3&gt;=L11,$G$3&lt;M11)</f>
         <v>0</v>
       </c>
       <c r="M17" s="18" t="b">
         <f>AND($G$3&gt;=M11,$G$3&lt;$N$11)</f>
         <v>0</v>
       </c>
       <c r="N17" s="18" t="b">
         <f>AND($G$3&gt;=$N$11,$G$3&lt;O11)</f>
         <v>0</v>
       </c>
       <c r="O17" s="18" t="b">
         <f t="shared" ref="O17:T17" si="17">AND($G$3&gt;=O11,$G$3&lt;P11)</f>
         <v>0</v>
       </c>
       <c r="P17" s="18" t="b">
         <f t="shared" si="17"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="18" t="b">
         <f t="shared" si="17"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R17" s="18" t="b">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="S17" s="18" t="b">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="T17" s="18" t="b">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="U17" s="18"/>
     </row>
     <row r="18" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="18"/>
       <c r="F19" s="4" t="s">
@@ -34926,71 +34926,71 @@
         <f>ROUND(IF($S$38=0,Budget!C11,IF($S$38=1,Budget!C11*B37,IF($S$38=2,Budget!C11*B37*B37,IF($S$38=3,Budget!C11*B37*B37*B37,IF($S$38=4,Budget!C11*B37*B37*B37*B37,IF($S$38=5,Budget!C11*B37*B37*B37*B37*B37,IF($S$38=6,Budget!C11*B37*B37*B37*B37*B37*B37))))))),0)</f>
         <v>0</v>
       </c>
       <c r="I37" s="24">
         <f>ROUND(IF($B$6=12,(C37*Budget!D11/12*Budget!$K$6),IF(Budget!$K$6-$B$6&lt;0,(C37*Budget!D11/12*Budget!$K$6),(C37*Budget!D11/12*$B$6)+(D37*Budget!D11/12*$B$7))),0)</f>
         <v>0</v>
       </c>
       <c r="J37" s="24">
         <f>ROUND(IF($C$6=12,(D37*Budget!E11/12*Budget!$L$6),IF(Budget!$L$6-$C$6&lt;0,(D37*Budget!E11/12*Budget!$L$6),(D37*Budget!E11/12*$C$6)+(E37*Budget!E11/12*$C$7))),0)</f>
         <v>0</v>
       </c>
       <c r="K37" s="24">
         <f>ROUND(IF($D$6=12,(E37*Budget!F11/12*Budget!$M$6),IF(Budget!$M$6-$D$6&lt;0,(E37*Budget!F11/12*Budget!$M$6),(E37*Budget!F11/12*$D$6)+(F37*Budget!F11/12*$D$7))),0)</f>
         <v>0</v>
       </c>
       <c r="L37" s="24">
         <f>ROUND(IF($E$6=12,(F37*Budget!G11/12*Budget!$N$6),IF(Budget!$N$6-$E$6&lt;0,(F37*Budget!G11/12*Budget!$N$6),(F37*Budget!G11/12*$E$6)+(G37*Budget!G11/12*$E$7))),0)</f>
         <v>0</v>
       </c>
       <c r="M37" s="25">
         <f>ROUND(IF($F$6=12,(G37*Budget!H11/12*Budget!$O$6),IF(Budget!$O$6-$F$6&lt;0,(G37*Budget!H11/12*Budget!$O$6),(G37*Budget!H11/12*$F$6)+(H37*Budget!H11/12*$F$7))),0)</f>
         <v>0</v>
       </c>
       <c r="N37" s="52">
         <f>IF($B$4=$B$10,$B$9,IF($B$4=$C$10,$C$9,IF($B$4=$D$10,$D$9,IF($B$4=$E$10,$E$9,IF($B$4=$F$10,$F$9,IF($B$4=$G$10,$G$9,IF($B$4=$H$10,$H$9,IF($B$4=$I$10,$I$9,IF($B$4=$J$10,$J$9,IF($B$4=$K$10,$K$9,IF($B$4=$L$10,$L$9,IF($B$4=$M$10,$M$9,IF($B$4=$N$10,$N$9,IF($B$4=$O$10,$O$9,IF($B$4=$P$10,$P$9,IF($B$4=$Q$10,$Q$9,IF($B$4=$R$10,$R$9,IF($B$4=$S$10,$S$9,IF($B$4=$T$10,$T$9,IF($B$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O37" s="18">
         <f>IF($C$4=$B$10,$B$9,IF($C$4=$C$10,$C$9,IF($C$4=$D$10,$D$9,IF($C$4=$E$10,$E$9,IF($C$4=$F$10,$F$9,IF($C$4=$G$10,$G$9,IF($C$4=$H$10,$H$9,IF($C$4=$I$10,$I$9,IF($C$4=$J$10,$J$9,IF($C$4=$K$10,$K$9,IF($C$4=$L$10,$L$9,IF($C$4=$M$10,$M$9,IF($C$4=$N$10,$N$9,IF($C$4=$O$10,$O$9,IF($C$4=$P$10,$P$9,IF($C$4=$Q$10,$Q$9,IF($C$4=$R$10,$R$9,IF($C$4=$S$10,$S$9,IF($C$4=$T$10,$T$9,IF($C$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P37" s="18">
         <f>IF($D$4=$B$10,$B$9,IF($D$4=$C$10,$C$9,IF($D$4=$D$10,$D$9,IF($D$4=$E$10,$E$9,IF($D$4=$F$10,$F$9,IF($D$4=$G$10,$G$9,IF($D$4=$H$10,$H$9,IF($D$4=$I$10,$I$9,IF($D$4=$J$10,$J$9,IF($D$4=$K$10,$K$9,IF($D$4=$L$10,$L$9,IF($D$4=$M$10,$M$9,IF($D$4=$N$10,$N$9,IF($D$4=$O$10,$O$9,IF($D$4=$P$10,$P$9,IF($D$4=$Q$10,$Q9,IF($D$4=$R$10,$R$9,IF($D$4=$S$10,$S$9,IF($D$4=$T$10,$T$9,IF($D$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Q37" s="18">
         <f>IF($E$4=$B$10,$B$9,IF($E$4=$C$10,$C$9,IF($E$4=$D$10,$D$9,IF($E$4=$E$10,$E$9,IF($E$4=$F$10,$F$9,IF($E$4=$G$10,$G$9,IF($E$4=$H$10,$H$9,IF($E$4=$I$10,$I$9,IF($E$4=$J$10,$J$9,IF($E$4=$K$10,$K$9,IF($E$4=$L$10,$L$9,IF($E$4=$M$10,$M$9,IF($E$4=$N$10,$N$9,IF($E$4=$O$10,$O$9,IF($E$4=$P$10,$P$9,IF($E$4=$Q$10,$Q$9,IF($E$4=$R$10,$R$9,IF($E$4=$S$10,$S$9,IF($E$4=$T$10,$T$9,IF($E$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="R37" s="18">
         <f>IF($F$4=$B$10,$B$9,IF($F$4=$C$10,$C$9,IF($F$4=$D$10,$D$9,IF($F$4=$E$10,$E$9,IF($F$4=$F$10,$F$9,IF($F$4=$G$10,$G$9,IF($F$4=$H$10,$H$9,IF($F$4=$I$10,$I$9,IF($F$4=$J$10,$J$9,IF($F$4=$K$10,$K$9,IF($F$4=$L$10,$L$9,IF($F$4=$M$10,$M$9,IF($F$4=$N$10,$N$9,IF($F$4=$O$10,$O$9,IF($F$4=$P$10,$P$9,IF($F$4=$Q$10,$Q$9,IF($F$4=$R$10,$R$9,IF($F$4=$S$10,$S$9,IF($F$4=$T$10,$T$9,IF($F$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S37" s="53">
         <f>IF($G$4=$B$10,$B$9,IF($G$4=$C$10,$C$9,IF($G$4=$D$10,$D$9,IF($G$4=$E$10,$E$9,IF($G$4=$F$10,$F$9,IF($G$4=$G$10,$G$9,IF($G$4=$H$10,$H$9,IF($G$4=$I$10,$I$9,IF($G$4=$J$10,$J$9,IF($G$4=$K$10,$K$9,IF($G$4=$L$10,$L$9,IF($G$4=$M$10,$M$9,IF($G$4=$N$10,$N$9,IF($G$4=$O$10,$O$9,IF($G$4=$P$10,$P$9,IF($G$4=$Q$10,$Q$9,IF($G$4=$R$10,$R$9,IF($G$4=$S$10,$S$9,IF($G$4=$T$10,$T$9,IF($G$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U37" s="118"/>
       <c r="V37" s="17"/>
       <c r="W37" s="156"/>
       <c r="X37" s="156"/>
       <c r="Y37" s="156"/>
       <c r="Z37" s="156"/>
       <c r="AA37" s="156"/>
       <c r="AB37" s="156"/>
       <c r="AC37" s="156"/>
       <c r="AD37" s="156"/>
       <c r="AE37" s="156"/>
       <c r="AF37" s="156"/>
       <c r="AG37" s="156"/>
     </row>
     <row r="38" spans="1:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="18">
         <f>Budget!A12</f>
         <v>2</v>
       </c>
       <c r="B38" s="21">
         <f>(1+Budget!J12)</f>
         <v>1.04</v>
       </c>
       <c r="C38" s="24">
@@ -36629,71 +36629,71 @@
         <f t="shared" si="18"/>
         <v>0.44700000000000001</v>
       </c>
       <c r="P62" s="23">
         <f t="shared" si="18"/>
         <v>0.44700000000000001</v>
       </c>
       <c r="Q62" s="23">
         <f t="shared" si="18"/>
         <v>0.44700000000000001</v>
       </c>
       <c r="R62" s="593">
         <f t="shared" si="18"/>
         <v>0.44700000000000001</v>
       </c>
       <c r="S62" s="593">
         <f t="shared" ref="S62:S67" si="19">R62</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="T62" s="593">
         <f t="shared" ref="T62:T67" si="20">S62</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="U62" s="69"/>
       <c r="V62" s="20">
-        <f t="shared" ref="V62:V67" si="21">IF($B$4=$B$61,B62,IF($B$4=$C$61,C62,IF($B$4=$D$61,D62,IF($B$4=$E$61,E62,IF($B$4=$F$61,F62,IF($B$4=$G$61,G62,IF($B$4=$H$61,H62,IF($B$4=$I$61,I62,IF($B$4=$J$61,J62,IF($B$4=$K$61,K62,IF($B$4=$L$61,L62,IF($B$4=$M$61,M62,IF($B$4=$N$61,N62,IF($B$4=$O$61,O62,IF($B$4=$P$61,P62,IF($B$4=$Q$61,Q62,IF($B$4=$R$61,R62,IF($B$4=$S$61,S62,IF($B$4=$T$61,T62,FALSE)))))))))))))))))))</f>
+        <f>IF($B$4=$B$61,B62,IF($B$4=$C$61,C62,IF($B$4=$D$61,D62,IF($B$4=$E$61,E62,IF($B$4=$F$61,F62,IF($B$4=$G$61,G62,IF($B$4=$H$61,H62,IF($B$4=$I$61,I62,IF($B$4=$J$61,J62,IF($B$4=$K$61,K62,IF($B$4=$L$61,L62,IF($B$4=$M$61,M62,IF($B$4=$N$61,N62,IF($B$4=$O$61,O62,IF($B$4=$P$61,P62,IF($B$4=$Q$61,Q62,IF($B$4=$R$61,R62,IF($B$4=$S$61,S62,IF($B$4=$T$61,T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="W62" s="20">
-        <f t="shared" ref="W62:W67" si="22">IF($C$4=$B$61,B62,IF($C$4=$C$61,C62,IF($C$4=$D$61,D62,IF($C$4=$E$61,E62,IF($C$4=$F$61,F62,IF($C$4=$G$61,G62,IF($C$4=$H$61,H62,IF($C$4=$I$61,I62,IF($C$4=$J$61,J62,IF($C$4=$K$61,K62,IF($C$4=$L$61,L62,IF($C$4=$M$61,M62,IF($C$4=$N$61,N62,IF($C$4=$O$61,O62,IF($C$4=$P$61,P62,IF($C$4=$Q$61,Q62,IF($C$4=$R$61,R62,IF($C$4=$S$61,S62,IF($C$4=$T$61,T62,FALSE)))))))))))))))))))</f>
+        <f>IF($C$4=$B$61,B62,IF($C$4=$C$61,C62,IF($C$4=$D$61,D62,IF($C$4=$E$61,E62,IF($C$4=$F$61,F62,IF($C$4=$G$61,G62,IF($C$4=$H$61,H62,IF($C$4=$I$61,I62,IF($C$4=$J$61,J62,IF($C$4=$K$61,K62,IF($C$4=$L$61,L62,IF($C$4=$M$61,M62,IF($C$4=$N$61,N62,IF($C$4=$O$61,O62,IF($C$4=$P$61,P62,IF($C$4=$Q$61,Q62,IF($C$4=$R$61,R62,IF($C$4=$S$61,S62,IF($C$4=$T$61,T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="X62" s="20">
-        <f t="shared" ref="X62:X67" si="23">IF($D$4=$B$61,C62,IF($D$4=$C$61,D62,IF($D$4=$D$61,E62,IF($D$4=$E$61,F62,IF($D$4=$F$61,G62,IF($D$4=$G$61,H62,IF($D$4=$H$61,I62,IF($D$4=$I$61,J62,IF($D$4=$J$61,K62,IF($D$4=$K$61,L62,IF($D$4=$L$61,M62,IF($D$4=$M$61,N62,IF($D$4=$N$61,O62,IF($D$4=$O$61,P62,IF($D$4=$P$61,Q62,IF($D$4=$Q$61,R62,IF($D$4=$R$61,S62,IF($D$4=$S$61,T62,IF($D$4=$T$61,U62,FALSE)))))))))))))))))))</f>
+        <f>IF($D$4=$B$61,$B62,IF($D$4=$C$61,$C62,IF($D$4=$D$61,$D62,IF($D$4=$E$61,$E62,IF($D$4=$F$61,$F62,IF($D$4=$G$61,$G62,IF($D$4=$H$61,$H62,IF($D$4=$I$61,$I62,IF($D$4=$J$61,$J62,IF($D$4=$K$61,$K62,IF($D$4=$L$61,$L62,IF($D$4=$M$61,$M62,IF($D$4=$N$61,$N62,IF($D$4=$O$61,$O62,IF($D$4=$P$61,$P62,IF($D$4=$Q$61,$Q62,IF($D$4=$R$61,$R62,IF($D$4=$S$61,$S62,IF($D$4=$T$61,$T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="Y62" s="20">
-        <f t="shared" ref="Y62:Y67" si="24">IF($E$4=$B$61,D62,IF($E$4=$C$61,E62,IF($E$4=$D$61,F62,IF($E$4=$E$61,G62,IF($E$4=$F$61,H62,IF($E$4=$G$61,I62,IF($E$4=$H$61,J62,IF($E$4=$I$61,K62,IF($E$4=$J$61,L62,IF($E$4=$K$61,M62,IF($E$4=$L$61,N62,IF($E$4=$M$61,O62,IF($E$4=$N$61,P62,IF($E$4=$O$61,Q62,IF($E$4=$P$61,R62,IF($E$4=$Q$61,S62,IF($E$4=$R$61,T62,IF($E$4=$S$61,U62,IF($E$4=$T$61,V62,FALSE)))))))))))))))))))</f>
+        <f>IF($E$4=$B$61,$B62,IF($E$4=$C$61,$C62,IF($E$4=$D$61,$D62,IF($E$4=$E$61,$E62,IF($E$4=$F$61,$F62,IF($E$4=$G$61,$G62,IF($E$4=$H$61,$H62,IF($E$4=$I$61,$I62,IF($E$4=$J$61,$J62,IF($E$4=$K$61,$K62,IF($E$4=$L$61,$L62,IF($E$4=$M$61,$M62,IF($E$4=$N$61,$N62,IF($E$4=$O$61,$O62,IF($E$4=$P$61,$P62,IF($E$4=$Q$61,$Q62,IF($E$4=$R$61,$R62,IF($E$4=$S$61,$S62,IF($E$4=$T$61,$T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="Z62" s="20">
-        <f t="shared" ref="Z62:Z67" si="25">IF($F$4=$B$61,E62,IF($F$4=$C$61,F62,IF($F$4=$D$61,G62,IF($F$4=$E$61,H62,IF($F$4=$F$61,I62,IF($F$4=$G$61,J62,IF($F$4=$H$61,K62,IF($F$4=$I$61,L62,IF($F$4=$J$61,M62,IF($F$4=$K$61,N62,IF($F$4=$L$61,O62,IF($F$4=$M$61,P62,IF($F$4=$N$61,Q62,IF($F$4=$O$61,R62,IF($F$4=$P$61,S62,IF($F$4=$Q$61,T62,IF($F$4=$R$61,U62,IF($F$4=$S$61,V62,IF($F$4=$T$61,W62,FALSE)))))))))))))))))))</f>
+        <f>IF($F$4=$B$61,$B62,IF($F$4=$C$61,$C62,IF($F$4=$D$61,$D62,IF($F$4=$E$61,$E62,IF($F$4=$F$61,$F62,IF($F$4=$G$61,$G62,IF($F$4=$H$61,$H62,IF($F$4=$I$61,$I62,IF($F$4=$J$61,$J62,IF($F$4=$K$61,$K62,IF($F$4=$L$61,$L62,IF($F$4=$M$61,$M62,IF($F$4=$N$61,$N62,IF($F$4=$O$61,$O62,IF($F$4=$P$61,$P62,IF($F$4=$Q$61,$Q62,IF($F$4=$R$61,$R62,IF($F$4=$S$61,$S62,IF($F$4=$T$61,$T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AA62" s="20">
-        <f t="shared" ref="AA62:AA67" si="26">IF($G$4=$B$61,F62,IF($G$4=$C$61,G62,IF($G$4=$D$61,H62,IF($G$4=$E$61,I62,IF($G$4=$F$61,J62,IF($G$4=$G$61,K62,IF($G$4=$H$61,L62,IF($G$4=$I$61,M62,IF($G$4=$J$61,N62,IF($G$4=$K$61,O62,IF($G$4=$L$61,P62,IF($G$4=$M$61,Q62,IF($G$4=$N$61,R62,IF($G$4=$O$61,S62,IF($G$4=$P$61,T62,IF($G$4=$Q$61,U62,IF($G$4=$R$61,V62,IF($G$4=$S$61,W62,IF($G$4=$T$61,X62,FALSE)))))))))))))))))))</f>
+        <f>IF($G$4=$B$61,$B62,IF($G$4=$C$61,$C62,IF($G$4=$D$61,$D62,IF($G$4=$E$61,$G62,IF($G$4=$F$61,$F62,IF($G$4=$G$61,$G62,IF($G$4=$H$61,$H62,IF($G$4=$I$61,$I62,IF($G$4=$J$61,$J62,IF($G$4=$K$61,$K62,IF($G$4=$L$61,$L62,IF($G$4=$M$61,$M62,IF($G$4=$N$61,$N62,IF($G$4=$O$61,$O62,IF($G$4=$P$61,$P62,IF($G$4=$Q$61,$Q62,IF($G$4=$R$61,$R62,IF($G$4=$S$61,$S62,IF($G$4=$T$61,$T62,FALSE)))))))))))))))))))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AB62" s="20">
         <f>((V62*$B$6)+(W62*$B$7))/$B$5</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AC62" s="19">
         <f>IF(Budget!$L$6=0,,(((W62*$C$6)+(X62*$C$7))/$C$5))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AD62" s="19">
         <f>IF(Budget!$M$6=0,,(((X62*$D$6)+(Y62*$D$7))/$D$5))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AE62" s="19">
         <f>IF(Budget!$N$6=0,,(((Y62*$E$6)+(Z62*$E$7))/$E$5))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AF62" s="19">
         <f>IF(Budget!$O$6=0,,(((Z62*$F$6)+(AA62*$F$7))/$F$5))</f>
         <v>0.44700000000000001</v>
       </c>
       <c r="AG62" s="69"/>
       <c r="AH62" s="69"/>
       <c r="AI62" s="69"/>
@@ -36745,112 +36745,112 @@
       <c r="F63" s="23">
         <f>IF(Budget!$C$7="No",0.444,0.441)</f>
         <v>0.441</v>
       </c>
       <c r="G63" s="23">
         <f>IF(Budget!$C$7="No",0.449,0.446)</f>
         <v>0.44600000000000001</v>
       </c>
       <c r="H63" s="23">
         <f>IF(Budget!$C$7="No",0.4408,0.434)</f>
         <v>0.434</v>
       </c>
       <c r="I63" s="23">
         <f>IF(Budget!$C$7="No",0.4478,0.441)</f>
         <v>0.441</v>
       </c>
       <c r="J63" s="23">
         <f>IF(Budget!$C$7="No",0.5115,0.505)</f>
         <v>0.505</v>
       </c>
       <c r="K63" s="23">
         <f>IF(Budget!$C$7="No",0.5655,0.558)</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="L63" s="23">
-        <f t="shared" ref="L63:R63" si="27">K63</f>
+        <f t="shared" ref="L63:R63" si="21">K63</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="M63" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="N63" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="O63" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="P63" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="Q63" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="R63" s="593">
-        <f t="shared" si="27"/>
+        <f t="shared" si="21"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="S63" s="593">
         <f t="shared" si="19"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="T63" s="593">
         <f t="shared" si="20"/>
         <v>0.55800000000000005</v>
       </c>
       <c r="U63" s="69"/>
       <c r="V63" s="20">
-        <f t="shared" si="21"/>
+        <f t="shared" ref="V62:V67" si="22">IF($B$4=$B$61,B63,IF($B$4=$C$61,C63,IF($B$4=$D$61,D63,IF($B$4=$E$61,E63,IF($B$4=$F$61,F63,IF($B$4=$G$61,G63,IF($B$4=$H$61,H63,IF($B$4=$I$61,I63,IF($B$4=$J$61,J63,IF($B$4=$K$61,K63,IF($B$4=$L$61,L63,IF($B$4=$M$61,M63,IF($B$4=$N$61,N63,IF($B$4=$O$61,O63,IF($B$4=$P$61,P63,IF($B$4=$Q$61,Q63,IF($B$4=$R$61,R63,IF($B$4=$S$61,S63,IF($B$4=$T$61,T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="W63" s="20">
-        <f t="shared" si="22"/>
+        <f t="shared" ref="W62:W67" si="23">IF($C$4=$B$61,B63,IF($C$4=$C$61,C63,IF($C$4=$D$61,D63,IF($C$4=$E$61,E63,IF($C$4=$F$61,F63,IF($C$4=$G$61,G63,IF($C$4=$H$61,H63,IF($C$4=$I$61,I63,IF($C$4=$J$61,J63,IF($C$4=$K$61,K63,IF($C$4=$L$61,L63,IF($C$4=$M$61,M63,IF($C$4=$N$61,N63,IF($C$4=$O$61,O63,IF($C$4=$P$61,P63,IF($C$4=$Q$61,Q63,IF($C$4=$R$61,R63,IF($C$4=$S$61,S63,IF($C$4=$T$61,T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="X63" s="20">
-        <f t="shared" si="23"/>
+        <f t="shared" ref="X63:X67" si="24">IF($D$4=$B$61,$B63,IF($D$4=$C$61,$C63,IF($D$4=$D$61,$D63,IF($D$4=$E$61,$E63,IF($D$4=$F$61,$F63,IF($D$4=$G$61,$G63,IF($D$4=$H$61,$H63,IF($D$4=$I$61,$I63,IF($D$4=$J$61,$J63,IF($D$4=$K$61,$K63,IF($D$4=$L$61,$L63,IF($D$4=$M$61,$M63,IF($D$4=$N$61,$N63,IF($D$4=$O$61,$O63,IF($D$4=$P$61,$P63,IF($D$4=$Q$61,$Q63,IF($D$4=$R$61,$R63,IF($D$4=$S$61,$S63,IF($D$4=$T$61,$T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="Y63" s="20">
-        <f t="shared" si="24"/>
+        <f t="shared" ref="Y63:Y67" si="25">IF($E$4=$B$61,$B63,IF($E$4=$C$61,$C63,IF($E$4=$D$61,$D63,IF($E$4=$E$61,$E63,IF($E$4=$F$61,$F63,IF($E$4=$G$61,$G63,IF($E$4=$H$61,$H63,IF($E$4=$I$61,$I63,IF($E$4=$J$61,$J63,IF($E$4=$K$61,$K63,IF($E$4=$L$61,$L63,IF($E$4=$M$61,$M63,IF($E$4=$N$61,$N63,IF($E$4=$O$61,$O63,IF($E$4=$P$61,$P63,IF($E$4=$Q$61,$Q63,IF($E$4=$R$61,$R63,IF($E$4=$S$61,$S63,IF($E$4=$T$61,$T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="Z63" s="20">
-        <f t="shared" si="25"/>
+        <f t="shared" ref="Z63:Z67" si="26">IF($F$4=$B$61,$B63,IF($F$4=$C$61,$C63,IF($F$4=$D$61,$D63,IF($F$4=$E$61,$E63,IF($F$4=$F$61,$F63,IF($F$4=$G$61,$G63,IF($F$4=$H$61,$H63,IF($F$4=$I$61,$I63,IF($F$4=$J$61,$J63,IF($F$4=$K$61,$K63,IF($F$4=$L$61,$L63,IF($F$4=$M$61,$M63,IF($F$4=$N$61,$N63,IF($F$4=$O$61,$O63,IF($F$4=$P$61,$P63,IF($F$4=$Q$61,$Q63,IF($F$4=$R$61,$R63,IF($F$4=$S$61,$S63,IF($F$4=$T$61,$T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AA63" s="20">
-        <f t="shared" si="26"/>
+        <f>IF($G$4=$B$61,$B63,IF($G$4=$C$61,$C63,IF($G$4=$D$61,$D63,IF($G$4=$E$61,$G63,IF($G$4=$F$61,$F63,IF($G$4=$G$61,$G63,IF($G$4=$H$61,$H63,IF($G$4=$I$61,$I63,IF($G$4=$J$61,$J63,IF($G$4=$K$61,$K63,IF($G$4=$L$61,$L63,IF($G$4=$M$61,$M63,IF($G$4=$N$61,$N63,IF($G$4=$O$61,$O63,IF($G$4=$P$61,$P63,IF($G$4=$Q$61,$Q63,IF($G$4=$R$61,$R63,IF($G$4=$S$61,$S63,IF($G$4=$T$61,$T63,FALSE)))))))))))))))))))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AB63" s="20">
-        <f t="shared" ref="AB63:AB67" si="28">((V63*$B$6)+(W63*$B$7))/$B$5</f>
+        <f t="shared" ref="AB63:AB67" si="27">((V63*$B$6)+(W63*$B$7))/$B$5</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AC63" s="19">
         <f>IF(Budget!$L$6=0,,(((W63*$C$6)+(X63*$C$7))/$C$5))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AD63" s="19">
         <f>IF(Budget!$M$6=0,,(((X63*$D$6)+(Y63*$D$7))/$D$5))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AE63" s="19">
         <f>IF(Budget!$N$6=0,,(((Y63*$E$6)+(Z63*$E$7))/$E$5))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AF63" s="19">
         <f>IF(Budget!$O$6=0,,(((Z63*$F$6)+(AA63*$F$7))/$F$5))</f>
         <v>0.55800000000000005</v>
       </c>
       <c r="AG63" s="74"/>
       <c r="AH63" s="74"/>
       <c r="AI63" s="74"/>
       <c r="AJ63" s="74"/>
       <c r="AK63" s="74"/>
       <c r="AL63" s="74"/>
       <c r="AM63" s="74"/>
@@ -36900,112 +36900,112 @@
       <c r="F64" s="23">
         <f>IF(Budget!$C$7="No",0.581,0.578)</f>
         <v>0.57799999999999996</v>
       </c>
       <c r="G64" s="23">
         <f>IF(Budget!$C$7="No",0.573,0.57)</f>
         <v>0.56999999999999995</v>
       </c>
       <c r="H64" s="19">
         <f>IF(Budget!$C$7="No",0.5998,0.593)</f>
         <v>0.59299999999999997</v>
       </c>
       <c r="I64" s="19">
         <f>IF(Budget!$C$7="No",0.5998,0.593)</f>
         <v>0.59299999999999997</v>
       </c>
       <c r="J64" s="19">
         <f>IF(Budget!$C$7="No",0.5925,0.586)</f>
         <v>0.58599999999999997</v>
       </c>
       <c r="K64" s="19">
         <f>IF(Budget!$C$7="No",0.6355,0.628)</f>
         <v>0.628</v>
       </c>
       <c r="L64" s="23">
-        <f t="shared" ref="L64:R64" si="29">K64</f>
+        <f t="shared" ref="L64:R64" si="28">K64</f>
         <v>0.628</v>
       </c>
       <c r="M64" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="N64" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="O64" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="P64" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="Q64" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="R64" s="593">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>0.628</v>
       </c>
       <c r="S64" s="593">
         <f t="shared" si="19"/>
         <v>0.628</v>
       </c>
       <c r="T64" s="593">
         <f t="shared" si="20"/>
         <v>0.628</v>
       </c>
       <c r="U64" s="69"/>
       <c r="V64" s="20">
-        <f t="shared" si="21"/>
-[...2 lines deleted...]
-      <c r="W64" s="20">
         <f t="shared" si="22"/>
         <v>0.628</v>
       </c>
-      <c r="X64" s="20">
+      <c r="W64" s="20">
         <f t="shared" si="23"/>
         <v>0.628</v>
       </c>
-      <c r="Y64" s="20">
+      <c r="X64" s="20">
         <f t="shared" si="24"/>
         <v>0.628</v>
       </c>
+      <c r="Y64" s="20">
+        <f>IF($E$4=$B$61,$B64,IF($E$4=$C$61,$C64,IF($E$4=$D$61,$D64,IF($E$4=$E$61,$E64,IF($E$4=$F$61,$F64,IF($E$4=$G$61,$G64,IF($E$4=$H$61,$H64,IF($E$4=$I$61,$I64,IF($E$4=$J$61,$J64,IF($E$4=$K$61,$K64,IF($E$4=$L$61,$L64,IF($E$4=$M$61,$M64,IF($E$4=$N$61,$N64,IF($E$4=$O$61,$O64,IF($E$4=$P$61,$P64,IF($E$4=$Q$61,$Q64,IF($E$4=$R$61,$R64,IF($E$4=$S$61,$S64,IF($E$4=$T$61,$T64,FALSE)))))))))))))))))))</f>
+        <v>0.628</v>
+      </c>
       <c r="Z64" s="20">
-        <f t="shared" si="25"/>
-[...2 lines deleted...]
-      <c r="AA64" s="20">
         <f t="shared" si="26"/>
         <v>0.628</v>
       </c>
+      <c r="AA64" s="20">
+        <f t="shared" ref="AA63:AA67" si="29">IF($G$4=$B$61,$B64,IF($G$4=$C$61,$C64,IF($G$4=$D$61,$D64,IF($G$4=$E$61,$G64,IF($G$4=$F$61,$F64,IF($G$4=$G$61,$G64,IF($G$4=$H$61,$H64,IF($G$4=$I$61,$I64,IF($G$4=$J$61,$J64,IF($G$4=$K$61,$K64,IF($G$4=$L$61,$L64,IF($G$4=$M$61,$M64,IF($G$4=$N$61,$N64,IF($G$4=$O$61,$O64,IF($G$4=$P$61,$P64,IF($G$4=$Q$61,$Q64,IF($G$4=$R$61,$R64,IF($G$4=$S$61,$S64,IF($G$4=$T$61,$T64,FALSE)))))))))))))))))))</f>
+        <v>0.628</v>
+      </c>
       <c r="AB64" s="20">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>0.628</v>
       </c>
       <c r="AC64" s="19">
         <f>IF(Budget!$L$6=0,,(((W64*$C$6)+(X64*$C$7))/$C$5))</f>
         <v>0.628</v>
       </c>
       <c r="AD64" s="19">
         <f>IF(Budget!$M$6=0,,(((X64*$D$6)+(Y64*$D$7))/$D$5))</f>
         <v>0.628</v>
       </c>
       <c r="AE64" s="19">
         <f>IF(Budget!$N$6=0,,(((Y64*$E$6)+(Z64*$E$7))/$E$5))</f>
         <v>0.628</v>
       </c>
       <c r="AF64" s="19">
         <f>IF(Budget!$O$6=0,,(((Z64*$F$6)+(AA64*$F$7))/$F$5))</f>
         <v>0.628</v>
       </c>
       <c r="AG64" s="74"/>
       <c r="AH64" s="74"/>
       <c r="AI64" s="74"/>
       <c r="AJ64" s="74"/>
       <c r="AK64" s="74"/>
       <c r="AL64" s="74"/>
       <c r="AM64" s="74"/>
@@ -37083,75 +37083,75 @@
         <f t="shared" si="30"/>
         <v>0.25</v>
       </c>
       <c r="P65" s="23">
         <f t="shared" si="30"/>
         <v>0.25</v>
       </c>
       <c r="Q65" s="23">
         <f t="shared" si="30"/>
         <v>0.25</v>
       </c>
       <c r="R65" s="593">
         <f t="shared" si="30"/>
         <v>0.25</v>
       </c>
       <c r="S65" s="593">
         <f t="shared" si="19"/>
         <v>0.25</v>
       </c>
       <c r="T65" s="593">
         <f t="shared" si="20"/>
         <v>0.25</v>
       </c>
       <c r="U65" s="69"/>
       <c r="V65" s="20">
-        <f t="shared" si="21"/>
-[...2 lines deleted...]
-      <c r="W65" s="20">
         <f t="shared" si="22"/>
         <v>0.25</v>
       </c>
-      <c r="X65" s="20">
+      <c r="W65" s="20">
         <f t="shared" si="23"/>
         <v>0.25</v>
       </c>
+      <c r="X65" s="20">
+        <f>IF($D$4=$B$61,$B65,IF($D$4=$C$61,$C65,IF($D$4=$D$61,$D65,IF($D$4=$E$61,$E65,IF($D$4=$F$61,$F65,IF($D$4=$G$61,$G65,IF($D$4=$H$61,$H65,IF($D$4=$I$61,$I65,IF($D$4=$J$61,$J65,IF($D$4=$K$61,$K65,IF($D$4=$L$61,$L65,IF($D$4=$M$61,$M65,IF($D$4=$N$61,$N65,IF($D$4=$O$61,$O65,IF($D$4=$P$61,$P65,IF($D$4=$Q$61,$Q65,IF($D$4=$R$61,$R65,IF($D$4=$S$61,$S65,IF($D$4=$T$61,$T65,FALSE)))))))))))))))))))</f>
+        <v>0.25</v>
+      </c>
       <c r="Y65" s="20">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="Z65" s="20">
         <f t="shared" si="25"/>
         <v>0.25</v>
       </c>
-      <c r="AA65" s="20">
+      <c r="Z65" s="20">
         <f t="shared" si="26"/>
         <v>0.25</v>
       </c>
+      <c r="AA65" s="20">
+        <f>IF($G$4=$B$61,$B65,IF($G$4=$C$61,$C65,IF($G$4=$D$61,$D65,IF($G$4=$E$61,$G65,IF($G$4=$F$61,$F65,IF($G$4=$G$61,$G65,IF($G$4=$H$61,$H65,IF($G$4=$I$61,$I65,IF($G$4=$J$61,$J65,IF($G$4=$K$61,$K65,IF($G$4=$L$61,$L65,IF($G$4=$M$61,$M65,IF($G$4=$N$61,$N65,IF($G$4=$O$61,$O65,IF($G$4=$P$61,$P65,IF($G$4=$Q$61,$Q65,IF($G$4=$R$61,$R65,IF($G$4=$S$61,$S65,IF($G$4=$T$61,$T65,FALSE)))))))))))))))))))</f>
+        <v>0.25</v>
+      </c>
       <c r="AB65" s="20">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>0.25</v>
       </c>
       <c r="AC65" s="19">
         <f>IF(Budget!$L$6=0,,(((W65*$C$6)+(X65*$C$7))/$C$5))</f>
         <v>0.25</v>
       </c>
       <c r="AD65" s="19">
         <f>IF(Budget!$M$6=0,,(((X65*$D$6)+(Y65*$D$7))/$D$5))</f>
         <v>0.25</v>
       </c>
       <c r="AE65" s="19">
         <f>IF(Budget!$N$6=0,,(((Y65*$E$6)+(Z65*$E$7))/$E$5))</f>
         <v>0.25</v>
       </c>
       <c r="AF65" s="19">
         <f>IF(Budget!$O$6=0,,(((Z65*$F$6)+(AA65*$F$7))/$F$5))</f>
         <v>0.25</v>
       </c>
       <c r="AG65" s="74"/>
       <c r="AH65" s="74"/>
       <c r="AI65" s="74"/>
       <c r="AJ65" s="74"/>
       <c r="AK65" s="74"/>
       <c r="AL65" s="74"/>
       <c r="AM65" s="74"/>
@@ -37229,75 +37229,75 @@
         <f t="shared" si="31"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="P66" s="23">
         <f t="shared" si="31"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="Q66" s="23">
         <f t="shared" si="31"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="R66" s="593">
         <f t="shared" si="31"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="S66" s="593">
         <f t="shared" si="19"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="T66" s="593">
         <f t="shared" si="20"/>
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="U66" s="69"/>
       <c r="V66" s="20">
-        <f t="shared" si="21"/>
-[...2 lines deleted...]
-      <c r="W66" s="20">
         <f t="shared" si="22"/>
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="X66" s="20">
+      <c r="W66" s="20">
         <f t="shared" si="23"/>
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="Y66" s="20">
+      <c r="X66" s="20">
         <f t="shared" si="24"/>
         <v>2.1999999999999999E-2</v>
       </c>
+      <c r="Y66" s="20">
+        <f>IF($E$4=$B$61,$B66,IF($E$4=$C$61,$C66,IF($E$4=$D$61,$D66,IF($E$4=$E$61,$E66,IF($E$4=$F$61,$F66,IF($E$4=$G$61,$G66,IF($E$4=$H$61,$H66,IF($E$4=$I$61,$I66,IF($E$4=$J$61,$J66,IF($E$4=$K$61,$K66,IF($E$4=$L$61,$L66,IF($E$4=$M$61,$M66,IF($E$4=$N$61,$N66,IF($E$4=$O$61,$O66,IF($E$4=$P$61,$P66,IF($E$4=$Q$61,$Q66,IF($E$4=$R$61,$R66,IF($E$4=$S$61,$S66,IF($E$4=$T$61,$T66,FALSE)))))))))))))))))))</f>
+        <v>2.1999999999999999E-2</v>
+      </c>
       <c r="Z66" s="20">
-        <f t="shared" si="25"/>
-[...2 lines deleted...]
-      <c r="AA66" s="20">
         <f t="shared" si="26"/>
         <v>2.1999999999999999E-2</v>
       </c>
+      <c r="AA66" s="20">
+        <f t="shared" si="29"/>
+        <v>2.1999999999999999E-2</v>
+      </c>
       <c r="AB66" s="20">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="AC66" s="19">
         <f>IF(Budget!$L$6=0,,(((W66*$C$6)+(X66*$C$7))/$C$5))</f>
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="AD66" s="19">
         <f>IF(Budget!$M$6=0,,(((X66*$D$6)+(Y66*$D$7))/$D$5))</f>
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="AE66" s="19">
         <f>IF(Budget!$N$6=0,,(((Y66*$E$6)+(Z66*$E$7))/$E$5))</f>
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="AF66" s="19">
         <f>IF(Budget!$O$6=0,,(((Z66*$F$6)+(AA66*$F$7))/$F$5))</f>
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="AG66" s="74"/>
       <c r="AH66" s="74"/>
       <c r="AI66" s="74"/>
       <c r="AJ66" s="74"/>
       <c r="AK66" s="74"/>
       <c r="AL66" s="74"/>
       <c r="AM66" s="74"/>
@@ -37375,75 +37375,75 @@
         <f t="shared" si="32"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="P67" s="84">
         <f t="shared" si="32"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="Q67" s="84">
         <f t="shared" si="32"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="R67" s="85">
         <f t="shared" si="32"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="S67" s="85">
         <f t="shared" si="19"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="T67" s="85">
         <f t="shared" si="20"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="U67" s="69"/>
       <c r="V67" s="20">
-        <f t="shared" si="21"/>
-[...2 lines deleted...]
-      <c r="W67" s="20">
         <f t="shared" si="22"/>
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="X67" s="20">
+      <c r="W67" s="20">
         <f t="shared" si="23"/>
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="Y67" s="20">
+      <c r="X67" s="20">
         <f t="shared" si="24"/>
         <v>5.2999999999999999E-2</v>
       </c>
+      <c r="Y67" s="20">
+        <f>IF($E$4=$B$61,$B67,IF($E$4=$C$61,$C67,IF($E$4=$D$61,$D67,IF($E$4=$E$61,$E67,IF($E$4=$F$61,$F67,IF($E$4=$G$61,$G67,IF($E$4=$H$61,$H67,IF($E$4=$I$61,$I67,IF($E$4=$J$61,$J67,IF($E$4=$K$61,$K67,IF($E$4=$L$61,$L67,IF($E$4=$M$61,$M67,IF($E$4=$N$61,$N67,IF($E$4=$O$61,$O67,IF($E$4=$P$61,$P67,IF($E$4=$Q$61,$Q67,IF($E$4=$R$61,$R67,IF($E$4=$S$61,$S67,IF($E$4=$T$61,$T67,FALSE)))))))))))))))))))</f>
+        <v>5.2999999999999999E-2</v>
+      </c>
       <c r="Z67" s="20">
-        <f t="shared" si="25"/>
-[...2 lines deleted...]
-      <c r="AA67" s="20">
         <f t="shared" si="26"/>
         <v>5.2999999999999999E-2</v>
       </c>
+      <c r="AA67" s="20">
+        <f t="shared" si="29"/>
+        <v>5.2999999999999999E-2</v>
+      </c>
       <c r="AB67" s="20">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AC67" s="19">
         <f>IF(Budget!$L$6=0,,(((W67*$C$6)+(X67*$C$7))/$C$5))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AD67" s="19">
         <f>IF(Budget!$M$6=0,,(((X67*$D$6)+(Y67*$D$7))/$D$5))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AE67" s="19">
         <f>IF(Budget!$N$6=0,,(((Y67*$E$6)+(Z67*$E$7))/$E$5))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AF67" s="19">
         <f>IF(Budget!$O$6=0,,(((Z67*$F$6)+(AA67*$F$7))/$F$5))</f>
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AG67" s="74"/>
       <c r="AH67" s="74"/>
       <c r="AI67" s="74"/>
       <c r="AJ67" s="74"/>
       <c r="AK67" s="74"/>
       <c r="AL67" s="74"/>
       <c r="AM67" s="74"/>
@@ -37738,71 +37738,71 @@
         <v>2.1947421795000004</v>
       </c>
       <c r="P71" s="86">
         <f t="shared" ref="P71:R71" si="34">O71*1.03</f>
         <v>2.2605844448850005</v>
       </c>
       <c r="Q71" s="86">
         <f t="shared" si="34"/>
         <v>2.3284019782315508</v>
       </c>
       <c r="R71" s="86">
         <f t="shared" si="34"/>
         <v>2.3982540375784973</v>
       </c>
       <c r="S71" s="86">
         <f t="shared" ref="S71" si="35">R71*1.03</f>
         <v>2.4702016587058524</v>
       </c>
       <c r="T71" s="86">
         <f t="shared" ref="T71" si="36">S71*1.03</f>
         <v>2.544307708467028</v>
       </c>
       <c r="U71" s="69"/>
       <c r="V71" s="19">
         <f>IF(B4=B70,B71, IF(B4=C70,C71,IF(B4=D70,D71,IF(B4=E70,E71,IF(B4=F70,F71,IF(B4=G70,G71,IF(B4=H70,H71,IF(B4=I70,I71,IF(B4=J70,J71,IF(B4=K70,K71,IF(B4=L70,L71,IF(B4=M70,M71,IF(B4=N70,N71,IF(B4=O70,O71,IF(B4=P70,P71,IF(B4=Q70,Q71,IF(B4=R70,R71,IF(B4=S70,S71,IF(B4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>1.95</v>
+        <v>2.0085000000000002</v>
       </c>
       <c r="W71" s="19">
         <f>IF(C4=B70,B71,IF(C4=C70,C71,IF(C4=D70,D71,IF(C4=E70,E71,IF(C4=F70,F71,IF(C4=G70,G71,IF(C4=H70,H71,IF(C4=I70,I71,IF(C4=J70,J71,IF(C4=K70,K71,IF(C4=L70,L71,IF(C4=M70,M71,IF(C4=N70,N71,IF(C4=O70,O71,IF(C4=P70,P71,IF(C4=Q70,Q71,IF(C4=R70,R71,IF(C4=S70,S71,IF(C4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>2.0085000000000002</v>
+        <v>2.0687550000000003</v>
       </c>
       <c r="X71" s="19">
         <f>IF(D4=B70,B71, IF(D4=C70,C71,IF(D4=D70,D71,IF(D4=E70,E71,IF(D4=F70,F71,IF(D4=G70,G71,IF(D4=H70,H71,IF(D4=I70,I71,IF(D4=J70,J71,IF(D4=K70,K71,IF(D4=L70,L71,IF(D4=M70,M71,IF(D4=N70,N71,IF(D4=O70,O71,IF(D4=P70,P71,IF(D4=Q70,Q71,IF(D4=R70,R71,IF(D4=S70,S71,IF(D4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>2.0687550000000003</v>
+        <v>2.1308176500000005</v>
       </c>
       <c r="Y71" s="19">
         <f>IF(E4=B70,B71, IF(E4=C70,C71,IF(E4=D70,D71,IF(E4=E70,E71,IF(E4=F70,F71,IF(E4=G70,G71,IF(E4=H70,H71,IF(E4=I70,I71,IF(E4=J70,J71,IF(E4=K70,K71,IF(E4=L70,L71,IF(E4=M70,M71,IF(E4=N70,N71,IF(E4=O70,O71,IF(E4=P70,P71,IF(E4=Q70,Q71,IF(E4=R70,R71,IF(E4=S70,S71,IF(E4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>2.1308176500000005</v>
+        <v>2.1947421795000004</v>
       </c>
       <c r="Z71" s="19">
         <f>IF(F4=B70,B71, IF(F4=C70,C71,IF(F4=D70,D71,IF(F4=E70,E71,IF(F4=F70,F71,IF(F4=G70,G71,IF(F4=H70,H71,IF(F4=I70,I71,IF(F4=J70,J71,IF(F4=K70,K71,IF(F4=L70,L71,IF(F4=M70,M71,IF(F4=N70,N71,IF(F4=O70,O71,IF(F4=P70,P71,IF(F4=Q70,Q71,IF(F4=R70,R71,IF(F4=S70,S71,IF(F4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>2.1947421795000004</v>
+        <v>2.2605844448850005</v>
       </c>
       <c r="AA71" s="19">
         <f>IF(G4=B70,B71, IF(G4=C70,C71,IF(G4=D70,D71,IF(G4=E70,E71,IF(G4=F70,F71,IF(G4=G70,G71,IF(G4=H70,H71,IF(G4=I70,I71,IF(G4=J70,J71,IF(G4=K70,K71,IF(G4=L70,L71,IF(G4=M70,M71,IF(G4=N70,N71,IF(G4=O70,O71,IF(G4=P70,P71,IF(G4=Q70,Q71,IF(G4=R70,R71,IF(G4=S70,S71,IF(G4=T70,T71,FALSE)))))))))))))))))))</f>
-        <v>2.2605844448850005</v>
+        <v>2.3284019782315508</v>
       </c>
       <c r="AB71" s="73"/>
       <c r="AC71" s="17"/>
       <c r="AD71" s="17"/>
       <c r="AE71" s="17"/>
       <c r="AF71" s="17"/>
       <c r="AG71" s="17"/>
       <c r="AH71" s="17"/>
       <c r="AI71" s="74"/>
       <c r="AJ71" s="74"/>
       <c r="AK71" s="74"/>
       <c r="AL71" s="74"/>
       <c r="AM71" s="74"/>
       <c r="AN71" s="74"/>
       <c r="AO71" s="74"/>
       <c r="AP71" s="75"/>
       <c r="AQ71" s="64"/>
       <c r="AR71" s="64"/>
       <c r="AS71" s="64"/>
       <c r="AT71" s="64"/>
       <c r="AU71" s="64"/>
       <c r="AV71" s="64"/>
       <c r="AW71" s="64"/>
       <c r="BB71" s="65"/>
       <c r="BC71" s="66"/>
@@ -40382,71 +40382,71 @@
         <f>ROUND(IF($S$38=0,'Cost Share'!$C$9,IF($S$38=1,'Cost Share'!$C$9*B140,IF($S$38=2,'Cost Share'!$C$9*B140*B140,IF($S$38=3,'Cost Share'!$C$9*B140*B140*B140,IF($S$38=4,'Cost Share'!$C$9*B140*B140*B140*B140,IF($S$38=5,'Cost Share'!$C$9*B140*B140*B140*B140*B140,IF($S$38=6,'Cost Share'!$C$9*B140*B140*B140*B140*B140*B140))))))),0)</f>
         <v>0</v>
       </c>
       <c r="I140" s="24">
         <f>ROUND(IF($B$6=12,(C140*'Cost Share'!$D$9/12*Budget!$K$6),IF(Budget!$K$6-$B$6&lt;0,(C140*'Cost Share'!$D$9/12*Budget!$K$6),(C140*'Cost Share'!$D$9/12*$B$6)+(D140*'Cost Share'!$D$9/12*$B$7))),0)</f>
         <v>0</v>
       </c>
       <c r="J140" s="24">
         <f>ROUND(IF($C$6=12,(D140*'Cost Share'!$E$9/12*Budget!$L$6),IF(Budget!$L$6-$C$6&lt;0,(D140*'Cost Share'!$E$9/12*Budget!$L$6),(D140*'Cost Share'!$E$9/12*$C$6)+(E140*'Cost Share'!$E$9/12*$C$7))),0)</f>
         <v>0</v>
       </c>
       <c r="K140" s="24">
         <f>ROUND(IF($D$6=12,(E140*'Cost Share'!$F$9/12*Budget!$M$6),IF(Budget!$M$6-$D$6&lt;0,(E140*'Cost Share'!$F$9/12*Budget!$M$6),(E140*'Cost Share'!$F$9/12*$D$6)+(F140*'Cost Share'!$F$9/12*$D$7))),0)</f>
         <v>0</v>
       </c>
       <c r="L140" s="24">
         <f>ROUND(IF($E$6=12,(F140*'Cost Share'!$G$9/12*Budget!$N$6),IF(Budget!$N$6-$E$6&lt;0,(F140*'Cost Share'!$G$9/12*Budget!$N$6),(F140*'Cost Share'!$G$9/12*$E$6)+(G140*'Cost Share'!$G$9/12*$E$7))),0)</f>
         <v>0</v>
       </c>
       <c r="M140" s="25">
         <f>ROUND(IF($F$6=12,(G140*'Cost Share'!$H$9/12*Budget!$O$6),IF(Budget!$O$6-$F$6&lt;0,(G140*'Cost Share'!$H$9/12*Budget!$O$6),(G140*'Cost Share'!$H$9/12*$F$6)+(H140*'Cost Share'!$H$9/12*$F$7))),0)</f>
         <v>0</v>
       </c>
       <c r="N140" s="52">
         <f>IF($B$4=$B$10,$B$9,IF($B$4=$C$10,$C$9,IF($B$4=$D$10,$D$9,IF($B$4=$E$10,$E$9,IF($B$4=$F$10,$F$9,IF($B$4=$G$10,$G$9,IF($B$4=$H$10,$H$9,IF($B$4=$I$10,$I$9,IF($B$4=$J$10,$J$9,IF($B$4=$K$10,$K$9,IF($B$4=$L$10,$L$9,IF($B$4=$M$10,$M$9,IF($B$4=$N$10,$N$9,IF($B$4=$O$10,$O$9,IF($B$4=$P$10,$P$9,IF($B$4=$Q$10,$Q$9,IF($B$4=$R$10,$R$9,IF($B$4=$S$10,$S$9,IF($B$4=$T$10,$T$9,IF($B$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O140" s="18">
         <f>IF($C$4=$B$10,$B$9,IF($C$4=$C$10,$C$9,IF($C$4=$D$10,$D$9,IF($C$4=$E$10,$E$9,IF($C$4=$F$10,$F$9,IF($C$4=$G$10,$G$9,IF($C$4=$H$10,$H$9,IF($C$4=$I$10,$I$9,IF($C$4=$J$10,$J$9,IF($C$4=$K$10,$K$9,IF($C$4=$L$10,$L$9,IF($C$4=$M$10,$M$9,IF($C$4=$N$10,$N$9,IF($C$4=$O$10,$O$9,IF($C$4=$P$10,$P$9,IF($C$4=$Q$10,$Q$9,IF($C$4=$R$10,$R$9,IF($C$4=$S$10,$S$9,IF($C$4=$T$10,$T$9,IF($C$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P140" s="18">
         <f>IF($D$4=$B$10,$B$9,IF($D$4=$C$10,$C$9,IF($D$4=$D$10,$D$9,IF($D$4=$E$10,$E$9,IF($D$4=$F$10,$F$9,IF($D$4=$G$10,$G$9,IF($D$4=$H$10,$H$9,IF($D$4=$I$10,$I$9,IF($D$4=$J$10,$J$9,IF($D$4=$K$10,$K$9,IF($D$4=$L$10,$L$9,IF($D$4=$M$10,$M$9,IF($D$4=$N$10,$N$9,IF($D$4=$O$10,$O$9,IF($D$4=$P$10,$P$9,IF($D$4=$Q$10,$Q$9,IF($D$4=$R$10,$R$9,IF($D$4=$S$10,$S$9,IF($D$4=$T$10,$T$9,IF($D$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Q140" s="18">
         <f>IF($E$4=$B$10,$B$9,IF($E$4=$C$10,$C$9,IF($E$4=$D$10,$D$9,IF($E$4=$E$10,$E$9,IF($E$4=$F$10,$F$9,IF($E$4=$G$10,$G$9,IF($E$4=$H$10,$H$9,IF($E$4=$I$10,$I$9,IF($E$4=$J$10,$J$9,IF($E$4=$K$10,$K$9,IF($E$4=$L$10,$L$9,IF($E$4=$M$10,$M$9,IF($E$4=$N$10,$N$9,IF($E$4=$O$10,$O$9,IF($E$4=$P$10,$P$9,IF($E$4=$Q$10,$Q$9,IF($E$4=$R$10,$R$9,IF($E$4=$S$10,$S$9,IF($E$4=$T$10,$T$9,IF($E$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="R140" s="18">
         <f>IF($F$4=$B$10,$B$9,IF($F$4=$C$10,$C$9,IF($F$4=$D$10,$D$9,IF($F$4=$E$10,$E$9,IF($F$4=$F$10,$F$9,IF($F$4=$G$10,$G$9,IF($F$4=$H$10,$H$9,IF($F$4=$I$10,$I$9,IF($F$4=$J$10,$J$9,IF($F$4=$K$10,$K$9,IF($F$4=$L$10,$L$9,IF($F$4=$M$10,$M$9,IF($F$4=$N$10,$N$9,IF($F$4=$O$10,$O$9,IF($F$4=$P$10,$P$9,IF($F$4=$Q$10,$Q$9,IF($F$4=$R$10,$R$9,IF($F$4=$S$10,$S$9,IF($F$4=$T$10,$T$9,IF($F$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S140" s="53">
         <f>IF($G$4=$B$10,$B$9,IF($G$4=$C$10,$C$9,IF($G$4=$D$10,$D$9,IF($G$4=$E$10,$E$9,IF($G$4=$F$10,$F$9,IF($G$4=$G$10,$G$9,IF($G$4=$H$10,$H$9,IF($G$4=$I$10,$I$9,IF($G$4=$J$10,$J$9,IF($G$4=$K$10,$K$9,IF($G$4=$L$10,$L$9,IF($G$4=$M$10,$M$9,IF($G$4=$N$10,$N$9,IF($G$4=$O$10,$O$9,IF($G$4=$P$10,$P$9,IF($G$4=$Q$10,$Q$9,IF($G$4=$R$10,$R$9,IF($G$4=$S$10,$S$9,IF($G$4=$T$10,$T$9,IF($G$4=$U$10,$U$9))))))))))))))))))))</f>
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T140" s="5"/>
       <c r="U140" s="5"/>
       <c r="V140" s="118"/>
       <c r="W140" s="202"/>
       <c r="X140" s="156"/>
       <c r="Y140" s="156"/>
       <c r="Z140" s="156"/>
       <c r="AA140" s="156"/>
       <c r="AB140" s="156"/>
       <c r="AC140" s="156"/>
       <c r="AD140" s="156"/>
       <c r="AE140" s="156"/>
       <c r="AF140" s="156"/>
       <c r="AG140" s="156"/>
       <c r="AH140" s="5"/>
       <c r="AI140" s="5"/>
       <c r="AJ140" s="5"/>
       <c r="AK140" s="5"/>
       <c r="AL140" s="5"/>
       <c r="AM140" s="5"/>
     </row>
     <row r="141" spans="1:39" s="6" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A141" s="18">
         <f>'Cost Share'!$A$10</f>
@@ -42344,53 +42344,56 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="V69:AA69"/>
     <mergeCell ref="Y73:AC73"/>
     <mergeCell ref="AE73:AI73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007911B138A429944D8A6AB24D9A6CBCE2" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ecbd8ddc4c8ba82a32a0afd030fe4089">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="43d978f2-7527-499b-a4fa-8395b4c7602e" xmlns:ns4="d30f4893-9bc8-4324-a7cd-0b1ca5c091ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45d790cb336fb34c824df6780daa49ed" ns3:_="" ns4:_="">
     <xsd:import namespace="43d978f2-7527-499b-a4fa-8395b4c7602e"/>
     <xsd:import namespace="d30f4893-9bc8-4324-a7cd-0b1ca5c091ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -42585,98 +42588,95 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A7A2C0-831C-44CB-942E-F491655F867C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F526F5B4-BA97-4C05-9677-8E36B5375654}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70E5637A-B1F4-46A6-96A2-446B3ED36400}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43d978f2-7527-499b-a4fa-8395b4c7602e"/>
     <ds:schemaRef ds:uri="d30f4893-9bc8-4324-a7cd-0b1ca5c091ce"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F526F5B4-BA97-4C05-9677-8E36B5375654}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A7A2C0-831C-44CB-942E-F491655F867C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="43d978f2-7527-499b-a4fa-8395b4c7602e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d30f4893-9bc8-4324-a7cd-0b1ca5c091ce"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>