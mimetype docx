--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="461D8774" w14:textId="77777777" w:rsidR="00581EC5" w:rsidRDefault="00581EC5" w:rsidP="00E23037">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73CF66BE" w14:textId="77777777" w:rsidR="008D771B" w:rsidRPr="00174A25" w:rsidRDefault="00581EC5" w:rsidP="008D771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -137,150 +137,149 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1486CD15" w14:textId="77777777" w:rsidR="00EE13B1" w:rsidRPr="00174A25" w:rsidRDefault="00EE13B1" w:rsidP="00EC297D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="450" w:type="dxa"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9990"/>
+        <w:gridCol w:w="10350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="6F540048" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="6F540048" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="02C23410" w14:textId="2A7508F8" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00EC297D" w:rsidP="00EC297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:right="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiating a </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Recruitment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="67FCB0AD" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="67FCB0AD" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1287802A" w14:textId="5A25DC26" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00B85AB2">
+          <w:p w14:paraId="1287802A" w14:textId="5A25DC26" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00B85AB2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-719208563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC297D" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC297D" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00EC297D" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -318,291 +317,248 @@
             <w:r w:rsidR="00EC297D" w:rsidRPr="00EF7403">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HR Business Partner (HRBP)</w:t>
             </w:r>
             <w:r w:rsidR="00EC297D" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be assigned to help guide you through the process</w:t>
             </w:r>
             <w:r w:rsidR="00EC297D" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27010020" w14:textId="1B19736E" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00610B87">
+          <w:p w14:paraId="27010020" w14:textId="1B19736E" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="980889855"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attend intake session with assigned HRBP to discuss recruitment needs, process, and timeline.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66003F38" w14:textId="048D26C9" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00610B87">
+          <w:p w14:paraId="66003F38" w14:textId="048D26C9" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-525251372"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit a completed </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Staff Position Management Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-              <w:t>) with required signatures.</w:t>
+              <w:t xml:space="preserve"> (PMF) with required signatures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32863B09" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00B85AB2" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refer to the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Refer to the PMF for the approval routing flow</w:t>
+            </w:r>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:i/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CD1C7C" w14:textId="6DC66AE5" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00610B87">
+          <w:p w14:paraId="34CD1C7C" w14:textId="6DC66AE5" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="688413131"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -624,78 +580,77 @@
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to see if a pre-classified </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00EF7403">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Position Description (PD)</w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is available.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09EA7F7D" w14:textId="31F79A38" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00610B87">
+          <w:p w14:paraId="09EA7F7D" w14:textId="31F79A38" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="777915251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -714,235 +669,204 @@
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>revised PD is needed, create</w:t>
             </w:r>
             <w:r w:rsidR="00BE3A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">edit the PD through </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="JDX Job Builder" w:history="1">
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>JDX</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> Job Builder</w:t>
+                <w:t>JDX Job Builder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Refer to our </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Classification</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> page for additional information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538B06E5" w14:textId="6DFD3BE0" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00610B87">
+          <w:p w14:paraId="538B06E5" w14:textId="6DFD3BE0" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00610B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-753125515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submit the signed </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Submit the signed PMF, PD, and updated </w:t>
+            </w:r>
+            <w:r w:rsidR="0034233D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PMF</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">rg </w:t>
+            </w:r>
+            <w:r w:rsidR="0034233D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, PD, and updated </w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>hart.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ED4DDBF" w14:textId="08DE5393" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="5ED4DDBF" w14:textId="08DE5393" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="589357484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -966,207 +890,205 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> plan for the job posting.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049BCC63" w14:textId="4E97CF57" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00B85AB2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="37C89773" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="37C89773" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B794E96" w14:textId="4ACD5DEC" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00B85AB2">
+          <w:p w14:paraId="3B794E96" w14:textId="4ACD5DEC" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00610B87" w:rsidP="00B85AB2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00610B87" w:rsidRPr="00174A25">
+              <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Screening</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00610B87" w:rsidRPr="00174A25">
+            <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00610B87" w:rsidRPr="00174A25">
+              <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Interviewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="793DCE29" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="793DCE29" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22BCF255" w14:textId="51F8FB05" w:rsidR="00803215" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="22BCF255" w14:textId="51F8FB05" w:rsidR="00803215" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-694770730"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00610B87" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00610B87" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00803215" w:rsidRPr="009935E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review job posting</w:t>
             </w:r>
             <w:r w:rsidR="00803215">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592E5AC9" w14:textId="20F29C26" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="592E5AC9" w14:textId="488FB15A" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1288625236"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00803215" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00803215" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00EE13B1" w:rsidRPr="009935E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1238,98 +1160,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>provided by your HRBP</w:t>
             </w:r>
             <w:r w:rsidR="0065427C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0080289E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="003A2222">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="003A2222" w:rsidRPr="00E422B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">*UC ANR will temporarily leverage the open recruitment process to prioritize internal ANR applicants. Qualified ANR internal applicants will be reviewed and interviewed prior to external applicants. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625DAEE7" w14:textId="2850031C" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="625DAEE7" w14:textId="2850031C" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1416632958"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1340,156 +1253,154 @@
             <w:r w:rsidR="00C94513" w:rsidRPr="0080289E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disposition Spreadsheet</w:t>
             </w:r>
             <w:r w:rsidR="00F04AAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HRBP for approval to proceed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0BC49C" w14:textId="064DC620" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="3F0BC49C" w14:textId="064DC620" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="279000440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule and conduct </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>interviews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20361EF1" w14:textId="1E40B583" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="20361EF1" w14:textId="1E40B583" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1833748397"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1500,547 +1411,557 @@
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disposition Spreadsheet to HR for approval of final candidate(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2566F125" w14:textId="44EA5CD9" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="6C780011" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="6C780011" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA6CF9F" w14:textId="130B591A" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00C94513">
+          <w:p w14:paraId="7AA6CF9F" w14:textId="130B591A" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00C94513" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Closing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+            <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Your Recruitment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85AB2" w:rsidRPr="00174A25" w14:paraId="509CD869" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00B85AB2" w:rsidRPr="00174A25" w14:paraId="509CD869" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="344FE46C" w14:textId="78824B8C" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="344FE46C" w14:textId="78824B8C" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="114029288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>reference checks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FAD2A8" w14:textId="25AC0DA7" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="77FAD2A8" w14:textId="25AC0DA7" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="741762057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend the </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>verbal offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from HR to final candidate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="285465505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Present the Contingent Job Offer letter </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(template will be provided by HRBP) </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and obtain candidate’s signature.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="652103821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notify HRBP of agreed upon start date and submit the fully signed Contingent Job Offer letter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C9B7CC" w14:textId="766F928D" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="4A0B6B38" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="4A0B6B38" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5BC117" w14:textId="4C9B8F46" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00C94513">
+          <w:p w14:paraId="3B5BC117" w14:textId="4C9B8F46" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00C94513" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>New Hire Paperwork</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+            <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Onboarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="17D7CF0E" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="17D7CF0E" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61006E99" w14:textId="481119D4" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="61006E99" w14:textId="74F8FB06" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2066282395"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA08BC" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct survey, I-9, etc.).</w:t>
+              <w:t xml:space="preserve">Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct </w:t>
+            </w:r>
+            <w:r w:rsidR="00B342BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disclosure</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, I-9, etc.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618A1E77" w14:textId="53949797" w:rsidR="00EF7403" w:rsidRDefault="00DE3630" w:rsidP="00174A25">
+          <w:p w14:paraId="618A1E77" w14:textId="53949797" w:rsidR="00EF7403" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1821611882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -2075,140 +1996,137 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00EF7403">
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF7403">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New hire paperwork wi</w:t>
             </w:r>
             <w:r w:rsidR="00A00FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ll</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00EF7403">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> need to be submitted on or before the start date.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2F3A2D" w14:textId="7BCCB65A" w:rsidR="00174A25" w:rsidRPr="003A2222" w:rsidRDefault="00DE3630" w:rsidP="003A2222">
+          <w:p w14:paraId="7D2F3A2D" w14:textId="7BCCB65A" w:rsidR="00174A25" w:rsidRPr="003A2222" w:rsidRDefault="00000000" w:rsidP="003A2222">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="806438846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Onboard employee - </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Onboarding Checklist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7403" w:rsidRPr="00174A25" w14:paraId="3580D64D" w14:textId="77777777" w:rsidTr="00EE13B1">
+      <w:tr w:rsidR="00EF7403" w:rsidRPr="00174A25" w14:paraId="3580D64D" w14:textId="77777777" w:rsidTr="007F3EF5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76083FB4" w14:textId="77777777" w:rsidR="00EF7403" w:rsidRPr="00174A25" w:rsidRDefault="00EF7403" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16DE0B76" w14:textId="77777777" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00EC297D" w:rsidP="00EC297D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
@@ -2220,113 +2138,111 @@
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidSect="009952FB">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="351C4F02" w14:textId="77777777" w:rsidR="00DE3630" w:rsidRDefault="00DE3630" w:rsidP="00FA69AE">
+    <w:p w14:paraId="03FA2EB8" w14:textId="77777777" w:rsidR="000F4E5B" w:rsidRDefault="000F4E5B" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A853F17" w14:textId="77777777" w:rsidR="00DE3630" w:rsidRDefault="00DE3630" w:rsidP="00FA69AE">
+    <w:p w14:paraId="18492A0D" w14:textId="77777777" w:rsidR="000F4E5B" w:rsidRDefault="000F4E5B" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2335,51 +2251,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B63EF68" w14:textId="074BF5B5" w:rsidR="00FA7FDB" w:rsidRDefault="00FA7FDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="53E44877" wp14:editId="77BCD558">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="5939155" cy="740410"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="454" name="Rectangle 73"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2432,51 +2348,51 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="bottomMargin">
                 <wp14:pctHeight>81000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="53E44877" id="Rectangle 73" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD388S9rwIAAJ4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/Z3Op0zbRpqtu0yCk&#10;BVYsfICbOI1FYgfbbbog/p2xe93uCwLyYPkyPp4z52Ru73Zdi7ZMaS5FhsObACMmSllxsc7w1y+F&#10;N8VIGyoq2krBMvzMNL6bvX1zO/Qpi2Qj24opBCBCp0Of4caYPvV9XTaso/pG9kzAYS1VRw0s1dqv&#10;FB0AvWv9KAjG/iBV1StZMq1hN98f4pnDr2tWmk91rZlBbYYhN+NG5caVHf3ZLU3XivYNLw9p0L/I&#10;oqNcwKMnqJwaijaKv4LqeKmklrW5KWXny7rmJXMcgE0YXLF5amjPHBcoju5PZdL/D7b8uH1UiFcZ&#10;JjHBSNAORPoMZaNi3TI0GdkKDb1OIfCpf1SWo+4fZPlNIyEXDYSxuVJyaBitIK/QxvsvLtiFhqto&#10;NXyQFcDTjZGuWLtadRYQyoB2TpPnkyZsZ1AJm3EySsI4xqiEswkJSOhE82l6vN0rbd4x2SE7ybCC&#10;5B063T5oY7Oh6THEPiZkwdvW6Q5vQIjdtK85uX4mQbKcLqfEI9F46ZEgz715sSDeuAgncT7KF4s8&#10;/GXxQ5I2vKqYsHBH64Tkz6Q5mHgv+sk8Wra8snA2Ja3Wq0Wr0JaCdQv3udrCyTnMf5mGIwtcriiF&#10;EQnuo8QrxtOJRwoSe8kkmHpBmNwn44AkJC9eUnrggv07JTRkOImj2KlxkfQVt8B9r7nRtOMGmkPL&#10;uwxPT0E0tVZbispJaChv9/OLUtj0z6UA/Y9CO2NaL+49bXarnfO+c6316UpWz+BUJcFI0C6gscGk&#10;keoHRgM0iQzr7xuqGEbtewFuT0JCbFdxC5ioy92VW5B4EsEJFSXAZNgcpwuz70KbXvF1A6+ErkxC&#10;zuHvqLkz7jmjwz8FTcDxOjQs22Uu1y7q3FZnvwEAAP//AwBQSwMEFAAGAAgAAAAhAAOnAH7YAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUyoiCHEqFIHEtS2I6zZeEoO9&#10;jmK3DX/PwgUuI61mNPO2Xs/BqyNNyUU2sFwUoIi7aB33Bl52T1e3oFJGtugjk4EvSrBuzs9qrGw8&#10;8YaO29wrKeFUoYEh57HSOnUDBUyLOBKL9x6ngFnOqdd2wpOUB6+vi6LUAR3LwoAjtQN1n9tDMKBj&#10;65771+jbHTq/eUv2gx+zMZcX88M9qExz/gvDD76gQyNM+3hgm5Q3II/kXxXvbnWzArWX0LIsQTe1&#10;/k/ffAMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD388S9rwIAAJ4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAAkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0">
                 <w:txbxContent>
                   <w:p w14:paraId="2C06B2E5" w14:textId="70235308" w:rsidR="00FA7FDB" w:rsidRDefault="00FA7FDB"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56C216B0" w14:textId="19F7B6D0" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
+  <w:p w14:paraId="56C216B0" w14:textId="1076A397" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -2484,105 +2400,113 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00A00FC6">
+    <w:r w:rsidR="00E21F66">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>August</w:t>
+      <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="0034233D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E21F66">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1548A0F2" w14:textId="77777777" w:rsidR="00DE3630" w:rsidRDefault="00DE3630" w:rsidP="00FA69AE">
+    <w:p w14:paraId="487FB31D" w14:textId="77777777" w:rsidR="000F4E5B" w:rsidRDefault="000F4E5B" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749E2A08" w14:textId="77777777" w:rsidR="00DE3630" w:rsidRDefault="00DE3630" w:rsidP="00FA69AE">
+    <w:p w14:paraId="3D8A310C" w14:textId="77777777" w:rsidR="000F4E5B" w:rsidRDefault="000F4E5B" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BDCEB3E" w14:textId="26ECC361" w:rsidR="00FA69AE" w:rsidRDefault="009952FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B4EDD9" wp14:editId="68FB1617">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4624705</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>722630</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2139315" cy="233680"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapThrough wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
                   <wp:lineTo x="0" y="19370"/>
@@ -2594,68 +2518,68 @@
               <wp:docPr id="2" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2139315" cy="233680"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
+                          <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="0"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-                          <a14:hiddenEffects xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a14:hiddenEffects xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="000000">
                                   <a:alpha val="74998"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="403829F9" w14:textId="5A47CE57" w:rsidR="00E23037" w:rsidRPr="00F7625B" w:rsidRDefault="00E23037" w:rsidP="00E23037">
                           <w:pPr>
                             <w:pStyle w:val="ProgramName"/>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="005FAE"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2765,51 +2689,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2235835" cy="309245"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032C61D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8863F48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3619,282 +3543,289 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1031495254">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="573852934">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="989749414">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="207183859">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2045599210">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1457404313">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1873959483">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1196580349">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E340E6"/>
     <w:rsid w:val="000474EF"/>
     <w:rsid w:val="00072236"/>
     <w:rsid w:val="0008324D"/>
     <w:rsid w:val="0008566E"/>
     <w:rsid w:val="000955C2"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B2E67"/>
     <w:rsid w:val="000D2CEE"/>
     <w:rsid w:val="000D4AEE"/>
     <w:rsid w:val="000F3BA7"/>
+    <w:rsid w:val="000F4E5B"/>
     <w:rsid w:val="000F709B"/>
     <w:rsid w:val="00136367"/>
     <w:rsid w:val="001406F9"/>
     <w:rsid w:val="00174A25"/>
     <w:rsid w:val="00177692"/>
     <w:rsid w:val="00194B59"/>
     <w:rsid w:val="001B7436"/>
     <w:rsid w:val="001D3609"/>
     <w:rsid w:val="00210A90"/>
     <w:rsid w:val="00247D30"/>
     <w:rsid w:val="00267E5F"/>
     <w:rsid w:val="002A0981"/>
     <w:rsid w:val="0034233D"/>
+    <w:rsid w:val="00345C98"/>
     <w:rsid w:val="00382468"/>
     <w:rsid w:val="003A2222"/>
     <w:rsid w:val="003D2C47"/>
     <w:rsid w:val="003E32DB"/>
     <w:rsid w:val="004817E2"/>
     <w:rsid w:val="0048333C"/>
     <w:rsid w:val="004A3006"/>
     <w:rsid w:val="004B39B1"/>
     <w:rsid w:val="004F0ADE"/>
     <w:rsid w:val="00503B10"/>
     <w:rsid w:val="00554EB4"/>
     <w:rsid w:val="00571DF7"/>
     <w:rsid w:val="00574E60"/>
     <w:rsid w:val="00581EC5"/>
     <w:rsid w:val="005D4751"/>
     <w:rsid w:val="00600267"/>
     <w:rsid w:val="00610B87"/>
     <w:rsid w:val="006159D4"/>
     <w:rsid w:val="00621940"/>
     <w:rsid w:val="00625AB8"/>
     <w:rsid w:val="0065427C"/>
     <w:rsid w:val="006821DC"/>
     <w:rsid w:val="00684D5F"/>
     <w:rsid w:val="006A7869"/>
     <w:rsid w:val="006B64C7"/>
     <w:rsid w:val="006D0D5D"/>
     <w:rsid w:val="00725748"/>
     <w:rsid w:val="0074356A"/>
     <w:rsid w:val="00763767"/>
     <w:rsid w:val="00794257"/>
     <w:rsid w:val="007A71B6"/>
+    <w:rsid w:val="007F3EF5"/>
     <w:rsid w:val="0080289E"/>
     <w:rsid w:val="00803215"/>
     <w:rsid w:val="00865352"/>
     <w:rsid w:val="00870DD3"/>
     <w:rsid w:val="00875F9D"/>
     <w:rsid w:val="008C376F"/>
     <w:rsid w:val="008D771B"/>
     <w:rsid w:val="008E0DF3"/>
     <w:rsid w:val="00931919"/>
     <w:rsid w:val="0093303C"/>
     <w:rsid w:val="00971693"/>
     <w:rsid w:val="009742BC"/>
     <w:rsid w:val="009877F4"/>
     <w:rsid w:val="009935E1"/>
     <w:rsid w:val="009952FB"/>
     <w:rsid w:val="009D085A"/>
     <w:rsid w:val="009E5E30"/>
     <w:rsid w:val="00A00FC6"/>
     <w:rsid w:val="00A02BC6"/>
     <w:rsid w:val="00A06C5A"/>
     <w:rsid w:val="00A15DA6"/>
     <w:rsid w:val="00A612BE"/>
     <w:rsid w:val="00A67C3D"/>
     <w:rsid w:val="00A72E1F"/>
     <w:rsid w:val="00AC218B"/>
     <w:rsid w:val="00AE4B41"/>
     <w:rsid w:val="00B108C0"/>
     <w:rsid w:val="00B13B6C"/>
     <w:rsid w:val="00B215CC"/>
     <w:rsid w:val="00B33E0E"/>
+    <w:rsid w:val="00B342BA"/>
     <w:rsid w:val="00B62729"/>
     <w:rsid w:val="00B85AB2"/>
     <w:rsid w:val="00BA08BC"/>
     <w:rsid w:val="00BB2E64"/>
     <w:rsid w:val="00BB319E"/>
     <w:rsid w:val="00BD6B0B"/>
     <w:rsid w:val="00BE3A6B"/>
     <w:rsid w:val="00C02037"/>
     <w:rsid w:val="00C16E43"/>
     <w:rsid w:val="00C216F1"/>
     <w:rsid w:val="00C40ACA"/>
     <w:rsid w:val="00C94513"/>
     <w:rsid w:val="00CA3905"/>
     <w:rsid w:val="00D23FDD"/>
+    <w:rsid w:val="00D41E7C"/>
     <w:rsid w:val="00D50A1A"/>
     <w:rsid w:val="00D702AE"/>
     <w:rsid w:val="00D70952"/>
     <w:rsid w:val="00D92890"/>
     <w:rsid w:val="00DA7609"/>
     <w:rsid w:val="00DB18A2"/>
     <w:rsid w:val="00DE04A2"/>
     <w:rsid w:val="00DE3630"/>
+    <w:rsid w:val="00E21F66"/>
     <w:rsid w:val="00E23037"/>
     <w:rsid w:val="00E32483"/>
     <w:rsid w:val="00E340E6"/>
     <w:rsid w:val="00E37B46"/>
     <w:rsid w:val="00E422B1"/>
     <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E5191D"/>
     <w:rsid w:val="00EC297D"/>
     <w:rsid w:val="00ED379F"/>
     <w:rsid w:val="00ED4086"/>
     <w:rsid w:val="00ED77FF"/>
     <w:rsid w:val="00EE13B1"/>
     <w:rsid w:val="00EF7403"/>
     <w:rsid w:val="00F01147"/>
+    <w:rsid w:val="00F04745"/>
     <w:rsid w:val="00F04AAC"/>
     <w:rsid w:val="00F31D04"/>
     <w:rsid w:val="00F43E2C"/>
     <w:rsid w:val="00F54BE1"/>
     <w:rsid w:val="00F8164F"/>
     <w:rsid w:val="00FA69AE"/>
     <w:rsid w:val="00FA7FDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67DF43D9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{348A17FE-D0C9-4BBA-9F7D-FF61E18B234B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4226,50 +4157,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E340E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -4880,51 +4812,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EC297D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-classification-and-compensation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/closing-your-recruitment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcalifornia.marketpayjobs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/interviewing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/ANRSPU/Supervisor_Resources/Recruitment/Interviewing/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/making-offer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2024-12/404905.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-orientation-checklist" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/screening" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2024-12/404922.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.service-now.com/esc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/advertising-sites" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-new-anr-employees-supervisors-guide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5214,72 +5146,72 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2025-02-07T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>528</Words>
-  <Characters>3015</Characters>
+  <Words>497</Words>
+  <Characters>2834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3536</CharactersWithSpaces>
+  <CharactersWithSpaces>3325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tameka Rhenee Primm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>