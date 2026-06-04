--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,15865 +1,10670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="105DE902" w14:textId="793A7914" w:rsidR="000F6B84" w:rsidRPr="006F7521" w:rsidRDefault="0085694E" w:rsidP="00FA40BC">
+    <w:p w14:paraId="0226C6EF" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="43431749" w14:textId="1A36FBE2" w:rsidR="00FC2507" w:rsidRPr="006F7521" w:rsidRDefault="000F6B84" w:rsidP="00FA40BC">
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_1so4ixtzadda" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Climate Stewards Syllabus Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F0" w14:textId="7623FCD7" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
-      </w:pPr>
-[...32 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Template Compatible with Screen Readers v.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Revised Apr</w:t>
+      </w:r>
+      <w:r w:rsidR="00635AFB">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>il 10,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlighted text includes notes to Instructors and suggested text for partner organizations to customize. Please delete all highlighting and highlighted text from the final syllabus. Instructors are free to modify this template to fit the needs of their organization and course.  The layout of this template is designed to increase accessibility by being “screen-reader” friendly also known as “text-to-speech” friendly. We strongly recommend you keep the fonts, styles, colors, punctuation, and sizing as they were selected to increase accessibility. Please keep the following in mind as you edit your syllabus: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F2" w14:textId="574074ED" w:rsidR="00342602" w:rsidRPr="00592A8A" w:rsidRDefault="00592A8A" w:rsidP="00592A8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592A8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Use clear headers, punctuation, and consistent sizing to help screen readers pause and navigate appropriately.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592A8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00596075" w:rsidRPr="00596075">
-[...30 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0226C6F3" w14:textId="72BD9552" w:rsidR="00342602" w:rsidRPr="00604AD8" w:rsidRDefault="00604AD8" w:rsidP="00604AD8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00604AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bold and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00604AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>underline</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00604AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formatting may not be recognized by some screen readers and should not be used to convey meaning on their own.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6" w:rsidRPr="00604AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F4" w14:textId="1D0405E4" w:rsidR="00342602" w:rsidRPr="009B129D" w:rsidRDefault="009B129D" w:rsidP="009B129D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B129D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test bullets before using them; some screen readers </w:t>
+      </w:r>
+      <w:r w:rsidR="00283E68">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>may read</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B129D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hollow bullets as the letter “o.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F5" w14:textId="5BA55A22" w:rsidR="00342602" w:rsidRPr="003219FE" w:rsidRDefault="005D26F6" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Avoid underlining items that are not links</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA60B8" w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006F7521" w:rsidRPr="006F7521">
-[...75 lines deleted...]
-        <w:t xml:space="preserve">- Bold and underline are not picked up by many text </w:t>
+      <w:r w:rsidR="00165B02" w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Embed links within </w:t>
+      </w:r>
+      <w:r w:rsidR="003219FE" w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>descriptive</w:t>
+      </w:r>
+      <w:r w:rsidR="00165B02" w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text rather than displaying full URLs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F865C2A" w14:textId="77777777" w:rsidR="003219FE" w:rsidRPr="003219FE" w:rsidRDefault="003219FE" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlighting and parentheses are not consistently recognized by screen readers and should be used sparingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1631B3DB" w14:textId="77777777" w:rsidR="003219FE" w:rsidRPr="003219FE" w:rsidRDefault="003219FE" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When copying text into this syllabus, use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Paste Text Only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to preserve the accessible text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">speech formatting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA0BD19" w14:textId="77777777" w:rsidR="003219FE" w:rsidRPr="003219FE" w:rsidRDefault="003219FE" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We recommend checking the accessibility of your final syllabus using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Check Accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feature in Microsoft Word under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003219FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F8" w14:textId="3E9C142A" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Co-branding: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="003D068A" w:rsidRPr="007F78E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t>Us</w:t>
+        </w:r>
+        <w:r w:rsidR="007F78E8" w:rsidRPr="007F78E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e our Current </w:t>
+        </w:r>
+        <w:r w:rsidR="007F78E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2026 </w:t>
+        </w:r>
+        <w:r w:rsidR="007F78E8" w:rsidRPr="007F78E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t>Logos and Emblems</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007F78E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A71B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Near the Top of your syllabus, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00761F34">
-[...3 lines deleted...]
-        <w:t>readers;</w:t>
+      <w:r w:rsidR="008A71B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lease </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36DCC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00761F34">
-        <w:rPr>
+      <w:r w:rsidR="00A36DCC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>UC Environmental Stewards name with logo</w:t>
+      </w:r>
+      <w:r w:rsidR="000F10B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>, the Climate Steward course emblem</w:t>
+      </w:r>
+      <w:r w:rsidR="000F10B7" w:rsidRPr="006D185F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6485">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="008A71B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name </w:t>
+      </w:r>
+      <w:r w:rsidR="008A71B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logo </w:t>
+      </w:r>
+      <w:r w:rsidR="008A71B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>with alt text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6F9" w14:textId="446C285E" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>==================Delete Instructional text above ==============</w:t>
+      </w:r>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D664C9" w14:textId="6A0D9EF6" w:rsidR="00DC5A98" w:rsidRPr="00DC5A98" w:rsidRDefault="00DC5A98" w:rsidP="00FA40BC">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0226C6FA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76C6E8D9" wp14:editId="3AEACD8E">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0226C7FE" wp14:editId="70516855">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>827405</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3981450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>67310</wp:posOffset>
+              <wp:posOffset>114300</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4316730" cy="452120"/>
-[...13 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:extent cx="2286000" cy="641321"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:wrapTopAndBottom distT="114300" distB="114300"/>
+            <wp:docPr id="2" name="image2.jpg" descr="UC Environmental Stewards Logo of a California Quail and an acorn.">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1099183888" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
-[...88 lines deleted...]
-                      </a:extLst>
+                    <pic:cNvPr id="2" name="image2.jpg" descr="UC Environmental Stewards Logo of a California Quail and an acorn.">
+                      <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="441960" cy="572770"/>
+                      <a:ext cx="2286000" cy="641321"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B253533" w14:textId="4E7A0D59" w:rsidR="00596075" w:rsidRPr="00DC5A98" w:rsidRDefault="00AB751A" w:rsidP="00FA40BC">
-[...8 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+    <w:p w14:paraId="0226C6FB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="003219FE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4F8BD2D1" w14:textId="43425B1E" w:rsidR="00DC5A98" w:rsidRDefault="00FC2507" w:rsidP="00FA40BC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0226C800" wp14:editId="4598585E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>76201</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>490240</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="640080" cy="829278"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+            <wp:docPr id="1" name="image1.jpg" descr="UC Climate Steward course emblem showing purple Lupine flowers backed by an image of California."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="image1.jpg" descr="UC Climate Steward course emblem showing purple Lupine flowers backed by an image of California."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="640080" cy="829278"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6FC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr>
-[...75 lines deleted...]
-      <w:r w:rsidR="005C5BDF" w:rsidRPr="005C5BDF">
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter your Course Title here. Sample Text: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>[Your Organization Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037E44D2" w14:textId="6796D990" w:rsidR="00284B18" w:rsidRDefault="00DC5A98" w:rsidP="00FA40BC">
+    <w:p w14:paraId="0226C6FD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="000918C6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+        <w:spacing w:after="360"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>UC Climate Stewards Certification Course]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C6FF" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_p11cbdslndzh" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructor1:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Enter Instructor 1 Name]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00876529">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter email Address1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
-        <w:t>;</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ph</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Enter phone number1]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB892A0" w14:textId="14C53816" w:rsidR="00A236B1" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+    <w:p w14:paraId="0226C700" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructor2:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter Instructor 2 Name]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00876529">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter email Address2</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
-        <w:t>;</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ph</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter phone number2]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DDEFCC" w14:textId="2510D9B5" w:rsidR="00A236B1" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+    <w:p w14:paraId="0226C701" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Start Date:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter course start date]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course End Date</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00512BB4">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Enter course end date]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C702" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Schedule:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter Days and hours]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Field Trips:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter Field Trips days and hours]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A6A0CA" w14:textId="77777777" w:rsidR="00A236B1" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+    <w:p w14:paraId="0226C703" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Enter Course Location]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617319AE" w14:textId="77777777" w:rsidR="00A236B1" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+    <w:p w14:paraId="0226C704" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Fee:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter Course Fee]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AD202D" w14:textId="77777777" w:rsidR="00A236B1" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876529">
+    <w:p w14:paraId="0226C705" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Registration:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00876529">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[Enter your website with Registration info]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E582A3D" w14:textId="2158D8C2" w:rsidR="00EF0D20" w:rsidRDefault="00A236B1" w:rsidP="00FA40BC">
-[...243 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:bookmarkStart w:id="2" w:name="_hnh4uhu5go6j" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0226C706" w14:textId="78946C98" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://ucanr.edu/statewide-program/uc-environmental-stewards/point-reyes-national-seashore-association" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...173 lines deleted...]
-    <w:p w14:paraId="2CCDD5FF" w14:textId="3EF95163" w:rsidR="00D05B6B" w:rsidRPr="00284B18" w:rsidRDefault="00D05B6B" w:rsidP="00F17216">
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>UC Environmental Stewards Website</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C707" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Course Overview:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C708" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UC Environmental Stewards seeks to foster a committed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>corps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of volunteers ready to effectively engage in transformative local solutions to promote community and ecosystem resilience in a changing climate. The Climate Stewards course will introduce you to social-emotional resilience and trauma-aware practices, climate change communication, climate science, and community resilience planning. The course will combine communication, engagement, and science curricula with guest presenters, field </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>trips, and project-based learning to immerse you in the dynamics of your local community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C709" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Climate Stewards course offered through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[name of your organization]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will focus on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[enter your regionally specific information and theme such as the watershed covered, the unique natural and cultural resources to be addressed and any special issues or themes to be explored.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00284B18">
-[...802 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+      <w:r>
+        <w:t>Learning Outcomes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Increase access to up-to-date and locally relevant climate science to improve climate literacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improve participants’ self-efficacy and agency by fostering climate change communication skills development, civic engagement, and local conservation and community action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Establish an inclusive community of practice focused on stewardship, communication, and community solutions to advance resiliency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Build statewide support and capacity to effectively advance state and local climate goals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C70F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meet all course requirements, as indicated below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C710" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructional Methods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C711" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The course will integrate a range of instructional methods that promote active adult learning such as experiential learning, inquiry-based approaches, and transformative learning.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Enter additional Instructional Methods as needed].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:br/>
-        <w:t>This includes a</w:t>
-[...87 lines deleted...]
-      <w:r w:rsidR="00D937A9">
+        <w:t>Note to Partners and Instructors: Instructors are strongly encouraged to build on the participant’s prior knowledge and experience, to promote peer-to-peer discussion, incorporate hands-on activities, and include other interactive approaches during your course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C712" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Course Requirements: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C713" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact Time:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C714" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each UC Climate Stewards course consists of a minimum of 43 educational hours (a combination of online, classroom, and field time), which includes a minimum of 12 hours in the field addressing three topics: Local Ecosystem, Local Community, and Stewardship in Action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C715" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Required Reading:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C716" w14:textId="38F80021" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The course textbook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Climate Stewardship: Taking Collective Action to Protect California</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Adina Merenlender with Brendan Buhler is required reading. The book must be acquired by participants.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26BC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E16A22" w:rsidRPr="00D937A9">
-[...2553 lines deleted...]
-        <w:r w:rsidR="002732ED" w:rsidRPr="003C735A">
+      <w:r w:rsidR="00C26BC3" w:rsidRPr="00C26BC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The book may be purchased as a paperback or eBook through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00C26BC3" w:rsidRPr="00B52486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>UC Environmental Stewards onlin</w:t>
+          <w:t>University of California Press</w:t>
         </w:r>
-        <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
+      </w:hyperlink>
+      <w:r w:rsidR="00C26BC3" w:rsidRPr="00C26BC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at a 30% discount using this discount code: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26BC3" w:rsidRPr="00D60C15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>UCPSAVE30</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26BC3" w:rsidRPr="00C26BC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your policy for loaning or providing books to participants or relevant local library information]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C717" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Online Canvas Curriculum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C718" w14:textId="5BE482C7" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants must complete all materials and activities in the online Canvas course modules Units 1-6 and the Participatory Science module with observations. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note to Instructor: Field trip reflections may be assigned for make-up field trips or for courses designed with independent field trips. Please confer with UC Environmental Stewards staff for guidelines].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The deeper dive material in Canvas modules is not required material. Please always access </w:t>
+      </w:r>
+      <w:r w:rsidR="000151D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your course using </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="004E7CB9" w:rsidRPr="00811234">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>e</w:t>
+          <w:t>UC Online Can</w:t>
         </w:r>
-        <w:r w:rsidR="002732ED" w:rsidRPr="003C735A">
+        <w:r w:rsidR="00700361">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>v</w:t>
         </w:r>
-        <w:r w:rsidR="003C735A">
+        <w:r w:rsidR="004E7CB9" w:rsidRPr="00811234">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>e</w:t>
+          <w:t>as Login</w:t>
         </w:r>
-        <w:r w:rsidR="002732ED" w:rsidRPr="003C735A">
+      </w:hyperlink>
+      <w:r w:rsidR="004E7CB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Instructors: After August 20, 2025, the previous Canvas link </w:t>
+      </w:r>
+      <w:r w:rsidR="00811234" w:rsidRPr="00700361">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="00700361" w:rsidRPr="00700361">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>discontinued. Please update your materials.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you forget your Canvas password, you can request a new password from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00700361">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canvas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>login screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C719" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Participatory Science Project: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_h0jujkeah53w" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UC Climate Stewards curriculum includes participation in a participatory science project selected by the organization offering this course. During our course, each participant must participate in our participatory science project and complete the minimum requirements set forth by the instructor. Our class participatory science project is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the project Title, a brief description and the minimum requirements. If available, include the link to the project. If you have not yet selected a project for this course, indicate that details will be provided in class. Sample Language: Our class participatory science project will be introduced during the course. Note: Once you select your class project, please update this section of your final syllabus for our records.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attendance Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants must complete a minimum of 43 hours of instruction during the class including a minimum of 12 field trip hours. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter your specific attendance policy for class meetings and field trips here. NOTE: Attendance policy varies with course design but must uphold minimum required instruction and field hours. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Sample Language 1: Participants must attend all classes and field trips. If a class or field trip is missed, the participant will be expected to complete make-up activities on their own time at the direction of the instructor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Sample Language 2: Only one class session can be missed, and participants must request a make-up session or assignment from their instructor. Because of the unique aspects of field trips, participants need to attend all field trips. In the case of an emergency and the field trip is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>missed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>, participants may be able to arrange an alternative option at the discretion of the instructor.]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stewardship Project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_fyu4v6unw6ft" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Climate Stewards course participants are required to complete a Stewardship Project that includes 8 hours of volunteer service. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each project must be an activity associated with one of these six UC Environmental Stewards volunteer service categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C71F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collective Climate Mitigation &amp; Adaptation Activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">This includes any community efforts to reduce or sequester carbon, to build community resilience, or prepare communities for potential climate change impacts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C720" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Climate Smart Community Gardening &amp; Composting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C721" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Climate: Wildfire &amp; Other Extreme Events Preparedness &amp; Recovery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C722" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Community Organizing &amp; Planning (Includes Climate Action Plans).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C723" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Extreme Weather Preparedness &amp; Recovery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C724" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Food Waste, Recovery, &amp; Distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C725" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuels Management (Includes Prescribed Burns).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C726" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conservation &amp; Restoration Activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This includes on-the-ground collective actions to protect, clean-up, or restore resources and environments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C727" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Community &amp; Collective Clean-up Actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C728" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Invasive Species Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C729" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nursery Work &amp; Seed Collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Planting &amp; Restoration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Trail &amp; Related Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wildlife Rescue &amp; Rehabilitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education, Interpretation, &amp; Communication Activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This includes any type of collective activity that increases information, awareness, and understanding of environmental issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Classroom Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C72F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Educational Material Production &amp; Translation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C730" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Non-Formal Education &amp; Interpretation (Includes Docent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C731" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Outreach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C732" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Social Media &amp; Website Content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C733" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policy, Systems, &amp; Environmental Change Activities. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This includes civic engagement and advocacy that advance changes in rules, practices, policies and legislation but not actions for specific legislation or candidates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C734" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Boards &amp; Committee Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C735" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Civic &amp; Public Participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C736" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental &amp; Social Justice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C737" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nonpartisan Policy Advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C738" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sustainable Organizational Policies &amp; Practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C739" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Participatory Science Activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This includes activities that involve community or layperson collaboration with scientists or scientific tools or protocols such as community and citizen science projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Earth And Air Monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Phenology Monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Water Quality Monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Weather Monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wildlife &amp; Plant Monitoring (includes insects and fungi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C73F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other Support Activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This includes any general, administrative, or organizational support that is not associated with activities in categories one through five above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C740" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administrative &amp; Clerical Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C741" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conference, Fundraiser, &amp; Other Events Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C742" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Facilities Maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C743" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Front Desk &amp; Greeter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C744" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grant Writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C745" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unlisted Service (Describe in Activity Description textbox).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C746" w14:textId="01F4321E" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An important aspect of the Stewardship Project is the concept of service learning, in which participants contribute to community welfare by addressing locally identified issues and gain insight into their local environments. The project provides an opportunity for participants to combine what they’ve learned in the course with their personal interests and support the work of an organization or agency that is benefiting their local area, while also making deeper connections in their community. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>We encourage participants to work in groups, but it is not required.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participants must have their Stewardship Project pre-approved by their instructor during the first </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[two]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks of the course and record project information and volunteer hours in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46756">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E46756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>vent series</w:t>
+          <w:t>Volunteer Porta</w:t>
         </w:r>
-        <w:r w:rsidR="003C735A">
+        <w:r w:rsidR="00E46756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>,</w:t>
+          <w:t>l account</w:t>
         </w:r>
-        <w:r w:rsidR="002732ED" w:rsidRPr="003C735A">
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C747" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants will share their individual or group Stewardship Projects at the end of the course. Each participant will have 5 minutes to present their project to the class. Alternative presentation options are available by arrangement with your instructor. In addition to the 43 hours of coursework, participants are expected to spend a minimum of 8 service hours on their Stewardship Project and to enter these hours and their project information into their </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Volunteer Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> account before the last day of class. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note to Instructors: Entering Stewardship Project information and 8 volunteer hours into the Volunteer Portal is a requirement of certification and for UC credit. We strongly recommend including this step as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>a homework</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or class assignment prior to the last day of the course. Please see your “Administrative Checklist for Instructors” for tips on tracking participant progress]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C748" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Homework Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C749" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your homework policy here. Sample Language: Each assigned module in Canvas should be completed prior to class. If you get behind, do not miss class and notify your instructor.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C74A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Title of additional requirements you have for your course]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C74B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter description of any additional course requirements here. Instructors are free to add additional requirements to their unique course, but they may not remove the minimum course </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>requirements.]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0226C74C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Volunteering and Your Volunteer Portal Account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C74D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_7ls50b8qaygy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be provided with an online account to track your volunteer service beginning with your Stewardship Project during the course and all future volunteer service as a certified Climate Steward. You will receive an introductory email invitation to complete our pre-course survey and to log into the Volunteer Portal. Notify your instructor if you do not receive this email by the first day of class. Please complete the six questions in the pre-course survey using the following information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C74E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The course is: Climate Stewards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C74F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Organization is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your full organization name]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C750" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The month this course began was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Month your course started].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C751" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The year this course began was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Year this course started].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C752" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_5xumujr5l4pc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note the unique password that you created during the survey. You will need the password for your End-of-course evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C753" w14:textId="182BB7A2" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_ryoasbeqwso" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Log into the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Volunteer Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and set your password, check that your name in your profile is how you want your name to appear on your Climate Stewards certificate and update your profile with a second email address if available. You will be accessing the Volunteer Portal during the course to log your Stewardship Project information and service hours as required for certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C754" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volunteer Service after Being Certified:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2CCAD8" w14:textId="77777777" w:rsidR="005D07C2" w:rsidRPr="004A2E0A" w:rsidRDefault="005D26F6" w:rsidP="005D07C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_2x9v12mdc0gv" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We encourage you to stay connected and continue using the Volunteer Portal after certification. This gives you one location for all your related volunteer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and makes it possible to document your impact as a Climate Steward. When you log 40 hours of volunteer service in a calendar year, you will be eligible for an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>annual service pin</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In recognition of the California Naturalists and Climate Stewards who meet this goal, these unique pins are designed by artists from our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and each year feature a different California native organism. The initial 8 hours of volunteer service spent on your Stewardship Project will count toward your 40 hours of service during the first year. The Volunteer Portal provides you with one location to track your volunteer service with multiple organizations. Qualifying volunteer hours that you record with another organization can also be entered into the Volunteer Portal and count toward UC Environmental Stewards 40-hour annual pin and other recognition levels. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D07C2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="005D07C2" w:rsidRPr="004A2E0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve"> CONES</w:t>
+          <w:t xml:space="preserve">Environmental Stewards </w:t>
+        </w:r>
+        <w:r w:rsidR="005D07C2" w:rsidRPr="004A2E0A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Certification and Service Pins</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="003C735A">
+      <w:r w:rsidR="005D07C2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage for pin designs and more information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C756" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Qualifying Volunteer Activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C757" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_reuz2v29kz23" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer activities recorded in the Volunteer Portal must be one of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated with six categories of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listed above. They must occur in California or in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a county</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bordering California or be associated with an approved Stewardship Project. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">your course includes participants conducting an approved Stewardship Project in another state beyond the counties bordering CA, include the text: Participants implementing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>an approved</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stewardship projects outside of California or in the bordering counties, will need to log their service hours in association with our organization. [Instructors, provide the name of your organization, the county and state for example “Lake Tahoe Community College in El Dorado County, CA”].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C758" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The activities should occur in association with an organization or official organized purpose (such as Climate Week activities, Biodiversity Day, or attending a city council meeting). The activities cannot be a personal or individual activity, such as planting a native garden in your backyard or time spent taking classes. The activities must also be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unpaid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or community service conducted as part of a subsidized workforce development program such as the California Conservation Corps, Local Corps, AmeriCorps, California Climate Action Corps, National Forest Foundation, or Sustainability Service Corps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C759" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volunteer Portal Help:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DDF079" w14:textId="0BD2DCE9" w:rsidR="008D48AF" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There are resources available to help familiarize yourself with the Volunteer Portal and commonly used features</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103F4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D48AF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="008D48AF" w:rsidRPr="002C795F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
+          <w:t>Volunteer Portal Help</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008D48AF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C75B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statement on Inclusion and Accommodations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C75C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your organization’s accommodation and non-discrimination policy].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C75D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note for partners and instructors: Each organization should include language detailing their own policies regarding accessibility. As outlined in the partnership agreement, organizations offering our courses are responsible for providing reasonable accommodations to program participants with disabilities. Please refer to your organization for specific language to include. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C75E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Sample Language 1: Requests for reasonable accommodations for disabilities or limitations should be made prior to the date of the program or activity for which it is needed. Please make such requests as early as possible by contacting [Instructor name]. [Enter organization non-discrimination statement or link to relevant page from your website].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C75F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sample Language 2: If you have a learning or physical need that will require special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this class, you will need to notify your instructor in writing of your accommodation needs. Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least 30 days prior to the first class if you require any special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This will allow us ample opportunity to provide suitable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We make reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with disabilities. Materials will be available in alternate formats (such as, Braille, audio, electronic format, or large print) upon </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>request.]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Enter organization non-discrimination statement or link to relevant page from your website]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C760" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Statement on Financial Accessibility Cost:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C761" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter statement on additional costs to participants. Sample Language: Participants are responsible for course fees, purchasing books, and transportation for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>the field</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trips.  Participants are also responsible for costs associated with any travel, meals, and camping </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>equipment.]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C762" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter information on scholarship opportunities, if applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C763" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cancellation Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C764" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note for partners and instructors: UC Environmental Stewards recommends a clear cancellation policy with a payment due date prior to the start date of the course. Include it on your website and registration page. UC Environmental Stewards invoices each partner organization after the first week of class, when all course participants have been identified and confirmed. Please plan for that in your cancellation policy.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C765" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter your cancellation policy. Sample Language: Registrants may cancel up to two weeks before the first day of instruction for a full refund, minus a $50 administrative fee. Registrants that can successfully </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> another participant to replace their spot in the course prior to the first day of class will receive a full refund. Registrants that experience a verifiable medical emergency personally, or in their family, between the two weeks of class before and after instruction has begun may re-enroll in the following year's course at a 50% discounted rate, with priority for early registration. No other cancellations, for any other reason, will result in a refund.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C766" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Academic Credits:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C767" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note 1: If participants earn college credits through your college upon completing this course, they are not eligible for UC credits. Sample Language: Completion of this course is worth x number of academic credits through our college.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4730471F" w14:textId="77777777" w:rsidR="00244C19" w:rsidRDefault="005D26F6" w:rsidP="00244C19">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note 2: If your organization is not offering college credits, your graduates may obtain college credit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037620F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="0037620F" w:rsidRPr="00ED32F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t>UC Davis Continuing and Professional Education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0037620F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037620F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have certified them in the Volunteer Portal. Sample Language: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C768" w14:textId="02490ACF" w:rsidR="00342602" w:rsidRPr="00244C19" w:rsidRDefault="005D26F6" w:rsidP="00244C19">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After completing all course requirements, participants have the option to purchase 4 undergraduate credits for this course </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D108D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00D108D8" w:rsidRPr="00D108D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t>UC Davis Continuing and Professional Education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D108D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University processes the credits at the end of each quarter and credits may take several weeks to arrive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C769" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note 3: If your organization, or a specific grant, is covering the cost of UC academic credits, enter that information here.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C76A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional Experiences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C76B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_flbyr1gqnk8n" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider participating in the UC Environmental Stewards events, exploring the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>UC Environmental Stewards online event series, CONES</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or becoming a certified </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t>California Naturalist</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C735A">
-[...15 lines deleted...]
-      <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Courses are offered throughout California.  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">[If your organization offers this course, provide information and relevant links regarding future courses. Add in your organizations volunteer events. Provide additional information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
-[...16 lines deleted...]
-      <w:r w:rsidR="000A03BF" w:rsidRPr="003C735A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community events such as the UC Environmental Stewards 2025 Regional Rendezvous and 2026 Conference open to everyone]</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2BC89E" w14:textId="6BD26B1A" w:rsidR="009A41E2" w:rsidRDefault="00B5266E" w:rsidP="003772C9">
+    <w:p w14:paraId="0226C76C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00610B6A">
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Class Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F82E9B" w14:textId="7E3240D2" w:rsidR="00362BC5" w:rsidRPr="00362BC5" w:rsidRDefault="00362BC5" w:rsidP="00FA40BC">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00AA2915">
+    <w:p w14:paraId="0226C76D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This schedule is compatible with screen readers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C76E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Note for partners and instructors</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2915">
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> or extend the course over more weeks than presented in this template </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This schedule outlines the prescribed order of the Climate Stewards course material in Canvas. Participants must complete each unit to gain access to the next. You may schedule to combine online and in-person components within the same week or extend the course over more weeks than presented in this template </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00844A10">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00844A10">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> the schedule allows for the Canvas material to be completed in the prescribed order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560A76E7" w14:textId="22BBBFCC" w:rsidR="00CC5FDE" w:rsidRDefault="00CC5FDE" w:rsidP="00FA40BC">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0226C76F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>You may schedule the field trip topics and any additional homework in the order that best fits your course design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265B737C" w14:textId="45301FF5" w:rsidR="00362BC5" w:rsidRDefault="00362BC5" w:rsidP="00FA40BC">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0226C770" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>The Units</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:highlight w:val="cyan"/>
-[...276 lines deleted...]
-        <w:t xml:space="preserve">. We encourage partners to update documents where </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 and 4 are the largest and most involved modules in Canvas. We strongly recommend that your schedule allows two weeks for Unit 3 and another two weeks for unit 4 to give the participants plenty of time to work through the material. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C771" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessibility: This syllabus and class schedule template follows accessibility guidelines to make it compatible with screen readers to increase accessibility. Notice the course schedule is not a table and it is without columns because they are not supported by current screen readers. We encourage partners to update documents where </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>possible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:highlight w:val="cyan"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="710F88AA" w14:textId="7FD240D7" w:rsidR="0057413B" w:rsidRDefault="00DE3F49" w:rsidP="00F17216">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to increase accessibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C772" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00610B6A">
-[...150 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:t>Class Registration and Getting Started:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C773" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note to Instructors: The Volunteer Portal Invitations are sent to participants automatically when you upload your course roster. It is important that you upload the roster before the start date]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C774" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to the course start date, participants will be given access to the course materials on the Canvas platform during the week of [Enter date that participants are added to the Climate Stewards Canvas course usually 1-2 weeks before the start date]: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C775" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">[Add here any additional info they need to know before the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>first class</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFA46A3" w14:textId="77777777" w:rsidR="009574FF" w:rsidRDefault="009574FF" w:rsidP="00FA40BC">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0226C776" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="00342602">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0226C777" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>After registering for the course, please do the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F9131A" w14:textId="77777777" w:rsidR="00BB7097" w:rsidRDefault="00BB7097" w:rsidP="00BB7097">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="0226C778" w14:textId="14A2BE02" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtain and begin reading the course textbook, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Climate Stewardship: Taking Collective Action to Protect California</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006181A">
-[...5 lines deleted...]
-          <w:iCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006181A">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">by Adina Merenlender with Brendan Buhler. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006181A">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0006181A">
+      <w:r w:rsidR="005078BB" w:rsidRPr="00813DB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The book may be purchased </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4BA5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a paperback or eBook </w:t>
+      </w:r>
+      <w:r w:rsidR="005078BB" w:rsidRPr="00813DB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="005078BB" w:rsidRPr="000D4BA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:highlight w:val="cyan"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.ucpress.edu/book/9780520378940/climate-stewardship</w:t>
+          <w:t xml:space="preserve">University </w:t>
+        </w:r>
+        <w:r w:rsidR="000D4BA5" w:rsidRPr="000D4BA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">of California </w:t>
+        </w:r>
+        <w:r w:rsidR="005078BB" w:rsidRPr="000D4BA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Press</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0006181A">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+      <w:r w:rsidR="005078BB" w:rsidRPr="00813DB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at a 30% discount using this discount code: </w:t>
+      </w:r>
+      <w:r w:rsidR="005078BB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UCPSAVE30. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C779" w14:textId="77834477" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="002341EA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Accept the email invitation to Canvas when it arrives and log in to explore the introductory units to familiarize yourself with the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The introductory units are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Accept the email invitation to Canvas when it arrives and l</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00474471">
+        <w:t xml:space="preserve">Welcome to UC Online; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Climate Stewards - Getting Started;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Climate Stewards Textbook - To be completed by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter Date]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_duvcf7lz6igw" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participatory Science Project Module - To be completed by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C77F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open the email invitation to the UC Volunteer Portal when it arrives and complete our pre-course survey. Notify your instructor if you do not receive this email by the first day of class. Please complete the six questions in the pre-course survey using the following information:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C780" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The course is Climate Stewards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C781" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The organization is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your full organization name]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00752AF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00752AF8" w:rsidRPr="00304896">
+    </w:p>
+    <w:p w14:paraId="0226C782" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The month this course begins is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Month your course starts].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C783" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The year this course </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>begin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Year this course starts].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="002221C5" w:rsidRPr="009A37D4">
+    </w:p>
+    <w:p w14:paraId="0226C784" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_4t7nfkih4jrp" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note the unique password that you created during the survey. You will need the password for your End-of-course evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C786" w14:textId="749DA7CC" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="00CF61B9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF61B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Log into the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00342602" w:rsidRPr="00CF61B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...376 lines deleted...]
-          <w:rPr>
+            <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Volunteer Portal</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00CF61B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. From your dashboard, choose “Edit Your Profile” and confirm that your name reflects what you want to appear on your Climate Stewards certificate. Take a moment to add additional information such as alternate email addresses with your primary email address listed first, note your pronouns, and add a photo or image. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C787" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">First Class - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter start date and time]</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00610B6A">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0226C788" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introductory Class Meeting (Welcome/Introduction Activity).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C789" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_tdoltzkswthe" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant. Note to Instructor: We recommend you schedule time during the first meeting of the course for participants to complete the six-question pre-survey and to log into the Volunteer Portal to update their profile with the name they want to appear on their certificates, to add additional email addresses with the primary one listed first, and to enter their pronouns if desired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_hncwyxwyje8k" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: Complete </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit 1 – Community Connections before next class. Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_820mppmq5sud" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This unit represents approximately 3 to 3.5 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note: The online material is intended to be assigned in-between class meetings. It is good to make it clear that this work is intended to be completed before the next meeting. We recommend entering the due date as the day before each class meeting.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C78F" w14:textId="30C5A1BC" w:rsidR="00342602" w:rsidRDefault="009B2945">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_1egd0eu9bss7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bookmark the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="0004418E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Canvas link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0004418E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001200D1">
-[...90 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0004418E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>omplete all module pages, assignments, activities, and discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00036E9A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> homework before the next class meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period. Complete this assignment before the start of the next class meeting and be prepared to apply the material during class. If you forget your Canvas password, you can request a new password from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="005D26F6" w:rsidRPr="0004418E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>the login screen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C790" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 2 - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C791" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applying Unit 1 Content: Community Connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C792" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C793" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C794" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C795" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C796" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit 2 – Communication, Interpretation, and Education. Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter Due Date]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C797" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This unit represents approximately 3 to 3.5 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C798" w14:textId="603C3A86" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete all module pages, assignments, and discussions. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period. Due before the start of the next class meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C799" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additional homework for next week: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79A" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the Participatory Science module in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="00342602">
+          <w:rPr>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter Due Date]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79B" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79C" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Applying Unit 2: Communication, Interpretation, and Education. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79D" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79E" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C79F" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A0" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_gootsvwi4pyq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: Complete first half of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit 3 – Earth and Climate Systems: Part 1, Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Part 1 of this unit represents approximately 2.5 to 3 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A2" w14:textId="2A9FC547" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_dd8146np7xgv" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[This unit is one of the larger and more involved units, we recommend this unit spans two </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>weeks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so the participants have plenty of time to work on the material]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Complete first half of Unit 3 through and including Atmosphere, Heat-trapping Blanket Effect, Global Atmospheric Circulation, Temperature Change. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period. Due before the start of the next class meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A3" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Additional homework for next week: Complete draft proposal for your individual or group Stewardship Project, Due [Enter Due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your specific Stewardship Project proposal information with a due date that best fits your course design.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A5" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Field Trip #1: Local Ecosystem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time*]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A6" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Location: Enter Field Trip location, address and meeting place if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A7" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[*Note Field Trip topics can be completed in any order and scheduled to fit your course. You also have the option to increase the number of field trips.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Our Field Trip Leaders are: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Leader’s name and affiliation plus topic or focus of the trip]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7A9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Homework: Enter optional homework of your choice [Enter due date].    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note: In the rare occasion that your course design includes “Independent Fieldtrips”, please discuss your plans during the co-design process with our staff to identify required homework. This could include an official assignment added to your Canvas course material. For example, a Local Ecosystem Field Trip Reflection assignment that appears in the assignments tab and that you can add to the Unit Module of your choice.  Field trip Reflections are not included in our standard Climate Stewards course design].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applying Unit 3 – Earth and Climate Systems: Part 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AE" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7AF" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B0" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Homework for next week: Complete the rest of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit Three – Earth and Climate Systems: Part 2, Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Part 2 of this unit represents approximately 2 to 2.5 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B2" w14:textId="1A1D3023" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete the second half of Unit 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20CB0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00A20CB0" w:rsidRPr="008971C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; including module pages, assignments, discussions and activities. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Due before the start of the next class meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> No Class Meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B5" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework before field trip: Enter your approved Stewardship Project information and your first half hour into your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="00342602">
+          <w:t>Volunteer Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B6" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additional homework for next week: Confirm that you have completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Units 1-3 and that Unit 4 is now open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B7" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Field Trip #2: Local Community </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time*]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Location: Enter Field Trip location, address and meeting place if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7B9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[*Note Field Trip topics can be completed in any order and scheduled to fit your course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7BA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Our Field Trip Leaders are: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Leaders’ name and affiliation plus topic, if relevant]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7BB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_4a3tafh6m07u" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>Homework for Field Trip:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter optional homework of your choice [Enter due date].    Note: In the rare occasion that your course design includes “Independent Fieldtrips”, please discuss your plans during the co-design process with our staff to identify required homework. This could include an official assignment added to your Canvas course material. For example, a Local Community Field Trip Reflection assignment that appears in the assignments tab and that you can add to the Unit Module of your choice. Field trip Reflections are not included in our standard Climate Stewards course design].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7BD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7BE" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0226C7BF" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Applying Unit 3 – Earth and Climate Systems: Part 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C0" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="585858"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: to Instructor: This unit is one of the larger and more involved units, we recommend this spans two </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>weeks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so the participants have plenty of time to work on the material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C2" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C3" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework: Complete the first half of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit 4 – Ecosystems and Human Systems, Part 1. Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter Due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Part 1 of this unit represents approximately 2 to 2.5 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C5" w14:textId="312DF7F3" w:rsidR="00342602" w:rsidRDefault="00BF2706">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work through</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00BF2706">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials in the first half of Unit 4 through and including Ecosystems, Handbook Assignments on Biodiversity and Fire, Water, and Forests. Hint: The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andbook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF162D" w:rsidRPr="00610B6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssignments related to biodiversity and fire are drawn from materials in chapters 1, 2, 4, and 5 of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>book</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Climate Stewardship: Taking Collective Action to Protect California.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C6" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C7" w14:textId="73A0C621" w:rsidR="00342602" w:rsidRDefault="00BF2706">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Homework is d</w:t>
+      </w:r>
+      <w:r w:rsidR="005D26F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ue before the start of the next class meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7C9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0226C7CA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applying Unit 4: Part 1 – Ecosystems and Human Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7CB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7CC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7CD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: Complete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00610B6A">
-[...42 lines deleted...]
-        <w:r w:rsidR="00144968" w:rsidRPr="00CE31EA">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit 4 - Ecosystems and Human Systems. Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7CE" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Part 2 of this unit represents approximately 1.5 to 2 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7CF" w14:textId="4BBE59DC" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Note to instructors: This unit is one of the larger and more involved units</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>, we</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend this unit spans two </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>weeks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so the participants have plenty of time to work on the material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Complete the second half of Unit 4 including module pages, assignments, discussions and activities. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period. Complete this assignment before the start of the next class meeting and be prepared to apply the material during class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D0" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Field Trip #3 Stewardship in Action </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time*]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Location: Enter Field Trip location, address and meeting place if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D2" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[*Note Field Trip topics can be completed in any order and scheduled to fit your course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D3" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Our Field Trip Leaders today are: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…Leaders’ name and affiliation plus topic, if relevant]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_bp3xta46d71k" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>Additional Homework:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter optional homework of your choice [Enter due date].    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2706">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: In the rare occasion that your course design includes “Independent Fieldtrips”, please discuss your plans during the co-design process with our staff to identify required homework. This could include an official assignment added to your Canvas course material. For example, a Local Community Field Trip Reflection assignment that appears in the assignments tab and that you can add to the Unit Module of your choice.  Field Trip Reflections are not included in our standard Climate Stewards course </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF2706">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>design].</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0226C7D6" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D7" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0226C7D8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applying Unit 4: Part 2 – Ecosystems and Human Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7D9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7DA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7DB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: Complete </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidR="00342602">
+          <w:t>Canvas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Unit 5 – Community Resilience Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Bring to Class the unique password that you created for the pre-course survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7DC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This unit represents approximately 3.5 to 4 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7DD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete all of unit 5 pages, assignments, discussions and activities. Note: The Optional Deeper Dive material is not required and does not need to be completed during your active course period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7DF" w14:textId="39182318" w:rsidR="00342602" w:rsidRPr="00BF2706" w:rsidRDefault="005D26F6" w:rsidP="00BF2706">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additional homework for next week: Complete the Participatory Science module in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00342602" w:rsidRPr="00BF2706">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://apps.ideal-logic.com/ucanr</w:t>
-[...257 lines deleted...]
-        <w:r w:rsidR="00D42FBF" w:rsidRPr="00304896">
           <w:t>Canvas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D42FBF" w:rsidRPr="008E189E">
+      <w:r>
+        <w:t xml:space="preserve"> Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E0" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_rvt2te4ie4mx" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Week 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E1" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E2" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_qak5lbxsr3sa" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>Applying Unit 5 – Community Resilience and Complete Course Evaluation Survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E3" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructors and Guest Presenters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Presenters Today </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter the Instructors’ names and the guest presenters’ names with their topic or presentation title and their affiliations when applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E5" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note to Instructor: We ask that you allow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>~20 minutes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for participants to complete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>the  End</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-of-course evaluation survey: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E6" w14:textId="6B1929D1" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_115sipliaq3x" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When completing the End-of-course Evaluation Survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at the end of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Module 5 or today in class, you will need the unique password you created when you took the pre-course survey and the following information when completing the survey: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E7" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The course is: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Climate Stewards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Organization is: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your full organization name]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7E9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The month this course began was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Month your course starts].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7EA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The year this course began was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter the Year this course starts].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13AEC">
-[...214 lines deleted...]
-        <w:r w:rsidR="002221C5" w:rsidRPr="009A37D4">
+    </w:p>
+    <w:p w14:paraId="0226C7EB" w14:textId="6CD343FF" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The link to the survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00D701A6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">found </w:t>
+      </w:r>
+      <w:r w:rsidR="001F506B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at the end of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Module 5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Instructors, do not add the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00D701A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="cyan"/>
           </w:rPr>
-          <w:t>https://stewards.uconline.edu/</w:t>
+          <w:t>evaluation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00294873">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link to the syllabus; participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will find the link at the end of Module 5 in the Canvas material</w:t>
+      </w:r>
+      <w:r w:rsidR="00D701A6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E55551">
-[...92 lines deleted...]
-    <w:p w14:paraId="140C3C55" w14:textId="60FC20FF" w:rsidR="00340234" w:rsidRPr="00A13AEC" w:rsidRDefault="00340234" w:rsidP="00FA40BC">
+    </w:p>
+    <w:p w14:paraId="0226C7EC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...69 lines deleted...]
-        <w:r w:rsidR="004C726D" w:rsidRPr="00304896">
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homework for next week: Complete </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00342602">
           <w:t>Canvas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C726D">
-[...70 lines deleted...]
-        <w:r w:rsidR="002221C5" w:rsidRPr="009A37D4">
+      <w:r>
+        <w:t xml:space="preserve"> Unit 6 – Community Engagement Due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7ED" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This unit represents approximately 1 to 1.5 hours of required work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7EE" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete all of Unit 6 pages, assignments, discussions and activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7EF" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additional homework for next week: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F1" w14:textId="75D7085F" w:rsidR="00342602" w:rsidRDefault="005D26F6" w:rsidP="00BF2706">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_kadedniuryp3" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload Stewardship Project information and confirm that you have entered your 8 hours of volunteer service into the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00342602" w:rsidRPr="00BF2706">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://stewards.uconline.edu/</w:t>
-[...1313 lines deleted...]
-        <w:r w:rsidR="00E074D7" w:rsidRPr="005A7ECA">
           <w:t>Volunteer Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E074D7" w:rsidRPr="00E074D7">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E074D7">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter due date]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F2" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>For larger classes you may need to allow time for participants to present Stewardship Project presentations during the last two class meetings. Suggested text: Sign-up for Stewardship Project presentation day and time slot here: [Enter link if applicable]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F3" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During Class - Check-in with the instructor to confirm that you are on track to meet all course requirements for certification. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note: We recommend that you schedule time to meet with participants near the end </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of the course and before the last day to confirm that they are on track for completing all the requirements]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F4" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your Instructions to participants that have not completed course work. Sample Language. Participants that have not completed course work must get approval from the instructor for an extended due date].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F5" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="00342602"/>
+    <w:p w14:paraId="0226C7F6" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Week 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter date and time]</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E074D7" w:rsidRPr="00E074D7">
-[...3 lines deleted...]
-    <w:p w14:paraId="4AF057F0" w14:textId="382401BA" w:rsidR="00E074D7" w:rsidRPr="00A13AEC" w:rsidRDefault="00105097" w:rsidP="00FA40BC">
+    </w:p>
+    <w:p w14:paraId="0226C7F7" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Enter meeting location with meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyperlink </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>if relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F8" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="37BC31A9" w14:textId="39AF006D" w:rsidR="00E074D7" w:rsidRDefault="00E074D7" w:rsidP="00F17216">
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Stewardship Project Presentations and Graduation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7F9" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our Presenters today are you!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7FA" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter a general itinerary for the Stewardship Project presentations and plans for the Graduation celebration.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7FB" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:firstLine="576"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During Class - Check-in with the instructor to confirm that you have met all course requirements for certification. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Note: We recommend that Instructors check participants’ progress in Canvas and the Volunteer Portal near the end of the course and before the last day to confirm that they are on track for completing all the requirements]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7FC" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[Enter your Instructions to participants that have not completed course work. Sample Language. Participants that have not completed course work must get approval from the instructor for an extended due date].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226C7FD" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="005D26F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D80AE8">
-[...2752 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:r>
+        <w:t>Congratulations, Time to Celebrate!</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00342602">
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B518BD2" w14:textId="77777777" w:rsidR="008E0C19" w:rsidRDefault="008E0C19" w:rsidP="00627AEE">
+    <w:p w14:paraId="31BFD98F" w14:textId="77777777" w:rsidR="00ED70E2" w:rsidRDefault="00ED70E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6661FA2C" w14:textId="77777777" w:rsidR="008E0C19" w:rsidRDefault="008E0C19" w:rsidP="00627AEE">
+    <w:p w14:paraId="23F725FA" w14:textId="77777777" w:rsidR="00ED70E2" w:rsidRDefault="00ED70E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{112E8E4D-F225-4425-A987-6A2C87FBF8CD}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A9F87921-BF3E-4B9B-9BF3-79FC5CC66720}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{7C2DC07B-095C-4524-906E-9C41857F2C50}"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{21D01370-3D6F-417E-8CCC-CCBA0E764132}"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{2465E96D-BB15-4A09-8F0F-3B97A098036B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32C54A57" w14:textId="77777777" w:rsidR="00AB751A" w:rsidRDefault="00AB751A">
+  <w:p w14:paraId="0226C804" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="00342602">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CE7A05D" w14:textId="77777777" w:rsidR="008E0C19" w:rsidRDefault="008E0C19" w:rsidP="00627AEE">
+    <w:p w14:paraId="526E2321" w14:textId="77777777" w:rsidR="00ED70E2" w:rsidRDefault="00ED70E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4521DDB7" w14:textId="77777777" w:rsidR="008E0C19" w:rsidRDefault="008E0C19" w:rsidP="00627AEE">
+    <w:p w14:paraId="3AF6069A" w14:textId="77777777" w:rsidR="00ED70E2" w:rsidRDefault="00ED70E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="0226C802" w14:textId="23C59B14" w:rsidR="00342602" w:rsidRDefault="005D26F6">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Climate Stewards Course Syllabus</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- page  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000918C6">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...77 lines deleted...]
-  </w:sdt>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0226C803" w14:textId="77777777" w:rsidR="00342602" w:rsidRDefault="00342602">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="520AA04C"/>
+    <w:nsid w:val="0BAB45EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54CEECC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18397B0A"/>
+    <w:nsid w:val="17525177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6ADE22BC"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="C332CB30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...337 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FF2C76"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24AA3AB5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A30A01E"/>
+    <w:tmpl w:val="A6C46104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED96CDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA8841FC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...114 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58421AAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCC69A14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
-      </w:pPr>
-[...310 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC86DCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE0A5EAC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...222 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:sz w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...23 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AE40632"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9A4009"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4DC6044E"/>
+    <w:tmpl w:val="9124B6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="1846703420">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1370913602">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="2" w16cid:durableId="1691954243">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1713194506">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="536478851">
+  <w:num w:numId="3" w16cid:durableId="1552376103">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1922176932">
+  <w:num w:numId="4" w16cid:durableId="248009018">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1924215710">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="5" w16cid:durableId="1656638976">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="160850870">
-[...8 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="935093178">
+  <w:num w:numId="6" w16cid:durableId="2082558089">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="433206630">
-[...2 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="70931085">
+  <w:num w:numId="7" w16cid:durableId="80028340">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="75"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D05B6B"/>
-[...626 lines deleted...]
-    <w:rsid w:val="00FF638A"/>
+    <w:rsidRoot w:val="00342602"/>
+    <w:rsid w:val="000151D2"/>
+    <w:rsid w:val="00036E9A"/>
+    <w:rsid w:val="0004418E"/>
+    <w:rsid w:val="000918C6"/>
+    <w:rsid w:val="00097474"/>
+    <w:rsid w:val="000D4BA5"/>
+    <w:rsid w:val="000F10B7"/>
+    <w:rsid w:val="001513EC"/>
+    <w:rsid w:val="00154802"/>
+    <w:rsid w:val="00165B02"/>
+    <w:rsid w:val="00184409"/>
+    <w:rsid w:val="001F506B"/>
+    <w:rsid w:val="00216785"/>
+    <w:rsid w:val="002341EA"/>
+    <w:rsid w:val="00244C19"/>
+    <w:rsid w:val="00283E68"/>
+    <w:rsid w:val="00287BB8"/>
+    <w:rsid w:val="002C795F"/>
+    <w:rsid w:val="003219FE"/>
+    <w:rsid w:val="00342602"/>
+    <w:rsid w:val="0037620F"/>
+    <w:rsid w:val="003D068A"/>
+    <w:rsid w:val="003F1F32"/>
+    <w:rsid w:val="004E7CB9"/>
+    <w:rsid w:val="005078BB"/>
+    <w:rsid w:val="00521E96"/>
+    <w:rsid w:val="00592A8A"/>
+    <w:rsid w:val="00593770"/>
+    <w:rsid w:val="005D07C2"/>
+    <w:rsid w:val="005D26F6"/>
+    <w:rsid w:val="00604AD8"/>
+    <w:rsid w:val="00635AFB"/>
+    <w:rsid w:val="00640B60"/>
+    <w:rsid w:val="00680ADA"/>
+    <w:rsid w:val="006A06DD"/>
+    <w:rsid w:val="00700361"/>
+    <w:rsid w:val="0073707B"/>
+    <w:rsid w:val="007E05E8"/>
+    <w:rsid w:val="007F78E8"/>
+    <w:rsid w:val="00811234"/>
+    <w:rsid w:val="008115E5"/>
+    <w:rsid w:val="00813DB6"/>
+    <w:rsid w:val="00831F8F"/>
+    <w:rsid w:val="008971C2"/>
+    <w:rsid w:val="008A71B4"/>
+    <w:rsid w:val="008D48AF"/>
+    <w:rsid w:val="008E766C"/>
+    <w:rsid w:val="009503F4"/>
+    <w:rsid w:val="009B129D"/>
+    <w:rsid w:val="009B2945"/>
+    <w:rsid w:val="009D3259"/>
+    <w:rsid w:val="00A20CB0"/>
+    <w:rsid w:val="00A36DCC"/>
+    <w:rsid w:val="00AD15BA"/>
+    <w:rsid w:val="00B52486"/>
+    <w:rsid w:val="00BB4769"/>
+    <w:rsid w:val="00BF2706"/>
+    <w:rsid w:val="00C103F4"/>
+    <w:rsid w:val="00C26BC3"/>
+    <w:rsid w:val="00CC4044"/>
+    <w:rsid w:val="00CF61B9"/>
+    <w:rsid w:val="00D108D8"/>
+    <w:rsid w:val="00D60C15"/>
+    <w:rsid w:val="00D701A6"/>
+    <w:rsid w:val="00D70F7A"/>
+    <w:rsid w:val="00DA60B8"/>
+    <w:rsid w:val="00DA61F0"/>
+    <w:rsid w:val="00E46756"/>
+    <w:rsid w:val="00E91F82"/>
+    <w:rsid w:val="00ED32F9"/>
+    <w:rsid w:val="00ED70E2"/>
+    <w:rsid w:val="00F05552"/>
+    <w:rsid w:val="00FA6485"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="14880AFC"/>
-  <w15:docId w15:val="{80E052FB-C0E5-423B-827E-B52D428978C7}"/>
+  <w14:docId w14:val="0226C6EF"/>
+  <w15:docId w15:val="{F1E5F77C-1C73-4F47-8BB8-DA1055EB30D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...1371 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16201,597 +11006,645 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="262626"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="576"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="542F9C91AEB140409A9749BA57F50207">
-[...1 lines deleted...]
-    <w:rsid w:val="00306151"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00811234"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00811234"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB4769"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00592A8A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/program/uc-environmental-stewards/volunteer-portal-help" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/program/uc-environmental-stewards/cones-california-online-naturalist-event-series" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/communications-toolkit/uc-environmental-stewards-logos-and-templates" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calnat.ucanr.edu/pin/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/books/climate-stewardship/paper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.co1.qualtrics.com/jfe/form/SV_aV04BomEOdb6TC6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/books/climate-stewardship/paper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpe.ucdavis.edu/course/uc-climate-stewards" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/program/uc-environmental-stewards/become-certified-naturalist-or-climate-steward" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/program/uc-environmental-stewards" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stewards.uconline.edu/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/program/uc-environmental-stewards/certification-and-service-pins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ideal-logic.com/ucanr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpe.ucdavis.edu/course/uc-climate-stewards" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.uconline.edu/stewards/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...211 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6050</Words>
-  <Characters>34486</Characters>
+  <Words>6080</Words>
+  <Characters>34657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>287</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>288</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40456</CharactersWithSpaces>
+  <CharactersWithSpaces>40656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Syllabus Climate Stewards Template for Instructors</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6967F43D7B9194A984524816FE0DD59</vt:lpwstr>
   </property>
 </Properties>
 </file>