--- v0 (2025-12-26)
+++ v1 (2026-05-07)
@@ -223,76 +223,75 @@
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Recruitment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="67FCB0AD" w14:textId="77777777" w:rsidTr="008E43FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7876B1BD" w14:textId="4A9139AE" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7876B1BD" w14:textId="4A9139AE" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-741027016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -348,150 +347,148 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HR Business Partner (HRBP</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>will be assigned to help guide you through the process.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8D9944" w14:textId="77777777" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7C8D9944" w14:textId="77777777" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-719208563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Attend intake </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>session</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with assigned HRBP to discuss recruitment needs, process, and timeline.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F3DBE69" w14:textId="69724A39" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="5F3DBE69" w14:textId="69724A39" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-426654235"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -558,77 +555,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Refer to the PMF for the approval routing flow.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="550ABAD5" w14:textId="3E98C951" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="550ABAD5" w14:textId="3E98C951" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-592471155"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -660,77 +656,76 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Position Description (PD)</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is available.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DB6869" w14:textId="489AF203" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="008E43FF">
+          <w:p w14:paraId="19DB6869" w14:textId="489AF203" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="008E43FF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-97247889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -787,140 +782,138 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Refer to our </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Classification</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> page for additional information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11414184" w14:textId="34B8F962" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="11414184" w14:textId="34B8F962" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1967161500"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obtain resume from Identified Candidate</w:t>
             </w:r>
             <w:r w:rsidR="00A570ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7B0F5E" w14:textId="619EDB9E" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="0F7B0F5E" w14:textId="619EDB9E" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2087914207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -939,76 +932,75 @@
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rg </w:t>
             </w:r>
             <w:r w:rsidR="00C405B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hart.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F093547" w14:textId="390123FD" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00AF4A08" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7F093547" w14:textId="390123FD" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1467729516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1056,79 +1048,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitting the </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="793DCE29" w14:textId="77777777" w:rsidTr="008E43FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20361EF1" w14:textId="5329B40B" w:rsidR="00B85AB2" w:rsidRPr="008305B9" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="20361EF1" w14:textId="5329B40B" w:rsidR="00B85AB2" w:rsidRPr="008305B9" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-694770730"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00610B87" w:rsidRPr="008305B9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00610B87" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E07FFA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -1179,78 +1170,77 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>by HRBP</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0003109F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A58D940" w14:textId="2B2B3C67" w:rsidR="00BF11C9" w:rsidRPr="008305B9" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="4A58D940" w14:textId="2B2B3C67" w:rsidR="00BF11C9" w:rsidRPr="008305B9" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1212922411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Notify HRBP once application has been submitted</w:t>
             </w:r>
             <w:r w:rsidR="00A570ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1303,233 +1293,230 @@
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Closing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Your Recruitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85AB2" w:rsidRPr="00174A25" w14:paraId="509CD869" w14:textId="77777777" w:rsidTr="008E43FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FAD2A8" w14:textId="5EFE0263" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="77FAD2A8" w14:textId="5EFE0263" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="741762057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend the </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>verbal offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from HR to final candidate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="285465505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Present the Contingent Job Offer letter </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(template will be provided by HRBP) </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and obtain candidate’s signature.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="652103821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1592,137 +1579,151 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Onboarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="17D7CF0E" w14:textId="77777777" w:rsidTr="008E43FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61006E99" w14:textId="481119D4" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="61006E99" w14:textId="71392B59" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2066282395"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA08BC" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct survey, I-9, etc.).</w:t>
+              <w:t xml:space="preserve">Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct </w:t>
+            </w:r>
+            <w:r w:rsidR="00E067FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disclosure</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, I-9, etc.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689FDB3E" w14:textId="695804F4" w:rsidR="00C94513" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="689FDB3E" w14:textId="695804F4" w:rsidR="00C94513" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1821611882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1771,81 +1772,80 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3689D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete new hire paperwork on or before the first day of work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60220349" w14:textId="2831EAA5" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00AF4A08" w:rsidP="00174A25">
+          <w:p w14:paraId="60220349" w14:textId="2831EAA5" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="806438846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1900,61 +1900,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidSect="008D771B">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60EE3FAC" w14:textId="77777777" w:rsidR="00C809B1" w:rsidRDefault="00C809B1" w:rsidP="00FA69AE">
+    <w:p w14:paraId="24A7086E" w14:textId="77777777" w:rsidR="009F5695" w:rsidRDefault="009F5695" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3808CF92" w14:textId="77777777" w:rsidR="00C809B1" w:rsidRDefault="00C809B1" w:rsidP="00FA69AE">
+    <w:p w14:paraId="5D81EA09" w14:textId="77777777" w:rsidR="009F5695" w:rsidRDefault="009F5695" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2108,51 +2108,51 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="bottomMargin">
                 <wp14:pctHeight>81000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="53E44877" id="Rectangle 73" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5d1tA0wEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcuakFy0GQIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++SfiRob0EuxD7E2ZnhanM9jwPbK/QGbM2LRc6ZshJaY7ua//xx/+4j&#10;Zz4I24oBrKr5QXl+vX37ZjO5Si2hh6FVyAjE+mpyNe9DcFWWedmrUfgFOGWpqQFHESjFLmtRTIQ+&#10;Dtkyzz9kE2DrEKTynqp3xybfJnytlQzftPYqsKHmxC2kE9PZxDPbbkTVoXC9kSca4gUsRmEsDb1A&#10;3Ykg2A7Nf1CjkQgedFhIGDPQ2kiVNJCaIv9HzWMvnEpayBzvLjb514OVX/eP7jtG6t49gPzlmYXb&#10;XthO3SDC1CvR0rgiGpVNzleXCzHxdJU10xdo6WnFLkDyYNY4RkBSx+Zk9eFitZoDk1Rcrd+vi9WK&#10;M0m9qzIvi/QWmajOtx368EnByGJQc6SnTOhi/+BDZCOq8ydxmIV7MwxnlpFY3AFfhbmZmWlPEmKl&#10;gfZAtBGOy0DLS0EP+IeziRah5v73TqDibPhsSfq6KMu4OSmhAJ9Xm5SUq6sldYSVBFPzcA5vw3HT&#10;dg5N19OUIimwcENWaZNUPDE6GUwPncSdljJu0vM8ffX062z/AgAA//8DAFBLAwQUAAYACAAAACEA&#10;A6cAftgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTKiIIcSoUgcS1&#10;LYjrNl4Sg72OYrcNf8/CBS4jrWY087Zez8GrI03JRTawXBSgiLtoHfcGXnZPV7egUka26COTgS9K&#10;sG7Oz2qsbDzxho7b3Csp4VShgSHnsdI6dQMFTIs4Eov3HqeAWc6p13bCk5QHr6+LotQBHcvCgCO1&#10;A3Wf20MwoGPrnvvX6NsdOr95S/aDH7Mxlxfzwz2oTHP+C8MPvqBDI0z7eGCblDcgj+RfFe9udbMC&#10;tZfQsixBN7X+T998AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPl3W0DTAQAAggMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAOnAH7YAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0">
                 <w:txbxContent>
                   <w:p w14:paraId="2C06B2E5" w14:textId="70235308" w:rsidR="00FA7FDB" w:rsidRDefault="00FA7FDB"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56C216B0" w14:textId="395F93F6" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
+  <w:p w14:paraId="56C216B0" w14:textId="237A83D5" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -2160,92 +2160,100 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00AF4A08">
+    <w:r w:rsidR="00D241D9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>September</w:t>
+      <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00C405B8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D241D9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090782C9" w14:textId="77777777" w:rsidR="00C809B1" w:rsidRDefault="00C809B1" w:rsidP="00FA69AE">
+    <w:p w14:paraId="4EE0A42D" w14:textId="77777777" w:rsidR="009F5695" w:rsidRDefault="009F5695" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7590CC1B" w14:textId="77777777" w:rsidR="00C809B1" w:rsidRDefault="00C809B1" w:rsidP="00FA69AE">
+    <w:p w14:paraId="7E173505" w14:textId="77777777" w:rsidR="009F5695" w:rsidRDefault="009F5695" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BDCEB3E" w14:textId="75128CE9" w:rsidR="00FA69AE" w:rsidRDefault="00F715C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B4EDD9" wp14:editId="7A478649">
@@ -3368,50 +3376,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E340E6"/>
     <w:rsid w:val="0003109F"/>
     <w:rsid w:val="00034AA4"/>
     <w:rsid w:val="00072236"/>
     <w:rsid w:val="0008324D"/>
     <w:rsid w:val="0008566E"/>
     <w:rsid w:val="00091C03"/>
     <w:rsid w:val="000955C2"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000D2CEE"/>
     <w:rsid w:val="000D4AEE"/>
     <w:rsid w:val="000F709B"/>
     <w:rsid w:val="001203A5"/>
     <w:rsid w:val="00136367"/>
     <w:rsid w:val="00160B7D"/>
     <w:rsid w:val="00174A25"/>
     <w:rsid w:val="00194B59"/>
     <w:rsid w:val="001B7436"/>
     <w:rsid w:val="001D3609"/>
+    <w:rsid w:val="0020439F"/>
     <w:rsid w:val="00210A90"/>
     <w:rsid w:val="002428F0"/>
     <w:rsid w:val="00261834"/>
     <w:rsid w:val="00267E5F"/>
     <w:rsid w:val="002A0981"/>
     <w:rsid w:val="002C5CE8"/>
     <w:rsid w:val="00333611"/>
     <w:rsid w:val="00382468"/>
     <w:rsid w:val="0039577F"/>
     <w:rsid w:val="003C3DF5"/>
     <w:rsid w:val="003D2C47"/>
     <w:rsid w:val="003E32DB"/>
     <w:rsid w:val="004077F1"/>
     <w:rsid w:val="004817E2"/>
     <w:rsid w:val="0048333C"/>
     <w:rsid w:val="004A3006"/>
     <w:rsid w:val="004E1FEF"/>
     <w:rsid w:val="004E5C4E"/>
     <w:rsid w:val="004F0ADE"/>
     <w:rsid w:val="00503B10"/>
     <w:rsid w:val="00554EB4"/>
     <w:rsid w:val="005650D2"/>
     <w:rsid w:val="00571DF7"/>
     <w:rsid w:val="00574E60"/>
     <w:rsid w:val="00581EC5"/>
@@ -3424,94 +3433,98 @@
     <w:rsid w:val="006A7869"/>
     <w:rsid w:val="006B64C7"/>
     <w:rsid w:val="006C19F2"/>
     <w:rsid w:val="006D0D5D"/>
     <w:rsid w:val="0074356A"/>
     <w:rsid w:val="00754212"/>
     <w:rsid w:val="00763767"/>
     <w:rsid w:val="00783624"/>
     <w:rsid w:val="00794257"/>
     <w:rsid w:val="008305B9"/>
     <w:rsid w:val="00865352"/>
     <w:rsid w:val="00875F9D"/>
     <w:rsid w:val="008D771B"/>
     <w:rsid w:val="008E0DF3"/>
     <w:rsid w:val="008E43FF"/>
     <w:rsid w:val="00913794"/>
     <w:rsid w:val="00931919"/>
     <w:rsid w:val="0093303C"/>
     <w:rsid w:val="00971693"/>
     <w:rsid w:val="009742BC"/>
     <w:rsid w:val="009877F4"/>
     <w:rsid w:val="009B45DB"/>
     <w:rsid w:val="009D085A"/>
     <w:rsid w:val="009E5E30"/>
     <w:rsid w:val="009F4FDF"/>
+    <w:rsid w:val="009F5695"/>
     <w:rsid w:val="00A06C5A"/>
     <w:rsid w:val="00A10992"/>
     <w:rsid w:val="00A15DA6"/>
     <w:rsid w:val="00A5438E"/>
     <w:rsid w:val="00A570ED"/>
     <w:rsid w:val="00A612BE"/>
     <w:rsid w:val="00A67C3D"/>
     <w:rsid w:val="00A72E1F"/>
     <w:rsid w:val="00AB5647"/>
     <w:rsid w:val="00AC218B"/>
     <w:rsid w:val="00AD7D94"/>
     <w:rsid w:val="00AE4B41"/>
     <w:rsid w:val="00AF0A85"/>
     <w:rsid w:val="00AF4A08"/>
     <w:rsid w:val="00B108C0"/>
     <w:rsid w:val="00B215CC"/>
     <w:rsid w:val="00B33E0E"/>
     <w:rsid w:val="00B3689D"/>
     <w:rsid w:val="00B62729"/>
     <w:rsid w:val="00B778F2"/>
     <w:rsid w:val="00B85AB2"/>
     <w:rsid w:val="00BA08BC"/>
     <w:rsid w:val="00BB2E64"/>
     <w:rsid w:val="00BB319E"/>
     <w:rsid w:val="00BD6B0B"/>
     <w:rsid w:val="00BF11C9"/>
     <w:rsid w:val="00C02037"/>
     <w:rsid w:val="00C16E43"/>
     <w:rsid w:val="00C216F1"/>
     <w:rsid w:val="00C405B8"/>
     <w:rsid w:val="00C40ACA"/>
     <w:rsid w:val="00C809B1"/>
     <w:rsid w:val="00C94513"/>
     <w:rsid w:val="00CA3905"/>
     <w:rsid w:val="00D0706B"/>
     <w:rsid w:val="00D23FDD"/>
+    <w:rsid w:val="00D241D9"/>
     <w:rsid w:val="00D32E75"/>
     <w:rsid w:val="00D412F5"/>
+    <w:rsid w:val="00D41E7C"/>
     <w:rsid w:val="00D50A1A"/>
     <w:rsid w:val="00D626FB"/>
     <w:rsid w:val="00D679C3"/>
     <w:rsid w:val="00D92890"/>
     <w:rsid w:val="00DA7609"/>
     <w:rsid w:val="00DE04A2"/>
+    <w:rsid w:val="00E067FC"/>
     <w:rsid w:val="00E07FFA"/>
     <w:rsid w:val="00E23037"/>
     <w:rsid w:val="00E32483"/>
     <w:rsid w:val="00E340E6"/>
     <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E5191D"/>
     <w:rsid w:val="00EC297D"/>
     <w:rsid w:val="00ED2E6B"/>
     <w:rsid w:val="00ED379F"/>
     <w:rsid w:val="00ED4086"/>
     <w:rsid w:val="00ED77FF"/>
     <w:rsid w:val="00F01147"/>
     <w:rsid w:val="00F54BE1"/>
     <w:rsid w:val="00F715C3"/>
     <w:rsid w:val="00F8164F"/>
     <w:rsid w:val="00FA69AE"/>
     <w:rsid w:val="00FA7FDB"/>
     <w:rsid w:val="00FB19FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4904,68 +4917,68 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2025-02-07T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>415</Words>
-  <Characters>2366</Characters>
+  <Characters>2370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2776</CharactersWithSpaces>
+  <CharactersWithSpaces>2780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tameka Rhenee Primm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>