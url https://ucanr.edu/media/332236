--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="461D8774" w14:textId="77777777" w:rsidR="00581EC5" w:rsidRDefault="00581EC5" w:rsidP="00E23037">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -142,136 +146,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9990"/>
+        <w:gridCol w:w="10350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="6F540048" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="6F540048" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="02C23410" w14:textId="44B048C0" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00EC297D" w:rsidP="00EC297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:right="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiating a </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Recruitment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="008D0DD7" w14:paraId="67FCB0AD" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="008D0DD7" w14:paraId="67FCB0AD" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7876B1BD" w14:textId="4A9139AE" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7876B1BD" w14:textId="4A9139AE" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-741027016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -327,150 +330,148 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HR Business Partner (HRBP</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>will be assigned to help guide you through the process.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8D9944" w14:textId="77777777" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7C8D9944" w14:textId="77777777" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-719208563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Attend intake </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>session</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with assigned HRBP to discuss recruitment needs, process, and timeline.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F3DBE69" w14:textId="70D9BEBF" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="5F3DBE69" w14:textId="70D9BEBF" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-426654235"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -505,77 +506,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Refer to the PMF for the approval routing flow.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17AE6EC0" w14:textId="342673E2" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="17AE6EC0" w14:textId="342673E2" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-97247889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B90C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -680,76 +680,75 @@
             <w:r w:rsidR="000E3587">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>addition</w:t>
             </w:r>
             <w:r w:rsidR="000E3587" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11414184" w14:textId="059AC34A" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="11414184" w14:textId="059AC34A" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1967161500"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -759,60 +758,51 @@
             </w:r>
             <w:r w:rsidR="00B90C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00B90C3D" w:rsidRPr="008D0DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00B90C3D" w:rsidRPr="008D0DD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>UBE</w:t>
-[...8 lines deleted...]
-                <w:t>N</w:t>
+                <w:t>UBEN</w:t>
               </w:r>
               <w:r w:rsidR="000C398C" w:rsidRPr="008D0DD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> 138</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000C398C" w:rsidRPr="008D0DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="000C398C" w:rsidRPr="008D0DD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
@@ -850,76 +840,75 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>download and complete in Adobe</w:t>
             </w:r>
             <w:r w:rsidR="00A23C4B" w:rsidRPr="00A23C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A570ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7B0F5E" w14:textId="6D53401E" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="0F7B0F5E" w14:textId="6D53401E" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2087914207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -978,196 +967,194 @@
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rg </w:t>
             </w:r>
             <w:r w:rsidR="00C405B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hart.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F093547" w14:textId="4ECD740D" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="008A2D7A" w:rsidP="00BF11C9">
+          <w:p w14:paraId="7F093547" w14:textId="4ECD740D" w:rsidR="00BF11C9" w:rsidRPr="00BF11C9" w:rsidRDefault="00000000" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1467729516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Work with HRBP to finalize PD for classification, if applicable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049BCC63" w14:textId="4E97CF57" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00B85AB2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="37C89773" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="37C89773" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B794E96" w14:textId="3789B0A7" w:rsidR="00B85AB2" w:rsidRPr="00BF11C9" w:rsidRDefault="008305B9" w:rsidP="00BF11C9">
             <w:pPr>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitting the </w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="793DCE29" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00EC297D" w:rsidRPr="00174A25" w14:paraId="793DCE29" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20361EF1" w14:textId="190BECC4" w:rsidR="00B85AB2" w:rsidRPr="008305B9" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="20361EF1" w14:textId="190BECC4" w:rsidR="00B85AB2" w:rsidRPr="008305B9" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-694770730"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00610B87" w:rsidRPr="008305B9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00610B87" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E07FFA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -1236,404 +1223,400 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>by HRBP</w:t>
             </w:r>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0003109F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A58D940" w14:textId="2B2B3C67" w:rsidR="00BF11C9" w:rsidRPr="008305B9" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="4A58D940" w14:textId="2B2B3C67" w:rsidR="00BF11C9" w:rsidRPr="008305B9" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1212922411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF11C9" w:rsidRPr="008305B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Notify HRBP once application has been submitted</w:t>
             </w:r>
             <w:r w:rsidR="00A570ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2566F125" w14:textId="44EA5CD9" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="6C780011" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="6C780011" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7AA6CF9F" w14:textId="550CBBC3" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="008305B9" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047351E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Closing</w:t>
             </w:r>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Your Recruitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85AB2" w:rsidRPr="00174A25" w14:paraId="509CD869" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00B85AB2" w:rsidRPr="00174A25" w14:paraId="509CD869" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FAD2A8" w14:textId="0B3B9418" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="77FAD2A8" w14:textId="0B3B9418" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="741762057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend the </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>verbal offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from HR to final candidate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="6C70658C" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="285465505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Present the Contingent Job Offer letter </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(template will be provided by HRBP) </w:t>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and obtain candidate’s signature.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="5D90273B" w14:textId="77777777" w:rsidR="00B85AB2" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="652103821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B85AB2" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notify HRBP of agreed upon start date and submit the fully signed Contingent Job Offer letter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C9B7CC" w14:textId="766F928D" w:rsidR="00174A25" w:rsidRPr="00174A25" w:rsidRDefault="00174A25" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="4A0B6B38" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="4A0B6B38" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B5BC117" w14:textId="4F313EDC" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00C94513" w:rsidP="00C94513">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>New Hire Paperwork</w:t>
@@ -1641,142 +1624,156 @@
             </w:hyperlink>
             <w:r w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00174A25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Onboarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="17D7CF0E" w14:textId="77777777" w:rsidTr="00D412F5">
+      <w:tr w:rsidR="00C94513" w:rsidRPr="00174A25" w14:paraId="17D7CF0E" w14:textId="77777777" w:rsidTr="00E14E24">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcW w:w="10350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61006E99" w14:textId="481119D4" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="61006E99" w14:textId="781C6EBE" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2066282395"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA08BC" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct survey, I-9, etc.).</w:t>
+              <w:t xml:space="preserve">Provide candidate with new hire instructions (e.g., Pre-Hire Form, clearance steps, Misconduct </w:t>
+            </w:r>
+            <w:r w:rsidR="006B66B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disclosure</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, I-9, etc.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689FDB3E" w14:textId="0AB7140C" w:rsidR="00C94513" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="689FDB3E" w14:textId="0AB7140C" w:rsidR="00C94513" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1821611882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1825,81 +1822,80 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD71CD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete new hire paperwork on or before the first day of work.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60220349" w14:textId="7168528E" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="008A2D7A" w:rsidP="00174A25">
+          <w:p w14:paraId="60220349" w14:textId="7168528E" w:rsidR="00C94513" w:rsidRPr="00174A25" w:rsidRDefault="00000000" w:rsidP="00174A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="360" w:right="360" w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="806438846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C94513" w:rsidRPr="00174A25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1933,82 +1929,86 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16DE0B76" w14:textId="77777777" w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidRDefault="00EC297D" w:rsidP="00EC297D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC297D" w:rsidRPr="00174A25" w:rsidSect="008D771B">
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CCFEFE9" w14:textId="77777777" w:rsidR="00DF2AC4" w:rsidRDefault="00DF2AC4" w:rsidP="00FA69AE">
+    <w:p w14:paraId="163B64AB" w14:textId="77777777" w:rsidR="009A0E71" w:rsidRDefault="009A0E71" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A0476A7" w14:textId="77777777" w:rsidR="00DF2AC4" w:rsidRDefault="00DF2AC4" w:rsidP="00FA69AE">
+    <w:p w14:paraId="12E2BE3B" w14:textId="77777777" w:rsidR="009A0E71" w:rsidRDefault="009A0E71" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2066,50 +2066,60 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="679255E3" w14:textId="77777777" w:rsidR="00A44FBD" w:rsidRDefault="00A44FBD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B63EF68" w14:textId="074BF5B5" w:rsidR="00FA7FDB" w:rsidRDefault="00FA7FDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="53E44877" wp14:editId="77BCD558">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="5939155" cy="740410"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="454" name="Rectangle 73"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2162,51 +2172,51 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="bottomMargin">
                 <wp14:pctHeight>81000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="53E44877" id="Rectangle 73" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5d1tA0wEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcuakFy0GQIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++SfiRob0EuxD7E2ZnhanM9jwPbK/QGbM2LRc6ZshJaY7ua//xx/+4j&#10;Zz4I24oBrKr5QXl+vX37ZjO5Si2hh6FVyAjE+mpyNe9DcFWWedmrUfgFOGWpqQFHESjFLmtRTIQ+&#10;Dtkyzz9kE2DrEKTynqp3xybfJnytlQzftPYqsKHmxC2kE9PZxDPbbkTVoXC9kSca4gUsRmEsDb1A&#10;3Ykg2A7Nf1CjkQgedFhIGDPQ2kiVNJCaIv9HzWMvnEpayBzvLjb514OVX/eP7jtG6t49gPzlmYXb&#10;XthO3SDC1CvR0rgiGpVNzleXCzHxdJU10xdo6WnFLkDyYNY4RkBSx+Zk9eFitZoDk1Rcrd+vi9WK&#10;M0m9qzIvi/QWmajOtx368EnByGJQc6SnTOhi/+BDZCOq8ydxmIV7MwxnlpFY3AFfhbmZmWlPEmKl&#10;gfZAtBGOy0DLS0EP+IeziRah5v73TqDibPhsSfq6KMu4OSmhAJ9Xm5SUq6sldYSVBFPzcA5vw3HT&#10;dg5N19OUIimwcENWaZNUPDE6GUwPncSdljJu0vM8ffX062z/AgAA//8DAFBLAwQUAAYACAAAACEA&#10;A6cAftgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTKiIIcSoUgcS1&#10;LYjrNl4Sg72OYrcNf8/CBS4jrWY087Zez8GrI03JRTawXBSgiLtoHfcGXnZPV7egUka26COTgS9K&#10;sG7Oz2qsbDzxho7b3Csp4VShgSHnsdI6dQMFTIs4Eov3HqeAWc6p13bCk5QHr6+LotQBHcvCgCO1&#10;A3Wf20MwoGPrnvvX6NsdOr95S/aDH7Mxlxfzwz2oTHP+C8MPvqBDI0z7eGCblDcgj+RfFe9udbMC&#10;tZfQsixBN7X+T998AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPl3W0DTAQAAggMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAOnAH7YAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0">
                 <w:txbxContent>
                   <w:p w14:paraId="2C06B2E5" w14:textId="70235308" w:rsidR="00FA7FDB" w:rsidRDefault="00FA7FDB"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56C216B0" w14:textId="260A288D" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
+  <w:p w14:paraId="56C216B0" w14:textId="77B6F7F5" w:rsidR="00FA7FDB" w:rsidRPr="00174A25" w:rsidRDefault="00FA7FDB" w:rsidP="00FA7FDB">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -2214,104 +2224,132 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Date: </w:t>
     </w:r>
-    <w:r w:rsidR="008A2D7A">
+    <w:r w:rsidR="00A44FBD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>September</w:t>
+      <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00C405B8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00174A25">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
     </w:r>
+    <w:r w:rsidR="00A44FBD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DC3F496" w14:textId="77777777" w:rsidR="00A44FBD" w:rsidRDefault="00A44FBD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67544C7A" w14:textId="77777777" w:rsidR="00DF2AC4" w:rsidRDefault="00DF2AC4" w:rsidP="00FA69AE">
+    <w:p w14:paraId="3BA0285D" w14:textId="77777777" w:rsidR="009A0E71" w:rsidRDefault="009A0E71" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27CDC4A5" w14:textId="77777777" w:rsidR="00DF2AC4" w:rsidRDefault="00DF2AC4" w:rsidP="00FA69AE">
+    <w:p w14:paraId="507F4104" w14:textId="77777777" w:rsidR="009A0E71" w:rsidRDefault="009A0E71" w:rsidP="00FA69AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A6C5721" w14:textId="77777777" w:rsidR="00A44FBD" w:rsidRDefault="00A44FBD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BDCEB3E" w14:textId="75128CE9" w:rsidR="00FA69AE" w:rsidRDefault="00F715C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B4EDD9" wp14:editId="7A478649">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4624705</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>658495</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2139315" cy="287020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapThrough wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
@@ -2494,50 +2532,60 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2235835" cy="309245"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="374E32C6" w14:textId="77777777" w:rsidR="00A44FBD" w:rsidRDefault="00A44FBD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032C61D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8863F48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3460,136 +3508,144 @@
     <w:rsid w:val="003D2C47"/>
     <w:rsid w:val="003D4879"/>
     <w:rsid w:val="003E32DB"/>
     <w:rsid w:val="004371AF"/>
     <w:rsid w:val="0047351E"/>
     <w:rsid w:val="004813FB"/>
     <w:rsid w:val="004817E2"/>
     <w:rsid w:val="0048333C"/>
     <w:rsid w:val="004A3006"/>
     <w:rsid w:val="004E1FEF"/>
     <w:rsid w:val="004F0ADE"/>
     <w:rsid w:val="00503B10"/>
     <w:rsid w:val="00554EB4"/>
     <w:rsid w:val="00571DF7"/>
     <w:rsid w:val="00574E60"/>
     <w:rsid w:val="00581EC5"/>
     <w:rsid w:val="005D2D16"/>
     <w:rsid w:val="005D4751"/>
     <w:rsid w:val="00610B87"/>
     <w:rsid w:val="006159D4"/>
     <w:rsid w:val="00625AB8"/>
     <w:rsid w:val="00667CC7"/>
     <w:rsid w:val="00684D5F"/>
     <w:rsid w:val="006A7869"/>
     <w:rsid w:val="006B64C7"/>
+    <w:rsid w:val="006B66B1"/>
     <w:rsid w:val="006D0D5D"/>
     <w:rsid w:val="0074356A"/>
     <w:rsid w:val="00763767"/>
     <w:rsid w:val="00794257"/>
     <w:rsid w:val="007A63FA"/>
     <w:rsid w:val="00815F54"/>
     <w:rsid w:val="008222CE"/>
     <w:rsid w:val="008305B9"/>
     <w:rsid w:val="00865352"/>
     <w:rsid w:val="00875F9D"/>
     <w:rsid w:val="008A2D7A"/>
     <w:rsid w:val="008D0DD7"/>
     <w:rsid w:val="008D771B"/>
     <w:rsid w:val="008E0DF3"/>
     <w:rsid w:val="00913794"/>
     <w:rsid w:val="00931919"/>
     <w:rsid w:val="0093303C"/>
     <w:rsid w:val="00943FE6"/>
     <w:rsid w:val="00971693"/>
     <w:rsid w:val="009742BC"/>
     <w:rsid w:val="009877F4"/>
+    <w:rsid w:val="009A0E71"/>
     <w:rsid w:val="009D085A"/>
     <w:rsid w:val="009E5E30"/>
     <w:rsid w:val="009F4FDF"/>
     <w:rsid w:val="00A06C5A"/>
     <w:rsid w:val="00A10992"/>
     <w:rsid w:val="00A15DA6"/>
     <w:rsid w:val="00A23C4B"/>
+    <w:rsid w:val="00A44FBD"/>
     <w:rsid w:val="00A570ED"/>
     <w:rsid w:val="00A612BE"/>
     <w:rsid w:val="00A67C3D"/>
     <w:rsid w:val="00A72E1F"/>
     <w:rsid w:val="00AB5647"/>
     <w:rsid w:val="00AC218B"/>
     <w:rsid w:val="00AD71CD"/>
     <w:rsid w:val="00AD7D94"/>
     <w:rsid w:val="00AE4B41"/>
     <w:rsid w:val="00AF0A85"/>
     <w:rsid w:val="00B108C0"/>
     <w:rsid w:val="00B215CC"/>
     <w:rsid w:val="00B33E0E"/>
     <w:rsid w:val="00B62729"/>
     <w:rsid w:val="00B778F2"/>
     <w:rsid w:val="00B85AB2"/>
     <w:rsid w:val="00B90C3D"/>
     <w:rsid w:val="00BA08BC"/>
+    <w:rsid w:val="00BA44F3"/>
     <w:rsid w:val="00BB2E64"/>
     <w:rsid w:val="00BB319E"/>
     <w:rsid w:val="00BD6B0B"/>
     <w:rsid w:val="00BF11C9"/>
+    <w:rsid w:val="00BF293E"/>
     <w:rsid w:val="00C02037"/>
     <w:rsid w:val="00C16E43"/>
     <w:rsid w:val="00C216F1"/>
     <w:rsid w:val="00C405B8"/>
     <w:rsid w:val="00C40ACA"/>
     <w:rsid w:val="00C436BB"/>
     <w:rsid w:val="00C809B1"/>
     <w:rsid w:val="00C94513"/>
     <w:rsid w:val="00CA3905"/>
     <w:rsid w:val="00D00E9A"/>
     <w:rsid w:val="00D0706B"/>
     <w:rsid w:val="00D23FDD"/>
     <w:rsid w:val="00D32E75"/>
     <w:rsid w:val="00D412F5"/>
+    <w:rsid w:val="00D41E7C"/>
     <w:rsid w:val="00D50A1A"/>
     <w:rsid w:val="00D92890"/>
     <w:rsid w:val="00DA7609"/>
     <w:rsid w:val="00DE04A2"/>
     <w:rsid w:val="00DF2AC4"/>
     <w:rsid w:val="00E07FFA"/>
+    <w:rsid w:val="00E14E24"/>
     <w:rsid w:val="00E23037"/>
     <w:rsid w:val="00E32483"/>
     <w:rsid w:val="00E340E6"/>
     <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E5191D"/>
     <w:rsid w:val="00EC297D"/>
     <w:rsid w:val="00ED2E6B"/>
     <w:rsid w:val="00ED379F"/>
     <w:rsid w:val="00ED4086"/>
     <w:rsid w:val="00ED77FF"/>
     <w:rsid w:val="00F01147"/>
     <w:rsid w:val="00F54BE1"/>
     <w:rsid w:val="00F715C3"/>
     <w:rsid w:val="00F8164F"/>
     <w:rsid w:val="00FA406D"/>
     <w:rsid w:val="00FA69AE"/>
+    <w:rsid w:val="00FA78C9"/>
     <w:rsid w:val="00FA7FDB"/>
     <w:rsid w:val="00FB19FC"/>
     <w:rsid w:val="00FD65FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4636,54 +4692,54 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2025-04/UBEN-138.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-classification-and-compensation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-new-anr-employees-supervisors-guide" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcalifornia.marketpayjobs.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/making-offer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-orientation-checklist" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.service-now.com/esc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2025-04/UBEN-1039.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2025-04/UBEN-138.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-classification-and-compensation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-new-anr-employees-supervisors-guide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/new-hire-paperwork" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcalifornia.marketpayjobs.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/making-offer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/staff-recruitment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/uc-anr-human-resources/onboarding-orientation-checklist" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.service-now.com/esc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2025-04/UBEN-1039.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4967,68 +5023,68 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2025-02-07T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>387</Words>
-  <Characters>2208</Characters>
+  <Characters>2212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2590</CharactersWithSpaces>
+  <CharactersWithSpaces>2594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tameka Rhenee Primm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>